--- v0 (2025-10-12)
+++ v1 (2026-06-08)
@@ -1,99 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d84a321" w14:textId="d84a321">
+    <w:p w14:paraId="11c829d" w14:textId="11c829d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -289,127 +253,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы қол қойылған күнінен бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -552,1042 +528,1010 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1276 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының Үкіметі мен Қазақстан Республикасы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ұлттық Банкінің өңдеу өнеркәсібінде кәсіпкерлік субъектілерін қаржыландыруды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қамтамасыз ету жөніндегі бірлескен іс-қимыл жоспары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының Үкіметі мен Қазақстан Республикасы</w:t>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Ағымдағы жағдайды талдау</w:t>
-      </w:r>
-[...692 lines deleted...]
-        <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>Мақсатқа қол жеткізу және алға қойылған міндеттерді іске асыру тетіктері</w:t>
+      Ескерту. Бөлімге өзгерістер енгізілді – ҚР Үкіметінің 29.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 937</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 12.02.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экономиканы әртараптандыру және оның бәсекеге қабілеттілігін арттыру арқылы тұрақты және теңгерімді өсуін қамтамасыз ету мақсатында 2010 жылы Үдемелі индустриялық-инновациялық даму жөніндегі 2010 – 2014 жылдарға арналған мемлекеттік бағдарлама (бұдан әрі – ҮИИДМБ) қабылданды. ҮИИДМБ алдын ала қорытындысы оның елдің әлеуметтік–экономикалық дамуына оң әсер еткенін айғақтайды. 2008 жылдан 2013 жылға дейін өңдеу өнеркәсібінің жалпы қосылған құны көлемінің өсуі 25,8 % құрады (1,8 ден 3,8 трлн. теңгеге дейін). Ұқсас кезең ішінде өңдеу өнеркәсібінде еңбек өнімділігінің нақты өсуі 158,5 %, 37,3-тен 57,5 мың АҚШ долл/адам. дейін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құрады. Бұл ретте 2013 жылы өңдеу өнеркәсібінің өндіріс көлемі 5 852,6 млрд. теңгені құрады, оның ішінде тамақ өнеркәсібі – 1 172,6 млрд. теңге (20%), машина жасау – 859,2 млрд. теңге (14,5 %), химия өнеркәсібі – 185,9 млрд. теңге (3 %).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өңдеу өнеркәсібінің                  Қазақстанның ЖІӨ құрылымындағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖҚҚ нақты өсуі                         өңдеу өнеркәсібінің үлесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
-      </w:r>
-[...9 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> іске асыруды жалғастыра отырып, ҰБ, "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамы (бұдан әрі – "Бәйтерек" ҰБХ" АҚ) өңдеу өнеркәсібінде және өңдеу өнеркәсібіне қызмет көрсетуге қатысты көрсетілетін қызметтер саласындағы ШОКС-ты кейіннен қаржыландыру үшін, сондай-ақ жұмыс істеп тұрған өндіріс қуаттарын жүктеу үшін және өңдеу өнеркәсібінде ІКС-ті қаржыландыру үшін ШОКС-тың айналым қаражатын толықтыруға ЕДБ-ны қаржыландыру бойынша қосымша шаралар қабылдайтын болады.</w:t>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2014 жылы Қазақстан Республикасы Ұлттық қорының (бұдан әрі – ҰҚ) қаражатынан жоғарыда аталған шараларды іске асыру үшін ШОКС-ты және ІКС-ті қосымша қаржыландырудың жалпы көлемі 100 миллиард теңгені құрайды.</w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "Бәйтерек" ҰБХ" АҚ облигациялар айналысы басталған күннен бастап 20 жылға дейінгі мерзімге жылдық 0,1 % сыйақы мөлшерлемесі бойынша 100 млрд. теңге сомасына облигациялар шығару жолымен ҰҚ-дан қарыз алуды жүзеге асырады. Облигациялық қарызды өтеу мерзімі – айналыс мерзімінің соңында, 2024 жылдан бастап эмитенттің бастамасы бойынша мерзімінен бұрын өтеу құқығы болады.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Қазақстан Республикасын үдемелі индустриялық-инновациялық дамыту жөніндегі 2010-2014 жылдарға арналған мемлекеттік бағдарламаның көрсеткіштері" статистикалық бюллетені (http://www.stat.gov.kz/faces/wcnav_externalId/publicationsGPFIIR)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қаражат алғаннан кейін "Бәйтерек" ҰБХ" АҚ:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Қазақстанның және оның өңірлерінің өнеркәсібі" статистикалық жинағы (http://www.stat.gov.kz/faces/wcnav_externalId/publicationsCompilations)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z423" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) "Даму" КДҚ" АҚ-ға жасалған кредит шартының талаптарына сәйкес мерзім соңында қаражатты бір сомамен өтеу шартымен жылдық 0,15 % сыйақы мөлшерлемесі бойынша 20 жылға дейінгі мерзімге 50 миллиард теңге сомасына кредит береді;</w:t>
+      Әлеуметтік-экономикалық дамудың жоғары көрсеткіштеріне қол жеткізу табиғи ресурстармен қамтамасыз етілу, жағымды макроэкономикалық орта және саяси тұрақтылық сияқты бәсекеге қабілеттіліктің негізгі факторларының арқасында орын алды. Бұл ретте болашақта ел экономикасы бәсекеге қабілеттілігін жоғалтуы және "орташа табыс тұзағында" қалуы мүмкін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Айталық, оң үрдістерге қарамастан, өңдеу өнеркәсібінің өсу қарқыны төмендеуде (2013 жылы – 1,9%, ал 2010 жылы – 13,9%). ЖІӨ-нің озыңқы өсуі есебінен оның құрылымындағы өңдеу өнеркәсібінің үлесі 2008 жылы 11,8%-дан 2014 жылдың бірінші жартыжылдығының қорытындылары бойынша 10,7%-ға дейін төмендеді. Сонымен қатар, шикізаттық емес өнімнің экспорт құрылымындағы үлесі ұқсас кезеңде 28 %-дан 24%-ға дейін қысқарған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z424" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) "ҚДБ" АҚ-ға жасалған қарыз шартының талаптарына сәйкес мерзім соңында қаражатты бір сомамен өтеу шартымен жылдың 0,15 % сыйақы мөлшерлемесі бойынша 20 жылға дейінгі мерзімге 50 миллиард теңге сомасына кредит береді.</w:t>
+      Өңдеу өнеркәсібі өнімінің өсу қарқынының баяулауы елдегі инвестициялық белсенділіктің төмендеуімен бірге жүреді. Айталық, соңғы бес жыл ішінде негізгі капиталға инвестициялардың жылдық өсу деңгейі 14,8 %-дан 6,9 %-ға дейін қысқарды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Бұл ретте 2013 жылы инвестициялық салымдардың ең көп көлемі, өткен жылдардағыдай, тау-кен өндірісіне тиесілі (негізгі капиталға барлық инвестициялардың 29 %). Негізгі капиталға инвестицияларды қаржыландырудың негізгі көзі кәсіпорынның меншікті қаражаты болып отыр (59 %), ал нарықта ұзақ мерзімді қорландыру көздерінің жетіспеушілігі байқалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Үкіметі 2014 жылдың бірінші жартысында қабылдаған шаралар өңдеу өнеркәсібі секторында жағымды өзгерістерге әсер етті. Осылайша, Қазақстан Республикасы Ұлттық Банкінің (бұдан әрі – ҰБ) ресми мәліметтері бойынша 2014 жылдың жаз кезеңінде өңдеу өнеркәсібіне берілген кредиттердің көлемі өткен жылдың ұқсас көрсеткішінен 2,8%-ға артты. Сонымен қатар, 2014 жылдың маусым – тамыз айларында берілген өңдеу өнеркәсібінің ұзақ мерзімді кредиттері өткен жылмен салыстырғанда 2,2 есеге өсті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Дегенмен, жалпы кредит қоржынының құрылымындағы өңдеу өнеркәсібінің үлесіне тек 6,8 % сәйкес келеді, ал ҰБ зерттеу мәліметтері бойынша өңдеу өнеркәсібінің кәсіпорындарында кредитке деген қажеттілік тұтастай экономика бойынша алғанда жоғары. Тұтастай алғанда, Қазақстан Республикасын үдемелі индустриялық–инновациялық дамыту жөніндегі 2010 – 2014 жылдарға арналған мемлекеттік бағдарлама шеңберінде өңдеу өнеркәсібі үшін инвестицияларға деген болжамды қажеттілік шамамен 6,6 трлн. теңгені құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өңдеу өнеркәсібінің жұмыс істеуіне қолдау көрсететін қызмет көрсету салаларын дамыту мәселесі де маңызды болып табылады.Оған көлік және логистика, коммуникация, техникалық сынақтар және ғылыми зерттеулер, мамандандырылған техниканы жалдау, буып-түю және т.б. жатады. 2014 жылғы 9 айдың мәліметтері бойынша бұл секторларда негізгі қаражатқа инвестиция салудың теріс қарқыны байқалады (көлік және қоймада сақтау бойынша – 15 %, ақпарат және байланыс бойынша – 17 %).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осылайша, өңдеу өнеркәсібі және өңдеу өнеркәсібі үшін қызмет көрсететін секторлар үшін ұлттық валютада кредит қаражатының қолжетімділігін арттыру қажеттілігіне байланысты кәсіпорынның айналым капиталын толықтыру және негізгі қорларды жаңарту қажеттілігін ескеретін қаржылық құралдарды бөлу бойынша мемлекеттің қосымша шаралар қабылдауының қажеттігі байқалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қазақстан Республикасының Үкіметі мен Қазақстан Республикасы Ұлттық Банкінің өңдеу өнеркәсібінде кәсіпкерлік субъектілерін қаржыландыруды қамтамасыз ету жөніндегі бірлескен іс-қимыл жоспары (бұдан әрі – Жоспар) кәсіпкерлік субъектілеріне мынадай бағыттар бойынша қолдау көрсетуге бағытталған шаралар кешенін айқындайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бағыт: "Даму" кәсіпкерлікті дамыту қоры" акционерлік қоғамы (бұдан әрі – "Даму" КДҚ" АҚ) тізбесін Қазақстан Республикасының экономикасын жаңғырту мәселелері жөніндегі мемлекеттік комиссия мақұлдаған екінші деңгейдегі банктерге (бұдан әрі – ЕДБ) осы Жоспарға 1-қосымшаға сәйкес өңдеу өнеркәсібіндегі және өңдеу өнеркәсібіне қызмет көрсетуге қатысты көрсетілетін қызметтер саласындағы шағын және орта кәсіпкерлік субъектілерін (бұдан әрі – ШОКС) қаржыландыру үшін, сондай-ақ жұмыс істеп тұрған өндіріс қуаттарын жүктеу үшін кәсіпорынның айналым қаражатын толықтыруға кредит береді (қаражатты шартты түрде орналастыру жолымен) (бұдан әрі – бірінші бағыт) (мақсатқа сай пайдалану шарты "Alatau City Bank" акционерлік қоғамы (бұдан әрі – "Alatau City Bank" АҚ) берген қарыздарға қолданылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші бағыт: осы Жоспарға 2-қосымшаға сәйкес өңдеу өнеркәсібіндегі ірі кәсіпкерлік субъектілерін (бұдан әрі – ІКС) қаржыландыру үшін "Қазақстанның Даму Банкі" акционерлік қоғамының (бұдан әрі – "ҚДБ" АҚ) ЕДБ-ға банкаралық кредит беруі (бұдан әрі – екінші бағыт) (мақсатқа сай пайдалану шарты "Alatau City Bank" АҚ берген қарыздарға қолданылмайды).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тамақ өнеркәсібі саласындағы жобаларға екінші бағыт бойынша кредит беру осы Жоспарға 2-1-қосымшаға сәйкес тамақ өнеркәсібінің қаржыландыруға арналған салаларының тізбесіне (бұдан әрі – тізбе) сәйкес жүзеге асырылады. Бұл ретте, тамақ өнеркәсібі саласындағы жобаның нысаналы мақсатын растау үшін экономикалық қызмет түрлерінің жалпы жіктеуішінің (бұдан әрі – ЭҚЖЖ) нақты кодына байланыстырылған тізбеден кемінде бір тауар түрін шығару жеткілікті. Көрсетілетін қызметтер саласы үшін ЭҚЖЖ кодтарына жатқызу сәйкестік өлшемшарты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2015 - 2019 жылдарға арналған Қазақстан Республикасының индустриялық-инновациялық даму тұжырымдамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Қазақстан Республикасындағы инвестициялық қызмет туралы" статистикалық бюллетені (http://www.stat.gov.kz/faces/wcnav_externalId/homeNumbersInvestment)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҰБ статистикалық бюллетені (http://www.nationalbank.kz/?docid=310)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z427" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мақсатқа қол жеткізу және алға қойылған міндеттерді іске асыру тетіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіші бөлім жаңа редакцияда - ҚР Үкіметінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Үкіметінің 2014 жылғы 14 сәуірдегі № 354 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының Үкіметі мен Қазақстан Республикасы Ұлттық Банкінің өңдеу өнеркәсібіндегі шағын және орта кәсіпкерлік жобаларын қаржыландыруды қамтамасыз ету жөніндегі бірлескен іс-қимыл жоспарын іске асыруды жалғастыра отырып, Қазақстан Республикасының Үкіметі, ҚРҰБ, "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамы (бұдан әрі – "Бәйтерек" ҰИХ" АҚ) өңдеу өнеркәсібінде және өңдеу өнеркәсібіне қызмет көрсетуге қатысты көрсетілетін қызметтер саласындағы ШОКС-ны кейіннен қаржыландыру үшін, сондай-ақ жұмыс істеп тұрған өндіріс қуаттарын жүктеу үшін және өңдеу өнеркәсібінде ІКС-ні қаржыландыру үшін ШОКС-ның айналым қаражатын толықтыруға ЕДБ-ні қаржыландыру бойынша қосымша шаралар қабылдайтын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2014 жылы Қазақстан Республикасы Ұлттық қорының (бұдан әрі – ҚР ҰҚ) қаражатынан жоғарыда аталған шараларды іске асыру үшін ШОКС-ны және ІКС-ні қосымша қаржыландырудың жалпы көлемі 100 (жүз) миллиард теңгені құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бәйтерек" ҰИХ" АҚ облигациялар айналысы басталған күннен бастап 20 жылға дейінгі мерзімге жылдық 0,1 % сыйақы мөлшерлемесі бойынша 100 (жүз) миллиард теңге сомасына облигация шығару жолымен ҚР ҰҚ-дан қарыз алуды жүзеге асырады. Облигациялық қарызды өтеу мерзімі – айналыс мерзімінің соңында, 2024 жылдан бастап эмитенттің бастамасы бойынша мерзімінен бұрын өтеу құқығы болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаражат алғаннан кейін "Бәйтерек" ҰИХ" АҚ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Даму" КДҚ" АҚ-ға жасалған кредиттік шарт талаптарына сәйкес мерзім соңында қаражатты бір сомамен өтеу шартымен жылдық 0,15 % сыйақы мөлшерлемесі бойынша 20 жылға дейінгі мерзімге 50 (елу) миллиард теңге сомасына кредит береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "ҚДБ" АҚ-ға жасалған қарыз шартының талаптарына сәйкес мерзім соңында қаражатты бір сомамен өтеу шартымен жылдың 0,15 % сыйақы мөлшерлемесі бойынша 20 жылға дейінгі мерзімге 50 (елу) миллиард теңге сомасына кредит береді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1599,51 +1543,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіші бөлімге өзгеріс енгізілді - ҚР Үкіметінің 27.04.2015 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіші бөлімге өзгерістер енгізілді - ҚР Үкіметінің 27.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 362</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1670,484 +1614,466 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 937</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 13.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасының экономикасын жаңғырту мәселелері жөніндегі мемлекеттік комиссия (бұдан әрі – Мемлекеттік комиссия) ЕДБ тізбесін және оларға лимит сомаларын бірінші және екінші бағыттар бойынша мақұлдайды.</w:t>
+      1. Қазақстан Республикасының экономикасын жаңғырту мәселелері жөніндегі мемлекеттік комиссия (бұдан әрі – Мемлекеттік комиссия) ЕДБ тізбесі және бірінші және екінші бағыттар бойынша лимиттер сомалары жөнінде ұсынымдар тұжырымдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Даму" КДҚ" АҚ, "ҚДБ" АҚ-ның және ЕДБ осы Жоспарды іске асыру аясында ҰҚ-дан бөлінетін қаражаттан төлемдерді жүргізу үшін ҰБ-да жеке банктік шоттар ашады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. "Бәйтерек" ҰБХ" АҚ "Даму" КДҚ" АҚ және "ҚДБ" АҚ-ның ҰБ-дағы жеке банктік шоттарына жасалған Кредиттік шарттың және Қарыз шартының талаптарына сәйкес қаржы сомасын орналастырады.</w:t>
+      3. "Бәйтерек" ҰИХ" АҚ жасалған кредиттік шарт пен қарыз шартының талаптарына сәйкес қаражат сомасын "Даму" КДҚ" АҚ-ның және "ҚДБ" АҚ-ның ҚРҰБ-дағы жеке банктік шотына орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Даму" КДҚ" АҚ Қазақстан Республикасының азаматтық заңнамасына сәйкес ЕДБ-мен мынадай шарттарда кредиттік келісімдер жасасады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Мемлекеттік комиссия мақұлдаған лимиттер шегінде қамтамасыз етусіз ҰБ-да ЕДБ-ның жеке банктік шоттарында кредит қаражатын орналастыру;</w:t>
+      1) Мемлекеттік комиссия мақұлдаған лимиттер шегінде ҚРҰБ-да ЕДБ-ның жеке банктік шоттарында кредит қаражатын қамтамасыз етпей орналастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыйақы мөлшерлемесі – жылдық 2 %-дан аспайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ЕДБ-ның кредит беру мерзімі – 20 жылға дейін;</w:t>
+      3) ЕДБ-ға кредит беру мерзімі – 20 жылға дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаражат ЕДБ шотына түскен күннен бастап ЕДБ-ның кредиттік қаражатты игеру мерзімі:</w:t>
+      4) қаражат ЕДБ шотына түскен күннен бастап ЕДБ-ның кредит қаражатын игеру мерзімі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      инвестициялық мақсаттарға берілетін кредиттер бойынша – 12 ай;</w:t>
+      инвестициялық мақсаттарға берілетін кредиттер бойынша – 3 ай;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      айналым қаражатын толықтыру мақсатына берілетін кредиттер бойынша – 6 ай.</w:t>
+      айналым қаражатын толықтыру мақсатына берілетін кредиттер бойынша – 3 ай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ЕДБ-ға кредит беру валютасы – теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6) ЕДБ үшін "Даму" КДҚ" АҚ-дан қаражат тарту мөлшерлемесі мен ШОКС-қа кредит беру мөлшерлемесі арасындағы айырмашылық жылдық 4,0 %-дан аспауы тиіс;</w:t>
+        <w:t xml:space="preserve">
+      6) "Даму" КДҚ" АҚ мен ЕДБ арасында жасалған кредиттік келісім шеңберінде: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7) "Даму" КДҚ" АҚ мен ЕДБ арасында жасалған кредиттік келісім шеңберінде:</w:t>
+        <w:t xml:space="preserve">
+      Мемлекеттік комиссияның ұсынымдарына сәйкес ЕДБ лимитінің кемінде 50 %-ын ЕДБ Жоспарға 1-қосымшаға сәйкес өңдеу өнеркәсібінде және өңдеу өнеркәсібіне қызмет көрсетуге қатысты көрсетілетін қызметтер саласындағы ШОКС-ның инвестициялық жобаларын қаржыландыру мақсатына жіберетін қарыздардың үлесі құрайды; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік комиссия мақұлдаған ЕДБ лимитінің кемінде 50 %-ын Жоспарға 1-қосымшаға сәйкес өңдеу өнеркәсібінде және өңдеу өнеркәсібіне қызмет көрсетуге қатысты көрсетілетін қызметтер саласындағы ШОКС-тың инвестициялық жобаларын қаржыландыру мақсатына ЕДБ бағыттайтын қарыздардың үлесі құрайды;</w:t>
+      Мемлекеттік комиссияның ұсынымдарына сәйкес ЕДБ лимитінің кемінде 50 %-ын ЕДБ Жоспарға 1-қосымшаға сәйкес өңдеу өнеркәсібіндегі ШОКС-ның айналым қаражатын толықтыру мақсатына жіберетін қарыздардың үлесі құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік комиссия мақұлдаған ЕДБ лимитінің кемінде 50 %-ын Жоспарға </w:t>
+      Бұл ретте Жоспарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес өңдеу өнеркәсібінде ШОКС-тың айналым қаражатын толықтыру мақсатына ЕДБ бағыттайтын қарыздардың үлесі құрайды, оның ішінде ЕДБ лимитінің кемінде 25 %-ы тамақ өнеркәсібіндегі жобаларды іске асыратын ШОКС-тың айналым қаражатын толықтыру мақсатына жұмсалады.</w:t>
+        <w:t xml:space="preserve"> сәйкес өңдеу өнеркәсібіне қатысты көрсетілетін қызметтер саласындағы жобаларды іске асыратын ШОКС-ға айналым қаражаты берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Бұл ретте, Жоспарға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес өңдеу өнеркәсібіне қатысты көрсетілетін қызметтер саласындағы жобаларды іске асыратын ШОКС-қа айналым қаражаты берілмейді.</w:t>
+      2019 жылдан бастап ШОКС-ны қаржыландырудан қайтарылған қаражат есебінен 25 (жиырма бес) миллиард теңге ҚР ҰҚ қаражатының айналыс мерзімінің соңына дейін қайтарылатын негізде экспорт алдындағы/экспорттық қаржыландыруға және/немесе экспортқа бағдарланған жобаларды қаржыландыруға жіберілетін болады. Экспорт алдындағы/экспорттық қаржыландыру – өнімді өндіруге және экспортқа өткізуге байланысты айналым қаражатын толықтыруға ШОКС жобасын қаржыландыру. Экспортқа бағдарланған жобаларды қаржыландыру – ШОКС-ға кейіннен экспорт үшін өнім өндіру мақсатында инвестициялық шығындарды жүзеге асыруға қаражат беру. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2019 жылдан бастап ШОКС-ті қаржыландырудан қайтарылған қаражат есебінен 25 млрд. теңге Ұлттық қор қаражатының айналым мерзімінің соңына дейін қайтарылатын негізде экспорт алдындағы/экспорттық қаржыландыруға және/немесе экспортқа бағдарланған жобаларды қаржыландыруға жолданатын болады. Экспорт алдындағы/экспорттық қаржыландыру – өнімді өндіруге және экспортқа өткізуге байланысты айналым қаражатын толықтыруға ШОКС жобасын қаржыландыру. Экспортқа  бағдарланған жобаларды қаржыландыру – кейіннен экспорт үшін өнім өндіру мақсатында инвестициялық шығындарды жүзеге асыруға ШОКС қаражатын беру.</w:t>
-[...17 lines deleted...]
-      4-тармақтың 7) тармақшасында көзделген пропорцияларды сақтау ЕДБ қаражатын екінші рет орналастыруға қолданылмайды.</w:t>
+      Пропорцияларды сақтау ЕДБ қаражатын екінші рет орналастыруға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "ҚДБ" АҚ Қазақстан Республикасының азаматтық заңнамасына сәйкес ЕДБ-мен мынадай шарттарда банктік қарыз шартын жасасады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Мемлекеттік комиссия мақұлдаған лимиттер шегінде қамтамасыз етусіз ҰБ-да ЕДБ-ның жеке банктік шоттарында кредит қаражаттарын орналастыру;</w:t>
+      1) кредит қаражатын Мемлекеттік комиссия мақұлдаған лимиттер шегінде ҚРҰБ-да ЕДБ-ның жеке банктік шоттарында қамтамасыз етпей орналастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыйақы мөлшерлемесі – жылдық 2 %-дан аспайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2157,123 +2083,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ЕДБ-ға кредит беру мерзімі – 20 жылға дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаражат ЕДБ шотына түскен күннен бастап ЕДБ-ның кредиттік қаражатты игеру мерзімі – 18 ай;</w:t>
+      4) ЕДБ-ның кредит қаражатын игеру мерзімі – қаражат ЕДБ шотына түскен күннен бастап 18 ай;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ЕДБ-ға кредит беру валютасы – теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ЕДБ үшін "ҚДБ" АҚ-дан қаражат тарту мөлшерлемесі мен ІКС-ке кредит беру мөлшерлемесі арасындағы айырмашылық жылдық 4,0 %-дан аспауы тиіс;</w:t>
+      6) "ҚДБ" АҚ мен ЕДБ арасында жасалған банктік қарыз шарты шегінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) "ҚДБ" АҚ мен ЕДБ арасында келісілген Банктік қарыз шартының шегінде:</w:t>
-[...17 lines deleted...]
-      Мемлекеттік комиссия мақұлдаған ЕДБ лимитінің кемінде 100 %-ын Жоспарға 2-қосымшаға сәйкес өңдеу өнеркәсібінде ШОКС инвестициялық жобаларын қаржыландыру мақсатына ЕДБ-ға бағытталатын қарыздардың үлесі құрайды.</w:t>
+      Мемлекеттік комиссия мақұлдаған ЕДБ лимитінің кемінде 100 %-ын ЕДБ Жоспарға 2-қосымшаға сәйкес өңдеу өнеркәсібінде түпкілікті қарыз алушылардың инвестициялық жобаларын қаржыландыру мақсатына жіберетін қарыздардың үлесі құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. ЕДБ орналастырылған кредит қаражатын мақсатты пайдалану және игеру бойынша "Даму" КДҚ" АҚ мен "ҚДБ" АҚ алдында есеп береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2396,51 +2304,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ШОКС және ІКС мүлікті бағалау және сақтандыру бойынша шығындарды төлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. ЕДБ орналастырылатын қаражатты мақсатына сай пайдаланбаған, толықтай немесе ішінара игермеген жағдайларда, сондай-ақ кредиттік келісімде немесе банктік қарыз шартында көзделген өзге де жағдайлар туындаған кезде "Даму" КДҚ" АҚ, "ҚДБ" АҚ ЕДБ-ге қатысты кредиттік келісімнің, банктік қарыз шартының талаптарына сәйкес шаралар қолданады, оның ішінде кредиттік келісімдерді, банктік қарыз шартын мерзімінен бұрын бұзу және/немесе кейін басқа ЕДБ-лер арасында қайта бөле отырып, орналастырылған қаражатты оларды кері қайтарып алу, және/немесе ЕДБ портфелін (банктік қарыз шарттары бойынша ШОКС/ІКС-ке құқықтар (талаптар) беру мәселесіне бастама көтеруге құқылы. Кері қайтарып алынған, ЕДБ мерзімінен бұрын өтеген қаражатты ЕДБ арасында қайта бөлу, сондай-ақ ЕДБ портфелін (банктік қарыз шарттары бойынша ШОКС/ІКС-ке құқықтарды (талаптарды) басқа ЕДБ-ге беру Мемлекеттік комиссияның тиісті шешімі негізінде жүзеге асырылады.</w:t>
+      8. ЕДБ орналастырылатын қаражатты мақсатқа сай пайдаланбаған, толықтай немесе ішінара игермеген жағдайларда, сондай-ақ кредиттік келісімде немесе банктік қарыз шартында көзделген өзге де жағдайлар туындаған кезде "Даму" КДҚ" АҚ, "ҚДБ" АҚ ЕДБ-ге қатысты кредиттік келісімнің, банктік қарыз шартының талаптарына сәйкес шаралар қолданады, оның ішінде кредиттік келісімдерді, банктік қарыз шартын мерзімінен бұрын бұзу және/немесе кейін басқа ЕДБ арасында қайта бөле отырып, орналастырылған қаражатты кері қайтарып алу, және/немесе ЕДБ портфелін (банктік қарыз шарттары бойынша ШОКС/ІКС-ге құқықтар (талаптар) беру мәселесіне бастама көтеруге құқылы. Кері қайтарып алынған, ЕДБ мерзімінен бұрын өтеген қаражатты қайта бөлу, сондай-ақ ЕДБ портфелін (банктік қарыз шарттары бойынша ШОКС/ІКС-ге құқықтарды (талаптарды) басқа ЕДБ-ге беру Мемлекеттік комиссияның ұсынымдарын ескере отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2476,51 +2384,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z425" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Осы кіші бөлімнің 2-тармағында, 4-тармағының 6) және 7) тармақшаларында, 5-тармағының 6) және 7) тармақшаларында, 6, 7 және 8-тармақтарында көрсетілген шарттар "Цеснабанк" АҚ берген қарыздарға қолданылмайды.</w:t>
+      10. Осы кіші бөлімнің 2-тармағында, 4-тармағының 6) тармақшасында, 5-тармағының 6) тармақшасында, 6, 7 және 8-тармақтарында көрсетілген шарттар "Alatau City Bank" АҚ берген қарыздарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2557,339 +2465,219 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіші бөлімге өзгеріс енгізілді - ҚР Үкіметінің 26.02.2016 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 119</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіші бөлім жаңа редакцияда - ҚР Үкіметінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; 08.09.2016 </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нысаналы топ – бірінші бағыт бойынша өңдеу өнеркәсібінде және өңдеу өнеркәсібіне қызмет көрсетуге қатысты көрсетілетін қызметтер саласындағы жобаларды іске асыратын және (немесе) іске асыруды жоспарлап отырған ШОКС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z24" w:id="24"/>
+    <w:bookmarkStart w:name="z428" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасының заңнамасына сәйкес дәрілік зат ретінде тіркелген құрамында спирт бар медициналық мақсаттағы өнімнің (бальзамдардан басқа) шығарылуын көздейтін жобаларды қоспағанда, акцизделетін тауарлардың шығарылуын көздейтін жобаларды іске асыратын;</w:t>
+      1) Қазақстан Республикасының заңнамасына сәйкес дәрілік зат ретінде тіркелген, құрамында спирт бар медициналық мақсаттағы өнім (бальзамдардан басқа) шығару көзделетін жобаларды қоспағанда, акцизделетін тауар шығару көзделетін жобаларды іске асыратын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) акцияларының (жарғылық капиталдағы қатысу үлестерінің) елу және одан көп пайызы тікелей мемлекеттік кәсіпорындарға/мекемелерге, ұлттық басқарушы холдингтерге, ұлттық холдингтерге, ұлттық компанияларға тиесілі  ШОКС қатысушылар бола алмайды.</w:t>
+      2) акцияларының (жарғылық капиталдағы қатысу үлестерінің) елу және одан көп пайызы тікелей мемлекеттік кәсіпорындарға/мекемелерге, ұлттық басқарушы холдингтерге, ұлттық холдингтерге, ұлттық компанияларға тиесілі ШОКС қатысушы бола алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="25"/>
+    <w:bookmarkStart w:name="z429" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. ШОКС-тің мақұлданған өтінімдеріне кредит беру мақсатында ЕДБ ҚР ҰБ-дағы жеке банктік шотынан қаражатты есептен шығару үшін қажетті сомаларды "Даму" КДҚ" АҚ-мен алдын ала келісуді жүзеге асырады. Бұл ретте қаражаттың мақсатты пайдаланылуына түпкілікті тексеруді "Даму" КДҚ" АҚ ШОКС жобасын іске асыратын жерге барғаннан кейін жүзеге асырады.</w:t>
+      3. ШОКС мақұлданған өтінімдеріне кредит беру мақсатында ЕДБ ҚРҰБ-дағы ЕДБ жеке банктік шотынан қаражатты есептен шығару үшін қажетті сомаларды "Даму" КДҚ" АҚ-мен алдын ала келісуді жүзеге асырады. Бұл ретте қаражаттың мақсатқа сай пайдаланылуын түпкілікті тексеруді "Даму" КДҚ" АҚ ШОКС жобасын іске асыратын жерге барғаннан кейін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z26" w:id="26"/>
+    <w:bookmarkStart w:name="z430" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Кредиттер ШОКC-қа мақсатты пайдалану, ақылылық, мерзімділік, қайтарымдылық және қамтамасыз етілу шарттарымен беріледі, оның ішінде:</w:t>
+      4. Кредиттер ШОКC-ға мақсатқа сай пайдалану, ақылылық, мерзімділік, қайтарымдылық және қамтамасыз етілу шарттарымен беріледі, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) лимиті жоқ тамақ өнеркәсібі саласындағы жобаларды қоспағанда, ҚР ҰҚ қаражатының есебінен берілген барлық кредиттер үшін бір ШОКС-ға берілетін қаржыландырудың ең жоғары лимиті – 3600000000 (үш миллиард алты жүз миллион) теңге;</w:t>
+      1) бір ШОКС/байланысты тұлғалар тобы үшін қаржыландырудың ең жоғары лимиті – "Даму" КДҚ" АҚ қаражатын шартты түрде орналастырудың барлық бағдарламалары бойынша қолданыстағы міндеттемелер ескерілгенде 7 (жеті) миллиард теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кредит беру мерзімі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2899,1031 +2687,999 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инвестицияларға – 10 жылдан аспайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      айналым қаражатын толықтыруға – 5 жылдан аспайды;</w:t>
+      айналым қаражатын толықтыруға – 3 жылдан аспайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) ШОКС үшін номиналды сыйақы мөлшерлемесі – жылдық </w:t>
+        <w:t>
+      3) ШОКС үшін номиналды сыйақы мөлшерлемесі жылдық 12,6 %-дан аспайды, бұл ретте сыйақы мөлшерлемесінің көрсетілген мөлшері ҚР ҰҚ-ның қаражатын ЕДБ-дің қаражатымен микширлеу есебінен белгіленеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6,0 %-дан аспайды;</w:t>
+      4) кредит беру валютасы – теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z431" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы кіші бөлімнің шарттары "Alatau City Bank" АҚ берген қарыздарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z27" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өңдеу өнеркәсібінде ірі кәсіпкерлік субъектілерін қаржыландыру шарттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіші бөлімге өзгерістер енгізілді - ҚР Үкіметінің 26.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 08.09.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 528</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 15.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 847</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 937</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 12.02.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 13.05.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 21.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 643</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>; 29.04.2026 № 346 қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Нысаналы топ – екінші бағыт бойынша өңдеу өнеркәсібінде жобаларды іске асыратын және (немесе) іске асыруды жоспарлап отырған ІКС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z29" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасына сәйкес дәрілік зат ретінде тіркелген құрамында спирт бар медициналық мақсаттағы өнімнің (бальзамдардан басқа) шығарылуын көздейтін жобаларды қоспағанда, акцизделетін тауарлардың шығарылуын көздейтін жобаларды іске асыратын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) кредит беру валютасы – теңге.</w:t>
+      2) акцияларының (жарғылық капиталдағы қатысу үлестерінің) елу және одан көп пайызы мемлекеттік кәсіпорындарға/мекемелерге, ұлттық басқарушы холдингтерге, ұлттық холдингтерге, ұлттық компанияларға тиесілі ІҚС қатысушылар бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ІКС-тің мақұлданған өтінімдеріне кредит беру мақсатында ЕДБ ҰБ-дағы ЕДБ-ның жеке банктік шотынан қаражатты есептен шығару үшін қажетті сомаларды "ҚДБ" АҚ-мен алдын ала келісуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z31" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кредиттер ІКC-ке мақсатты пайдалану, ақылылық, мерзімділік, қайтарымдылық және қамтамасыз етілу шарттарымен беріледі, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ең жоғары лимиті жоқ тамақ өнеркәсібі саласындағы жобаларды қоспағанда, бір ІКС-ге берілетін қаржыландыру лимиті – 7000000000 (жеті миллиард) теңгеге дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Осы кіші бөлімнің шарттары "Цеснабанк" АҚ берген қарыздарға қолданылмайды.</w:t>
+      2) кредит беру мерзімі: инвестицияларға – 10 жылдан аспайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Тамақ өнеркәсібі саласындағы жобаға 500000000 (бес жүз миллион) теңгеден жоғары сомаға кредит берілген жағдайда, агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органның (бұдан әрі - уәкілетті орган) оң қорытындысы қажет. Ол үшін "Даму" КДҚ" АҚ уәкілетті органға сұрау салу мен мынадай ақпаратты жібереді: жоба бойынша қысқаша ақпарат, жобаның қуаты, өндірілетін өнім, жоба іске асырылатын жер (облыс, аудан, елді мекен), шикізат базасының болуы, әлеуетті өткізу нарықтары.</w:t>
+      3) ІКС үшін номиналды сыйақы мөлшерлемесі жылдық 12,6 %-дан аспайды, бұл ретте сыйақы мөлшерлемесінің көрсетілген мөлшері ҚР ҰҚ-дың қаражатын ЕДБ-нің қаражатымен микширлеу есебінен белгіленеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уәкілетті орган сұрау салуды алған күннен кейін 7 (жеті) жұмыс күні ішінде жобаны қаржыландырудың салалық орындылығы немесе орынсыздығы туралы қорытынды береді.</w:t>
-[...259 lines deleted...]
-      1) Қазақстан Республикасының заңнамасына сәйкес дәрілік зат ретінде тіркелген құрамында спирт бар медициналық мақсаттағы өнімнің (бальзамдардан басқа) шығарылуын көздейтін жобаларды қоспағанда, акцизделетін тауарлардың шығарылуын көздейтін жобаларды іске асыратын;</w:t>
+      4) кредит беру валютасы – теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) акцияларының (жарғылық капиталдағы қатысу үлестерінің) елу және одан көп пайызы мемлекеттік кәсіпорындарға/мекемелерге, ұлттық басқарушы холдингтерге, ұлттық холдингтерге, ұлттық компанияларға тиесілі ІҚС қатысушылар бола алмайды.</w:t>
-[...57 lines deleted...]
-      1) ең жоғары лимиті жоқ тамақ өнеркәсібі саласындағы жобаларды қоспағанда, бір ІКС-ге берілетін қаржыландыру лимиті – 7000000000 (жеті миллиард) теңгеге дейін;</w:t>
+      5) инвестицияларға кредит беру бойынша негізгі борышты төлеу бойынша жеңілдікті кезең – түпкілікті қарыз алушы кредитті игеруді бастаған күннен бастап 24 айдан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) кредит беру мерзімі: инвестицияларға – 10 жылдан аспайды;</w:t>
+      5. Осы кіші бөлімнің шарттары "Alatau City Bank" АҚ берген қарыздарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ІКС үшін номиналды сыйақы мөлшерлемесі – жылдық 6,0 %-дан аспайды;</w:t>
+      5. Тамақ өнеркәсібі саласындағы жобаға 500000000 (бес жүз миллион) теңгеден жоғары сомаға кредит берілген жағдайда, уәкілетті органның оң қорытындысы қажет. Ол үшін "ҚДБ" АҚ уәкілетті органға сұрау салу мен мынадай ақпаратты жібереді: жоба бойынша қысқаша ақпарат, жобаның қуаты, өндірілетін өнім, жоба іске асырылатын жер (облыс, аудан, елді мекен), шикізат базасының болуы, әлеуетті еткізу нарықтары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) кредит беру валютасы – теңге;</w:t>
+      Уәкілетті орган сұрау салуды алған күннен кейін 7 (жеті) жұмыс күні ішінде жобаны қаржыландырудың салалық орындылығы немесе орынсыздығы туралы қорытынды береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z32" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) инвестицияларға кредит беру бойынша негізгі борышты төлеу бойынша жеңілдікті кезең – түпкілікті қарыз алушы кредитті игеруді бастаған күннен бастап 24 айдан аспайды.</w:t>
+      Екінші деңгейдегі банктерге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z33" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Осы кіші бөлімнің шарттары "Цеснабанк" АҚ берген қарыздарға қолданылмайды.</w:t>
+      1. Халықаралық рейтинг агенттігі берген кредит рейтингінің "В–" төмен болмауы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z34" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Тамақ өнеркәсібі саласындағы жобаға 500000000 (бес жүз миллион) теңгеден жоғары сомаға кредит берілген жағдайда, уәкілетті органның оң қорытындысы қажет. Ол үшін "ҚДБ" АҚ уәкілетті органға сұрау салу мен мынадай ақпаратты жібереді: жоба бойынша қысқаша ақпарат, жобаның қуаты, өндірілетін өнім, жоба іске асырылатын жер (облыс, аудан, елді мекен), шикізат базасының болуы, әлеуетті еткізу нарықтары.</w:t>
+      2. Қазақстан Республикасының кемінде 5 өңірінде филиалдар желісінің болуы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z35" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уәкілетті орган сұрау салуды алған күннен кейін 7 (жеті) жұмыс күні ішінде жобаны қаржыландырудың салалық орындылығы немесе орынсыздығы туралы қорытынды береді.</w:t>
+      3. Негізгі қарыз және (немесе) қарыз қаражатын беру күніне есептелген сыйақы бойынша мерзімі 90 күннен астамөткен берешегі бар, кредит деңгейі 15 %-дан жоғары ЕДБ үшін ҰБ-мен жеке келісім жасасу талабы қосымша белгіленеді. Жеке келісімде ЕДБ-ның негізгі қарыз және (немесе) есептелген сыйақы бойынша мерзімі 90 күннен астам өткен берешегі бар кредиттер деңгейін ҰБ белгілеген мерзімде 15 %-ға дейін төмендету міндеті көзделетін болады. ЕДБ жеке келісімнің шарттарын орындамаған жағдайда, қаражатты "Даму" КДҚ" АҚ-ға және "ҚДБ" АҚ-ға қайтару көзделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z36" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Екінші деңгейдегі банктерге қойылатын талаптар</w:t>
+      Мониторинг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z33" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіші бөлімге өзгерістер енгізілді - ҚР Үкіметінің 26.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 29.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 937</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Халықаралық рейтинг агенттігі берген кредит рейтингінің "В–" төмен болмауы.</w:t>
+       1. "Даму" КДҚ" АҚ-ның және "ҚДБ" АҚ тұрақты негізде осы Жоспарды іске асыруға қатысатын ЕДБ қаржылық-экономикалық жағдайына талдауды жүзеге асыратын болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z34" w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z38" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасының кемінде 5 өңірінде филиалдар желісінің болуы.</w:t>
-[...160 lines deleted...]
-        <w:t>
       2. "Даму" КДҚ" АҚ және "ҚДБ" АҚ:</w:t>
-      </w:r>
-[...72 lines deleted...]
-      3. ЕДБ "Даму" КДҚ" АҚ-ға, "ҚДБ" АҚ-ға тұрақты негізде қаражатты игеру туралы есептерді жіберіп отыратын болады, есептерді беру нысаны мен мерзімдері тиісті Кредиттік келісімде, Банктік қарыз шартында көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Даму" КДҚ" АҚ және "ҚДБ" АҚ осы тармақтың талаптарына сәйкес ЕДБ-ден алынған ақпаратты Қазақстан Республикасы Президентінің 2014 жылғы 18 сәуірдегі № 281 өкімімен құрылған ҰҚ-дан бөлінген қаражаттың жұмсалуын бақылау жөніндегі комиссияға (бұдан әрі – Комиссия) және "Бәйтерек" ҰБХ" АҚ-ға тапсырады.</w:t>
-[...77 lines deleted...]
-      7. Бөлінетін қаражаттың экономикалық нәтижелеріне мониторинг жүргізу мақсатында, ШОКС, ІКС субъектілерінің келісімі болған жағдайда, Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті "Даму" КДҚ" АҚ-ға, "ҚДБ" АҚ-ға салықтық құпия болып табылатын мынадай мәліметтерді: салық салынбайтын кірістерді ескере отырып, жиынтық жылдық кіріс, шетелдік көздерден түсетін кірістер, салық салынатын кіріс, сатылған тауарлар (жұмыстар, көрсетілген қызметтер) бойынша жұмсалған шығыстар, жұмыскерлердің есептеліп жазылған кірістері бойынша жұмсалған шығыстар, таза кіріс, жұмыскерлердің саны (адам), бір жұмыскерге есептегенде орташа айлық жалақы, салықтық төлемдердің сомалары туралы ақпаратты ұсынады.</w:t>
+      1) ЕДБ-ның қаражатты мақсатты пайдалануы мен уақтылы игеруіне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Осы кіші бөлімнің 2, 3, 6 және 7-тармақтарының шарттары "Цеснабанк" АҚ берген қарыздарға қолданылмайды.</w:t>
+      2) ШОКС және ІКС алған қаражаттың мақсатты пайдаланылуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ЕДБ-нің бұрын берілген қарыздарды өтеуден босатылатын қаражат есебінен ШОКС-ты, ІКС-ті уақтылы қаржыландыруына мониторингті жүзеге асыратын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ЕДБ "Даму" КДҚ" АҚ-ға, "ҚДБ" АҚ-ға тұрақты негізде қаражатты игеру туралы есептерді жіберіп отыратын болады, есептерді беру нысаны мен мерзімдері тиісті Кредиттік келісімде, Банктік қарыз шартында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Даму" КДҚ" АҚ және "ҚДБ" АҚ осы тармақтың шарттарына сәйкес ЕДБ-ден алынған ақпаратты Қазақстан Республикасы Президентінің 2025 жылғы 19 мамырдағы № 879 Жарлығымен құрылған ҚР ҰҚ-дан бөлінген қаражаттың жұмсалуын мониторингтеу жөніндегі комиссияға (бұдан әрі – Комиссия) және "Бәйтерек" ҰИХ" АҚ-ға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. ЕДБ қаржыландырылған субъектілерге мониторинг жүргізеді. Бұл ретте кәсіпкерлік субъектісінің қаржыландырылған әрбір жобасы бойынша жеке кредит дерекнамасы жүргізіледі, онда кәсіпкерлік субъектісінің қаражатты мақсатты пайдаланғанын растайтын құжаттар сақталуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z41" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Даму" КДҚ" АҚ және "ҚДБ" АҚ осы Жоспар шеңберінде бөлінетін қаражат бойынша ЕДБ-ның төлем тәртібін қадағалайтын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z42" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. "Даму" КДҚ" АҚ және "ҚДБ" АҚ Комиссияға және оның құрамына кіретін мемлекеттік органдар мен ұйымдарға ҰБ қаражаты есебінен ЕДБ-дан қарыз алған соңғы қарыз алушылар туралы ақпаратты, сондай-ақ ЕДБ-ға кредит алу үшін өтініш білдірген кәсіпкерлік субъектілері туралы және ЕДБ-дан кредит беру туралы оң шешім алған кәсіпкерлік субъектілері туралы ақпаратты, оның ішінде "Даму" КДҚ" АҚ мен ЕДБ арасында жасалған Кредиттік келісімнің, "ҚДБ" АҚ мен ЕДБ арасында жасалған Банктік қарыз шартының талаптарына сәйкес ЕДБ-дан алынған банктік, коммерциялық және басқа заңмен қорғалатын құпияны құрайтын ақпаратты береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бөлінетін қаражаттың экономикалық нәтижелеріне мониторинг жүргізу мақсатында, ШОКС, ІКС субъектілерінің келісімі болған жағдайда, Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті "Даму" КДҚ" АҚ-ға, "ҚДБ" АҚ-ға салықтық құпия болып табылатын мынадай мәліметтерді: салық салынбайтын кірістерді ескере отырып, жиынтық жылдық кіріс, шетелдік көздерден түсетін кірістер, салық салынатын кіріс, сатылған тауарлар (жұмыстар, көрсетілген қызметтер) бойынша жұмсалған шығыстар, жұмыскерлердің есептеліп жазылған кірістері бойынша жұмсалған шығыстар, таза кіріс, жұмыскерлердің саны (адам), бір жұмыскерге есептегенде орташа айлық жалақы, салықтық төлемдердің сомалары туралы ақпаратты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Осы кіші бөлімнің 2, 3, 6 және 7-тармақтарының шарттары "Alatau City Bank" АҚ берген қарыздарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4069,6080 +3825,4545 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>іс-қимыл жоспарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шағын және орта кәсіпкерлік субъектілерінің жобаларын қаржыландыру үшін өңдеу өнеркәсібі салаларының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымшаға өзгеріс енгізілді – ҚР Үкіметінің 12.02.2019 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Үкіметінің 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 55</w:t>
+        <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="423"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2892"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Секция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЭҚЖЖ коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...101 lines deleted...]
-10-33</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...127 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өңдеу өнеркәсібі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-11</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамақ өнімдерінің өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-13</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сусындар өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-14</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тоқыма бұйымдарының өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-15</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Киім өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-16</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Былғары және оған қатысты өнімдер өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-17</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жиһаздан басқа ағаш және тығын бұйымдарының өндірісі; сабаннан және тоқуға арналған материалдардан жасалған бұйымдар өндірісі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-18</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағаз және қағаз өнімдерінің өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-19</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Полиграфиялық қызмет және жазып алынған ақпарат жеткізгіштерді тыңдатып көрсету </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-20</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Кокс және мұнай өңдеу өнімдерінің өндірісі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-21</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Химия өнеркәсібі өнімдерінің өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-22</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі фармацевтикалық өнімдер мен препараттар өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-23</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резеңке және пластмасса бұйымдарының өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-24</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге де металл емес минералды өнімдер өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-25</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Металлургия өнеркәсібі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-26</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машиналар мен жабдықтардан басқа, дайын металл бұйымдардың өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-27</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Компьютерлер, электрондық және оптикалық жабдықтар өндірісі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-28</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр жабдықтарының өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-29</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да санаттарға енгізілмеген машиналар мен жабдықтар өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-30</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильдер, тіркемелер және жартылай тіркемелер өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-31</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге де көлік құралдарының өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...104 lines deleted...]
-32</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиһаз өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...74 lines deleted...]
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге де дайын бұйымдар өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Машиналар мен жабдықтарды жөндеу және орнату </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:bookmarkStart w:name="z432" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өңдеу өнеркәсібіне қызмет көрсетуге қатысты көрсетілетін қызметтер аясы салаларының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2377"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5031"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2377" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Секция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5031" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЭҚЖЖ коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2377" w:type="dxa"/>
-[...101 lines deleted...]
-49-53</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2377" w:type="dxa"/>
-[...104 lines deleted...]
-49.20</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және жинақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49-53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2377" w:type="dxa"/>
-[...104 lines deleted...]
-49.41</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүк теміржол көлігінің қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2377" w:type="dxa"/>
-[...104 lines deleted...]
-49.50</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүк автомобиль көлігінің қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2377" w:type="dxa"/>
-[...104 lines deleted...]
-50.20</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құбыр көлігінің қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2377" w:type="dxa"/>
-[...104 lines deleted...]
-50.40</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теңіз және су жағасындағы жүк көлігінің қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2377" w:type="dxa"/>
-[...104 lines deleted...]
-52.10</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзендегі жүк көлігінің қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2377" w:type="dxa"/>
-[...104 lines deleted...]
-52.21</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктерді қоймаға қою және сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2377" w:type="dxa"/>
-[...104 lines deleted...]
-52.22</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрлықтағы жол көлігінің қосалқы қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2377" w:type="dxa"/>
-[...104 lines deleted...]
-52.23</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су көлігінің қосалқы қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2377" w:type="dxa"/>
-[...104 lines deleted...]
-52.24</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе көлігінің қосалқы қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2377" w:type="dxa"/>
-[...104 lines deleted...]
-52.29</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктерді көліктік өңдеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2377" w:type="dxa"/>
-[...1490 lines deleted...]
-75.00</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге де көліктік қосалқы қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10291,68 +8512,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>іс-қимыл жоспарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Соңғы қарыз алушылар, ірі кәсіпкерлік субъектілерінің жобаларын қаржыландыру үшін өңдеу өнеркәсібі салаларының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымшаға өзгеріс енгізілді – ҚР Үкіметінің 12.02.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10360,328 +8581,322 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="423"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2892"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Секция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЭҚЖЖ коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өңдеу өнеркәсібі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10693,2606 +8908,2445 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 55</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> қаулысымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сусындар өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тоқыма бұйымдарының өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Киім өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Былғары және оған қатысты өнімдер өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жиһаздан басқа, ағаш және тоз бұйымдарының өндірісі; сабаннан және өруге арналған материалдардан жасалған бұйымдар өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағаз және қағаз өнімдерінің өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жазып алынған материалдарды басып шығару жәнежаңғырту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кокс және мұнай өңдеу өнімдерінің өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Химия өнеркәсібі өнімдерінің өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі фармацевтикалық өнімдер мен препараттар өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Резеңке және пластмасса бұйымдарының өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзге бейметалл минералды өнімдер өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Металлургия өнеркәсібі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машиналар мен жабдықтардан басқа, дайын металл өнімдерінің өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Компьютерлер, электрондық және оптикалық өнім өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электр жабдықтарының өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Өзге санаттарға енгізілмеген машиналар мен жабдықтар өндірісі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автокөлік құралдары, трейлерлер мен жартылай тіркемелер өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзге көлік құралдарының өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жиһаз өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзге дайын өнімдер өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8985" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машиналар мен жабдықтарды жөндеу және орнату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13350,67 +11404,3386 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үкіметі мен Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасы Ұлттық Банкінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өңдеу өнеркәсібінде кәсіпкерлік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектілерін қаржыландыруды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамтамасыз ету жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлескен іс-қимыл жоспарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қаржыландырылатын тамақ өнеркәсібі салаларының тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулы 2-1-қосымшамен толықтырылды – ҚР Үкіметінің 12.02.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; жаңа редакцияда – ҚР Үкіметінің 21.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 643</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЭҚЖЖ кодының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЭҚЖЖ коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ет өңдеу және консервілеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы құсының етін өңдеу және консервілеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ет өнімдерін және ауыл шаруашылығы құсының етінен жасалған өнімдер өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балықты, шаян тәрізділерді және моллюскаларды өңдеу және консервілеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Картопты өңдеу және консервілеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеміс және көкөніс шырындарының өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жемістер мен көкөністерді өңдеу және консервілеудің өзге де түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1039</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Май және тоң май өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маргарин және оған ұқсас тағамдық майлар өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сүтті өңдеу және ірімшік өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балмұздақ өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұн-жарма өнімдерінің өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крахмал және крахмал өнімдерінің өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1062</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзақ сақталмайтын нан-тоқаш және ұннан жасалған кондитерлік өнімдер өндіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1071</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кептірілген нан және печенье, ұзақ сақталатын ұннан жасалған кондитерлік бұйымдар өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1072</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Макарон өнімдерінің өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1073</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қант өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1081</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Какао, шоколад және қантты кондитерлік бұйымдар өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1082</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шай және кофе өндірісі*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1083</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәмдеуіштер мен дәмдеуіштер өндірісі*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1084</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дайын тағам өнімдерінің өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1085</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар тағамын және емдәмдік тамақ өнімдерінің өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа топтамаларға енгізілмеген басқа тамақ өнімдерінің өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1089</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы жануарларына арналған дайын азықтар өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1091</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үй жануарларына арналған дайын азықтар өндірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1092</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      *ескертпе: ЭҚЖЖ 1083, 1084 кодтары шеңберінде өнімді экспорттайтын кәсіпкерлік субъектілері үшін ғана қарыздар беруге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13446,3314 +14819,237 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы Үкіметі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Үкіметі мен Қазақстан</w:t>
+              <w:t>мен Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасы Ұлттық Банкінің</w:t>
+              <w:t>Ұлттық Банкінің өңдеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өңдеу өнеркәсібінде кәсіпкерлік</w:t>
+              <w:t>өнеркәсібінде кәсіпкерлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субъектілерін қаржыландыруды</w:t>
+              <w:t>субъектілерді қаржыландыруды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қамтамасыз ету жөніндегі</w:t>
+              <w:t>қамтамасыз ету жөніндегі бірлескен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бірлескен іс-қимыл жоспарына</w:t>
+              <w:t>іс-қимыл жоспарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-1-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қаржыландырылатын тамақ өнеркәсібі салаларының тізбесі</w:t>
+        <w:t xml:space="preserve"> "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамы мен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Даму" кәсіпкерлікті дамыту қоры" акционерлік қоғамы арасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық қорының қаражатын орналастыру</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>туралы кредиттік шарт</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қаулы 2-1-қосымшамен толықтырылды – ҚР Үкіметінің 12.02.2019 </w:t>
+      Ескерту. 3-қосымша алып тасталды - ҚР Үкіметінің 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 55</w:t>
+        <w:t>№ 119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; жаңа редакцияда – ҚР Үкіметінің 21.09.2021 </w:t>
-[...3114 lines deleted...]
-      *ескертпе: ЭҚЖЖ 1083, 1084 кодтары шеңберінде өнімді экспорттайтын кәсіпкерлік субъектілері үшін ғана қарыздар беруге жол беріледі.</w:t>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16789,50 +15085,60 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Қазақстан Республикасы Үкіметі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -16880,126 +15186,114 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>іс-қимыл жоспарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkStart w:name="z95" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамы мен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>"Даму" кәсіпкерлікті дамыту қоры" акционерлік қоғамы арасындағы</w:t>
+        <w:t>"Қазақстанның Даму Банкі" акционерлік қоғамы арасындағы қарыз</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық қорының қаражатын орналастыру</w:t>
-[...11 lines deleted...]
-        <w:t>туралы кредиттік шарт</w:t>
+        <w:t>шарты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша алып тасталды - ҚР Үкіметінің 26.02.2016 </w:t>
+      Ескерту. 4-қосымша алып тасталды - ҚР Үкіметінің 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -17156,114 +15450,138 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>іс-қимыл жоспарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="47"/>
+    <w:bookmarkStart w:name="z140" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамы мен</w:t>
+        <w:t xml:space="preserve"> "Даму" кәсіпкерлікті дамыту қоры" акционерлік қоғамы мен екінші</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>"Қазақстанның Даму Банкі" акционерлік қоғамы арасындағы қарыз</w:t>
+        <w:t>деңгейдегі банктер арасындағы өңдеу өнеркәсібі саласында және</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>шарты</w:t>
+        <w:t>көрсетілетін қызметтер саласында шағын және орта кәсіпкерлік</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>субъектілеріне кейіннен кредит беру үшін қаражатты екінші</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>деңгейдегі банктерге орналастыру туралы кредиттік келісім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша алып тасталды - ҚР Үкіметінің 26.02.2016 </w:t>
+      Ескерту. 5-қосымша алып тасталды - ҚР Үкіметінің 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -17420,362 +15738,74 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>іс-қимыл жоспарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="48"/>
+    <w:bookmarkStart w:name="z249" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Даму" кәсіпкерлікті дамыту қоры" акционерлік қоғамы мен екінші</w:t>
-[...47 lines deleted...]
-        <w:t>деңгейдегі банктерге орналастыру туралы кредиттік келісім</w:t>
+        <w:t xml:space="preserve"> №___ Банктік қарыз шарты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...239 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша алып тасталды - ҚР Үкіметінің 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17819,55 +15849,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18189,35 +16219,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>