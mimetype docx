--- v0 (2025-10-16)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f42afa5" w14:textId="f42afa5">
+    <w:p w14:paraId="221e3c3" w14:textId="221e3c3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,4963 +85,4369 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Техникалық-экономикалық негіздеме әзірлеу талап етілмейтін бюджеттік инвестициялық жобалардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2009 жылғы 29 желтоқсандағы № 2225 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Үкіметінің 2014 жылғы 5 тамыздағы № 879 қаулысы. Күші жойылды - Қазақстан Республикасы Үкіметінің 2026 жылғы 4 мамырдағы № 362 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Үкіметінің 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Үкіметі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Техникалық-экономикалық негіздеме әзірлеу талап етілмейтін бюджеттік инвестициялық жобалардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2009 жылғы 29 желтоқсандағы № 2225 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2010 ж., № 3, 23-құжат) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2008 жылғы 4 желтоқсандағы Қазақстан Республикасы Бюджет кодексінің 153-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Үкіметі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген техникалық-экономикалық негіздеме әзірлеу талап етілмейтін жобалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. «Техникалық-экономикалық негіздеме әзірлеу талап етілмейтін бюджеттік инвестициялық жобалардың тізбесін бекіту туралы» Қазақстан Республикасы Үкіметінің 2009 жылғы 29 желтоқсандағы № 2225 </w:t>
-[...20 lines deleted...]
-      </w:r>
+      2. Осы қаулы алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Премьер-Министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К. Мәсімов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үкіметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2014 жылғы 5 тамыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 879 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үкіметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2009 жылғы 29 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 2225 қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Техникалық-экономикалық негіздеме әзірлеу талап етілмейтін</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...368 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>жобалардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Үлгі жобалар, қайта қолданылатын жобалар бойынша объектілерді және техникалық жағынан күрделі емес объектілерді салуды көздейтін жобалар.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әлеуметтік-мәдени, қоғамдық және әкімшілік мақсаттағы объектілерді салуды, сондай-ақ инфрақұрылымды қамтамасыз етуді көздейтін жобалар, оның ішінде:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) қоса алғанда 1200 оқушыға дейінгі жалпы білім беру мектептері мен интернаттық мекемелерді салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қоса алғанда 500 орынға дейінгі мектепке дейінгі балалар мекемелерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) қоса алғанда 600 орынға дейінгі кәсіптік лицейлер салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) қоса алғанда жұмыс істеп тұрған мектептерге 900 оқушыға дейінгі интернаттар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) мүмкіндіктері шектеулі (нашар көретін, естімейтін және нашар еститін, сөйлеу қабілеті бұзылған және т.с.с.) балалар үшін қоса алғанда 500 орынға дейінгі мектеп-интернаттар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) тәулік бойы жұмыс істейтін мамандандырылған санаторийлік балалар мекемелерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) жоғары оқу орындарының жанынан 1000 төсек-орынға дейінгі студенттік жатақханалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) жалпы білім беретін мектептердің спорт залдарын және шеберханаларын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) жетім балаларға арналған мекемелер салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) қоса алғанда 300 төсекке дейінгі психоневрологиялық ауруханалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) дәрігерлік амбулаториялар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) медициналық пункттер салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) фельдшерлік-акушерлік пункттер салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) перзентхана бөлімшесі бар 180 төсекке дейінгі көп бейінді ауруханалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) қоса алғанда 300 төсекке дейінгі көп бейінді ауруханалар және перинаталдық орталықтар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) қоса алғанда 200 төсекке дейінгі көп бейінді балалар ауруханаларын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) қоса алғанда 100 төсекке дейінгі ауылдық ауруханалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) 60 төсекке дейінгі перзентханалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) қоса алғанда бір ауысымда 250 адамға дейін қабылдайтын аудандық және ауылдық емханалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) бір ауысымда 500 адамға дейін қабылдайтын қалалық емханалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) қоса алғанда 100 төсекке және бір ауысымда 150 адамға дейінгі туберкулезге қарсы диспансерлер салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) дайындау көлемі жылына қоса алғанда 20000 литрге дейін қан орталықтарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) онкологиялық қызмет объектілерін салу және қайта жаңарту; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) қоса алғанда бір ауысымда 100 адамға дейін қабылдайтын емханалары бар 60 төсек-орынға дейінгі госпитальдар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25) жобалық қуатты 50 орынға дейінгі мүгедек балаларға және (немесе) мүгедектерге арналған оңалту орталығын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) тұрғын үйлер және жатақханалар, оның ішінде әскери қалашықтардың аумағында салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27) қоса алғанда 400 орынға дейінгі мәдени мақсаттағы объектілер (кітапханалар, мұрағаттар, мәдениет үйлері, клубтар) салу және қайта жаңарту; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28) сақтау бірлігі 1000000 бірлікке дейінгі (облыстық мұрағаттар), сақтау бірлігі 100000 бірлікке дейінгі (аудандық) сақтау көлемі бар мұрағат мекемелерінің ғимараттарын салу және қайта құру; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29) геологиялық жағдайлары қалыпты аудандар үшін биіктігі – қоса алғанда 3 қабатқа дейінгі көп функционалды қоғамдық, сондай-ақ жеке тұрған әкімшілік, қызметтік-басқару және мәдени-ағарту ғимараттарын (бір мезгілде 300-ден аспайтын адам болатын) салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30) сейсмикалық белсенділігі жоғары (7 және одан жоғары балл) немесе құрылыс кезінде арнайы жобалау шешімдері мен іс-шараларды талап ететін өзге де айрықша геологиялық (гидрогеологиялық) және геотехникалық жағдайдағы аудандар үшін – биіктігі қоса алғанда 2 қабатқа дейінгі көп функционалдық қоғамдық, сондай-ақ жеке тұрған әкімшілік, қызметтік-басқару және мәдени-ағарту ғимараттарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) салық органдарының аумақтық бөлімшелерін орналастыру үшін ғимараттарды, салық органдарының ақпаратын қабылдау және өңдеу орталықтарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32) аумақтық қазынашылық бөлімшелерін орналастыру үшін ғимараттар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) әкімшілік-тұрмыстық ғимараттарға жапсарлас құрылыстар салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34) соттар (жалпы, соның ішінде әскери) ғимараттарын салу және қайта құру; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35) биіктігі 5 қабатқа дейін қоса алғанда, халыққа қызмет көрсету орталықтарын (бір мезгілде 300-ден аспайтын адам болатын) салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36) биіктігі 5 қабатқа дейін қоса алғанда, инфрақұрылым объектілері бар автокөлікті тіркеу және жүргізуші куәлігін беру үшін мамандандырылған халыққа қызмет көрсету орталықтарын (бір мезгілде 300-ден аспайтын адам болатын) салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) геологиялық жағдайлары қалыпты аудандар үшін сыйымдылығы 300 көрермен орнына дейінгі залдары бар спорттық-ойын-сауық ғимараттары мен жабық құрылыстар салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38) республикалық және облыстық маңызы бар аудандарда, қалаларда өткізу қабілеті қоса алғанда 320 адамға дейінгі дене шынықтыру-сауықтыру кешендерінің объектілерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39) қоса алғанда 75 адамға дейінгі күту залдары бар теңіз және өзен вокзалдарын (жүзетін айлақтарды және дебаркадерлерді қоспағанда) салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40) сыйымдылығы қоса алғанда 100 автомобильден аспайтын жеке тұрған бір қабатты (жер үстіндегі немесе жер астындағы) гараж-тұрақтарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41) су шаруашылығы жүйелері мен құрылыстарын қайта жаңарту және қалпына келтіру; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42) гидромелиоративтік жүйелер объектілерін қайта жаңарту және қалпына келтіру; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43) су объектілеріндегі жағалауды бекіту, түбін тереңдету және арнаны түзеу жұмыстары; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44) жобалық қуаты қоса алғанда 50 Гкал/сағатқа дейінгі, оның ішінде әскери қалашықтар аумағында қазандықтар салу және қайта жаңарту; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45) елді мекендердегі көшелер мен жолдарға электр жарығын салу және қайта жаңарту; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46) ауылдық елді мекендер мен облыстық және республикалық маңызы бар қаларда жаппай тұрғын үй құрылысы салынып жатқан массивтерде электр желілерін салу және қайта жаңарту; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47) қалалардың шағын аудандары мен тұрғын үй массивтерінде, сондай-ақ халқының саны 25000 тұрғынға дейінгі жекелеген елді мекендерде тарату (сумен жабдықтау және су тарту, 220 кВт дейін электрмен жабдықтау, газбен жабдықтау және жылумен жабдықтау) желілерін салу және қайта жаңарту; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48) газдандырудың бекітілген өңірлік схемаларында көзделген кентішілік газ құбырларын, бұрғыш газ құбырларын және автоматтандырылған газ тарататын станциялар салу және қайта жаңарту; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49) суармалы сумен жабдықтау объектілерін салу және қайта жаңарту; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50) жергілікті маңызы бар автомобиль жолдарында қоса алғанда 100 қума метрге дейінгі көпірлер салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) Қазақстан Республикасы Үкіметінің қаулысымен бекітілген республикалық маңызы бар мемлекеттік табиғи-қорық қоры объектілерінің тізбесіне енгізілген мемлекеттік табиғи-қорық қоры объектілерін қайта құру және қалпына келтіру;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) су объектілерінің балық шаруашылығы мелиорациясы, өзеннің құйылатын жерін, арнасын, тармақтарын тазалау, бағалы балық түрлерінің уылдырық шашатын жерлерін қалпына келтіру.</w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасы Қарулы Күштерінің, Прокуратура, Азаматтық қорғаныс органдарының, арнаулы мемлекеттік органдардың, басқа да әскерлер мен әскери құралымдардың, құқық қорғау және қылмыстық-атқару жүйелерінің объектілерінің, сондай-ақ  тұтынушылардың құқықтарын қорғау бойынша және санитариялық-эпидемиологиялық салауаттылықты, сот-медицина сараптамасын, өрт, фитосанитариялық, ветеринариялық және өзге де қауіпсіздікті қамтамасыз ету жөніндегі объектілерді салуды көздейтін жобалар, оның ішінде: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) желілік, аудандық, саптық бөлімшелерді, қалалық бөлімдер мен департаменттерді орналастыру үшін ғимараттар (кешендер), құрылыстар салу және қайта жаңарту; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) прокуратура органдарының ғимараттарын салу және қайта жаңарту; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) көшеттіктер және ағаш тұқымы шаруашылығының объектілерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) мемлекеттік орман күзеті және табиғат қорғау мекемелерінің мемлекеттік инспекторлары үшін қызметтік кордондар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) орман шаруашылығын жүргізетін ұйымдардың және табиғат қорғау мекемелерінің бақылау-өткізу пункттерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) орман шаруашылығын жүргізетін ұйымдардың және табиғат қорғау мекемелерінің өртті қадағалау мұнараларын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) табиғат қорғау мекемелерінің өрт-химия станцияларын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) орман шаруашылығын жүргізетін ұйымдар мен табиғат қорғау мекемелері үшін өртке қарсы жабдықтарды сақтауға арналған қалқалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) түзеу мекемелерін қорғау жөніндегі ішкі әскерлердің әскери қызметшілерін орналастыру үшін объектілер салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) генетикалық түрлендірілген организмдерді зерттейтін ветеринариялық зертхана салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) заңсыз мигранттарды ұстау орталықтарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) кинология орталығын, кинологиялық қызмет орталығын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) мамандандырылған түзеу мекемелерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) әкімшілік қамауға алынған адамдарды ұстауға арналған арнайы қабылдау орындарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) тергеу изоляторларын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) мал ауруларының диагностикасы және азық-түлік пен жануарлардан алынатын шикізаттың азықтық қауіпсіздігін анықтау жөніндегі ветеринариялық зертхана салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) мал соятын орындар, ет өңдейтін кәсіпорындар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) ветеринариялық станциялар мен ветеринариялық пункттер салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) ветеринариялық дәрі-дәрмектерді өндіру және/немесе сақтау жөніндегі ветеринариялық объектілер салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) ветеринариялық емханалар, дәріханалар және клиникалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) биологиялық қалдықтарды жою жөніндегі объектілер салу (Беккери шұңқыры); </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) дезинфекциялық барьерлері бар ветеринариялық-санитариялық өткізгіштер салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) жасанды ұрықтандыру пунктін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) ветеринариялық лазареттер салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25) карантин зертханаларын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26) тұқымның сапасын сараптау жөніндегі зертханалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27) 2, 4, 6 және 8 қақпалы өрт депосын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28) әскери, оның ішінде құтқару орталықтары және Азаматтық қорғаныстың әскери бөлімшелері үшін қалашықтар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29) шекара қызметі үшін заставалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z92" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30) комендатуралар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z93" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) бақылау-өткізу пункттерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z94" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32) көп бейінді қоймалар және материалдық-техникалық және жауынгерлік мүлікке, Азаматтық қорғаныс мүлкіне, мемлекеттік материалдық резервке арналған қоймалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z95" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33) әскери мекемелер үшін қызметтік-техникалық ғимараттар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z96" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34) шекара қызметінің медициналық көмек көрсету пункттерін салу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z97" w:id="4"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z97" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35) шекара қызметінің авиациялық техникасы үшін тұрақтар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z98" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36) шекара қызметі үшін тікұшақ алаңдарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z99" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37) 16, 24, 32 бірлік доңғалақты (шынжыр табанды) техникаға арналған сақтау қоймаларын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z100" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38) сыйымдылығы 16 және 20 вагонға арналған қоймалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z101" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39) 2 және 4 бекетке арналған техникалық қызмет көрсету және техника жөндеу пункттерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z102" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40) аккумуляторлық зарядтау станциясын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z103" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41) бақылау-техника пунктін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42) автомобильге май құю станциясын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z105" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43) әскери қалашығының аумағында қоса алғанда бір ауысымда 40 адамға дейінгі монша-кір жуу комбинатын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z106" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44) қоса алғанда 250 төсек/орынға дейінгі госпитальдар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z107" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45) штаб салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z108" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46) қоса алғанда 600 тесек/орынға дейінгі казармалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z109" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47) оқу корпустарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z110" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48) қоса алғанда 150 отыратын орынға дейінгі асханалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z111" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49) трибунасы бар плацтар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z112" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50) кедергілер жолақтарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z113" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51) қарауыл үй-жайларын және қарауыл қалашықтарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z114" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52) әскери қалашықтардың аумағында күніне 240 адамға дейін қызмет көрсететін спорттық кешендер салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z115" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53) әскери қалашықтардың аумағында спорттық алаңқайлар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z116" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54) май таратушы орны бар жанар-жағармай материалдарын құю пункттерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z117" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55) жекелеген радиолокациялық роталар кешендерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z118" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56) авиацияны бағыттау пункттерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z119" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57) авиатехника-пайдалану бөлімінің, оның ішінде құтқару авиациясының ғимараттарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z120" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58) ангарлар, оның ішінде құтқару авиациясының ангарларын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z121" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59) автомобиль парктерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z122" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60) әуе-десанттық кешен салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z123" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61) өрт-техникалық зертханалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z124" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62) медициналық және апаттық, медициналық-психологиялық сауықтыру орталықтарының ғимараттарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z125" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63) өрт сөндіру және кәсіптік авариялық құтқару қызметтері мен құралымдарының техникалары үшін қалқалар және гараж бокстерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z126" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64) сел көшкіні, су тасқыны және қар көшкіні жағдайын бақылауға арналған автоматтандырылған пункттер (бекеттер, станциялар) салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z127" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65) жер сілкінісін болжамдаудың бақылау желілерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z128" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66) әуе техникасы және тікұшақ алаңы, оның ішінде құтқару авиациясы үшін тұрақтар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z129" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67) қорғау құрылыстарын салу (паналайын орын, радиацияға қарсы жасырын орын); </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z130" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68) Азаматтық қорғаныстың қалалық және қала сыртындағы қосалқы басқару пункттерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z131" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69) қосалқы командалық басқару пункттерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z132" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70) өрт сөндірушілерді, кәсіптік авариялық-құтқару қызметтері мен құралымдарының құтқарушыларын даярлау, қайта даярлау, біліктілігін арттыру үшін жабық спорт манеждерін, оқу-жаттығу орталықтарын, полигондар, кешендер салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z133" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71) суда құтқару қызметтерінің, кәсіптік авариялық құтқару қызметтері мен құралымдарының құтқару станцияларын, айлақтарын, бекеттерін орналастыру үшін жеке тұрған ғимараттар (кешендер) салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z134" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       72) авиация, оның ішінде құтқару авиациясы үшін рульдеу жолдарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z135" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73) тұтынушылардың құқықтарын қорғаудың аумақтық органдарын, ғылыми орталықтарды, санитариялық-эпидемиологиялық сараптама орталықтарын, дезинфекциялық және обаға қарсы станцияларды орналастыру үшін ғимараттар мен құрылыстар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z136" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74) сот медицинасы орталықтарын және мәйітханалар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z137" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       75) әскери лазареттер салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z138" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       76) гауптвахталар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z139" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       77) командалық-диспетчерлік пункт салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z140" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       78) авиациялық, танктік және жаяу әскердің ұрыс машиналарына арналған оқу-жаттығу орталықтары ғимараттарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z141" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       79) ғимараттар мен құрылыстардың периметрі бойынша қоршаулар салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z142" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       80) экологиялық мониторингтің химиялық зертханаларын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z143" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       81) гидрометеорологиялық мақсаттағы бақылайтын желілер объектілерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z144" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       82) табиғат қорғау мекемелерінің әкімшілік ғимаратын (офис) салу және қайта жаңарту; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z145" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       83) табиғат қорғау мекемесінің Сапар орталығын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z146" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       84) сот сараптамасы орталықтарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z147" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       85) корабльдер мен катерлердің орналасуына арналған пункт салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z148" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       86) су алу және су ірку ұңғымаларын бұрғылау және қайта жаңарту; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z149" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       87) далалық оқу орталықтарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z150" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       88) байланыс жүйелерін, желілері мен құрылыстарын (беру желілері – кабельдік, радиорелелік, спутниктік және т.б.), физикалық тізбектерді және желілік-кабельдік байланыс құрылыстарын, оның ішінде магистральдық) ақпараттық-коммуникациялық желілерді салу, кеңейту және жаңғырту; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z151" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       89) мемлекеттік шекара учаскесінде автомобиль өткізу пункттерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z152" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90) шекара қызметінің радиотехникалық тораптары мен жедел пункттерін орналастыру үшін ғимараттар мен құрылыстар кешендерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z153" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       91) шекара заставаларының созылыңқы учаскелерін және Шекара қызметінің басқа да объектілерін күзетудің бейнебақылау жүйелері мен дабыл беру кешендерін салу (жабдықтау); </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z154" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       92) Шекара қызметінің шекара заставалары үшін техникалық бақылау бекеттерін салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z155" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       93) бөлімшелер салу. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z156" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жалпыға ортақ пайдаланылатын автомобиль жолдарының қолданыстағы учаскелерін, ұшу-қону жолақтарын, қолданыстағы әуеайлақтардың, аэровокзалдар мен аэронавигация объектілерінің кірме автомобиль жолдарын салу мен қайта жаңартуды көздейтін жобалар, оның ішінде:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z157" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалпыға ортақ пайдаланылатын автомобиль жолдарының қолданыстағы учаскелерін қайта жаңарту;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z158" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қолданыстағы әуеайлақтар мен әуежайлардың ұшу-қону жолақтарын қайта жаңарту;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z159" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қолданыстағы әуеайлақтардың, әуежайлардың және аэронавигация объектілерінің кірме автомобиль жолдарын қайта жаңарту;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z160" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) тәулігіне қоса алғанда 100 жолаушыға дейінгі өткізу қабілеті бар темір жол вокзалдарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z161" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қоса алғанда 75 адамға дейінгі күту залдары бар сапаржайлар салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z162" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) авиажолаушыларға қызмет көрсетуге арналған, сағатына қоса алғанда 75 жолаушыға дейінгі өткізу қабілеті бар аэровокзалдары мен әуежай терминалдарын салу; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z163" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мемлекеттік шекара учаскесінде автомобиль жолдарын салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z164" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) халықаралық, республикалық және жергілікті маңызы бар тарихи және мәдени ескерткіштердің мемлекеттік тізіміне енген тарихи-мәдени мұра объектілерінің, мемлекеттік маңызы бар объектілердің, туристік объектілердің кірме жолдарын салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z165" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ерекше қорғалатын табиғи аумаққа кірме жолдарды салу және қайта жаңарту.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z166" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ғимараттар мен құрылыстардың сейсмикалылығын күшейту көзделетін жобалар.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z167" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Төтенше жағдайлардың алдын алу және жою саласындағы объектілерді салу көзделетін жобалар, оның ішінде:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z168" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) диспетчерлік пункттерді салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z169" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) селден қорғау құрылыстарын салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z170" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таулы жерлерде уақытша тікұшақ алаңдарын салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z171" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сел полигондарын салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z172" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қар көшкіні қаупі бар учаскелерде қар көшкінінен қорғау құрылыстарын салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z173" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) көшкін учаскелерінде көшкінге қарсы құрылыстарды салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z174" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қауіпті табиғат құбылыстары мониторингінің кешенді станцияларын салу және тау өзендері арналарында хабарландыру жүйелерін орнату;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z175" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сел тасқынының, қар көшкіндерінің, көшкін процестерінің алдын алу мақсатындағы фитомелиоративтік жұмыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z176" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) трансформаторлық қосалқы станциялар салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z177" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) байланыс бекеттері мен тораптарын салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z178" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) радиожабдық антенналары үшін антенна діңгектерін салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z179" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) уақытша инженерлік су тасқынынан қорғау құрылыстарын салу;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z180" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) су тасқындарынан қорғау бөгеттерін салу және қайта жаңарту;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z181" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өзен арналарының өткізу қабілеттілігін қамтамасыз ету бойынша инженерлік жұмыстарды көздейтін объектілерді салу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5361,35 +4769,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>