--- v0 (2025-10-10)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="36817fe" w14:textId="36817fe">
+    <w:p w14:paraId="13aa71a" w14:textId="13aa71a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,197 +85,257 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының отын-энергетикалық кешенін дамытудың 2023 – 2029 жылдарға арналған тұжырымдамасын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Үкіметінің 2014 жылғы 28 маусымдағы № 724 қаулысы.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Үкіметінің 2014 жылғы 28 маусымдағы № 724 қаулысы. Күші жойылды - Қазақстан Республикасы Үкіметінің 2026 жылғы 10 наурыздағы № 154 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Үкіметінің 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қаулының тақырыбы жаңа редакцияда - ҚР Үкіметінің 28.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 260</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Үкiметi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚAУЛЫ ЕТЕДI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Республикасының отын-энергетикалық кешенін дамытудың 2023 – 2029 жылдарға арналған </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тұжырымдамасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Тұжырымдама) бекітілсін. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -310,170 +372,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының орталық мемлекеттiк және жергiлiктi атқарушы органдары Тұжырымдаманы iске асыру жөнiндегi қажеттi шараларды қабылдасын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мыналардың күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Қазақстан Республикасында электр энергетикасын дамыту жөніндегі 2010 - 2014 жылдарға арналған бағдарламаны бекіту туралы" Қазақстан Республикасы Үкiметiнiң 2010 жылғы 29 қазандағы № 1129 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қазақстан Республикасында электр энергетикасын дамыту жөнiндегi 2010 - 2014 жылдарға арналған бағдарламаны бекiту туралы" Қазақстан Республикасы Үкіметінің 2010 жылғы 29 қазандағы № 1129 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкiметiнiң 2013 жылғы 31 желтоқсандағы № 1521 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы қол қойылған күнiнен бастап қолданысқа енгiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -735,140 +797,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 724 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының отын-энергетикалық кешенін дамытудың 2023 – 2029 жылдарға арналған тұжырымдамасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тұжырымдама жаңа редакцияда - ҚР Үкіметінің 28.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 260</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-бөлім. Паспорт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1250,106 +1296,106 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 – 2029 жылдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-бөлім. Ағымдағы жағдайды талдау </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.1. Электр энергетикасы саласы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының электр энергетикасы саласы елдің тыныс-тіршілігін қамтамасыз етудің, экономиканың жұмыс істеуі мен дамуының негізі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сала электр энергетикасы мен жылу энергетикасының негізгі бөліктерін қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1504,80 +1550,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылу энергетикасы жылу электр орталықтары (бұдан әрі – ЖЭО) және (немесе) аудандық қазандықтар базасында, сондай-ақ дербес жылыту жүйелері есебінен орталықтандырылған жылумен жабдықтау жүйелерін білдіретін әрбір жеке өңірдің жылу энергиясының жергілікті нарықтары ретінде жұмыс істейді. Орталықтандырылған жылумен жабдықтау жүйесіндегі байланыстырушы рөлді жылу желілері жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Саланы стратегиялық дамыту бөлігінде электр және жылумен жабдықтаудың өңірлік жүйелерін дамытуда келісімділік пен дәйектіліктің болмауы байқалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Электр энергиясын өндіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстанда 2023 жылғы 1 қаңтарға ұлттық, өнеркәсіптік және өңірлік маңызы бар шамамен 207 электр станциясы электр энергиясын өндіруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1714,80 +1760,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте қуаттарды жаңғыртуға және жөндеуге инвестициялау көлемі салынатын қаражатты қайтаруға арналған қолданыстағы лимиттерді ескере отырып, қуаттардың тозуының теріс серпінін тежеу үшін жеткіліксіз екенін атап өту қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұдан басқа, жаңартылатын энергетика объектілерін белсенді енгізу реттеуші электр қуаттарының жеткіліксіздігімен қатар жүреді, өйткені ЖЭК жұмысы генерацияның тұрақсыз көздеріне жатады және маневрлік қуаттармен қолдауды талап етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Электр энергиясын беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ҚР БЭЖ-індегі жүйе құраушы желінің рөлін республиканың өңірлері мен шектес мемлекеттердің (Ресейдің, Қырғыз Республикасының (бұдан әрі – Қырғызстан) және Өзбекстан Республикасының (бұдан әрі – Өзбекстан) арасындағы электр байланыстарын қамтамасыз ететін ұлттық электр желісі (бұдан әрі – ҰЭЖ) орындайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1870,100 +1916,100 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұдан басқа, Қазақстанның электр желілері тозуының орташа деңгейі 66 %-ды құрайды және тасымалдау кезінде, әсіресе өңірлік желілерде, электр энергиясының елеулі ысырабымен (11 %) сипатталады. Ең көп тозу деңгейі Қостанай облысында – 85,3 %, ең азы Астана қаласында – 29,5 %. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Батыс Қазақстанның электр желілері ҚР БЭЖ-інен оқшау қалады және Батыс аймақтың жүйе құраушы желісі толығымен жүктелген, осыған байланысты транзиттік ағындардың өткізу қабілетінің жеткіліксіздігі байқалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Электрмен жабдықтау және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>электр энерги</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ясы нарығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электр энергиясымен жабдықтау секторы энергия беруші (бұдан әрі – ЭБҰ) және энергиямен жабдықтаушы ұйымдармен (бұдан әрі – ЭЖҰ) ұсынылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2046,80 +2092,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осылайша, бәсекелестік нарықты құрудың формальдылығы байқалады, мұның себептерінің бірі бәсекелестік жағдайды іс жүзінде төмендете отырып, 2019 жылдан бастап ЭБҰ үшін жеке бағалық реттеуді белгілеу болды. Тарифтері төмен кейбір ЭБҰ электр энергиясын үлестес ЭЖҰ арқылы сата отырып, өз электр энергиясына тұтынушылардың қол жеткізуін шектейді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сондықтан барлық электр энергиясының 97 %-ы нарық субъектілері арасындағы екіжақты шарттар шеңберінде өткізіледі, бұл тұтынушылардың электр энергиясына шектеулі қол жеткізуіне алып келеді. Осылайша, басқа ЭЖҰ және тұтынушылар электр энергиясын тарифі қымбаттау көздерден сатып алуға мәжбүр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жылу энергиясын өндіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылу энергиясын өндіру секторында 37 ЖЭО жұмыс істейді, оның ішінде 15-і (Семей, Қостанай, Кентау, Орал, Арқалық, Шахтинск, Астана, Қызылорда, Тараз, Ақтау, Алматы) және қуаты әртүрлі шамамен 2500 қазандық мемлекеттік меншікте.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2220,80 +2266,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2022 жылы (1789) авариялық іркіліс саны  2021 жылмен (1456) салыстырғанда 23 %-ға артты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергетикалық қауіпсіздікті қамтамасыз ету үшін табиғи және моральдық жағынан ескірген жабдықтарды жаңғырту, реконструкциялау, ауыстыру мәселелері өткір тұр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жылу энергиясын беру және онымен жабдықтау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республика бойынша екі құбырлы есептеудегі жылу желілерінің жалпы ұзындығы шамамен 12 мың километрді құрайды. Бұл ретте желілердің 30 %-ға жуығын немесе 3,38 мың километрін ауыстыру талап етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2376,80 +2422,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұдан басқа, нарық жылу энергиясы тарифтерінің төмендігімен, төмен инвестициялық тартымдылықпен, білікті кадрлардың болмауымен сипатталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осылайша, құқықтық олқылықтардың болуына, оның ішінде жылу энергетикасы саласындағы қатынастарды, сондай-ақ жергілікті атқарушы органдардың құзыретіне жатқызылған және іс жүзінде орындалмайтын жылу-энергетикалық бақылау мәселелерін реттейтін салалық заңнаманың болмауына байланысты институционалдық проблемалар бар.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жаңартылатын энергия көздері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаңартылатын энергетика еліміздің қарқынды дамып келе жатқан саласы болып табылады. 2023 жылғы 1 қаңтарға Қазақстанда жалпы белгіліленген қуаты 2388 мегаватт болатын 130 ЖЭК объектісі жұмыс істейді, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2568,90 +2614,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аукциондық халықаралық сауда-саттық ЖЭК жобаларын іске асыру тетігі болып табылады, олардың қорытындылары бойынша 15 – 20 жылға жиынтық қуаты 1209 мегаваттқа 60 компаниямен келісімшарттар жасалды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сонымен қатар ЖЭК объектілерінің электр энергиясын өндіру сипаты тұрақты болмағандықтан, олардың дамуы тұтастай алғанда елдің энергия жүйесі жұмысының тұрақтылығына теріс әсер ету тәуекелдеріне алып келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЖЭК шағын авто</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>номды және бөлінген генерациясы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖЭК дамыту бағыттарының бірі үй шаруашылықтарының, шағын және орта кәсіпкерліктің, оның ішінде электр желісі инфрақұрылымынан шалғай орналасқан елді мекендердің электрмен жабдықтау мәселелерін шешу үшін шағын ауқымды ЖЭК объектілерін пайдалану болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2662,100 +2708,100 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңнамада жиынтық қуаты 5 киловаттан аспайтын ЖЭК пайдалану қондырғылары құнының 50 %-ы мөлшерінде атаулы көмек ұсыну, сондай-ақ қуаты 100 киловаттқа дейінгі ЖЭК объектілерінің иелеріне өндірілген электр энергиясының өз тұтынуынан артығын желіге сатуға мүмкіндік беретін норма көзделген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте жекелеген аудандарда, үй және фермер қожалықтарында шағын ауқымды ЖЭК жобаларын пайдалану деңгейі айтарлықтай төмен, бұл өңірлердегі халықтың және шағын және орта бизнестің (бұдан әрі – ШОБ) хабардар болуының жеткіліксіздігіне байланысты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Электр энергетикасы саласындағы п</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>роблем</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>алар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өңірлерді электрмен және жылумен жабдықтау жүйелерін дамытудың ұзақ мерзімді жоспарларының болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2892,90 +2938,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖЭК электр энергиясының өсіп келе жатқан көлемінің еліміздің энергия жүйесі тұрақтылығына теріс әсер етуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       өңірлерде шағын ауқымды ЖЭК жобаларын пайдаланудың қолданыстағы преференциялары бойынша халықтың және кәсіпкерлік субъектілерінің нашар хабардар болуы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жылумен жаб</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дықтау секторындағы проблемалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жылу энергиясын өндіру және беру объектілерінің жай-күйін мониторингтеу жүйелерінің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3094,98 +3140,98 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жылу желілерінің әбден тозуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ыстық сумен жабдықтау тұтынушыларын қосудың ашық жүйесінің басым болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.2. Атом саласы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Атом өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атом өнеркәсібі Қазақстан экономикасының серпінді дамып келе жатқан салаларының бірі болып табылады. Сонғы үш жылда уран өндіру көлемі 8%-ға  өсіп, 2022 жылы 21,28 мың тоннаны құрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3340,80 +3386,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығарылатын өнімнің қосымша қосылған құнын қамтамасыз ететін уран өнімі өндірісін әртараптандыру және дамыту мақсатында 2021 жылы Қытай атом электр станциялары үшін жылу бөлгіш құрастырмалар шығару зауыты пайдалануға берілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сонымен қатар республикада ядролық отын циклі (бұдан әрі – ЯОЦ) буындарының бірі болып табылатын уран гексафториді дамымаған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Атом энергетикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстанда атом энергетикасын құру және дамыту үшін барлық объективті алғышарттар, атап айтқанда мынадай мүмкіндіктер бар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3622,80 +3668,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атом энергетикасын дамытуға азаматтық қоғамның хабардар болу деңгейін арттыру және оң пікірі мен сенімін қалыптастыру мақсатында мемлекет, сарапшылық және ғылыми қоғамдастық тарапынан ақпараттық түсіндіру жұмысын күшейту қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сонымен қатар жаңа буынның білікті кадрларын даярлау және АЭС пайдалану үшін қолда бар кадрларды қайта даярлау мәселесі өткір болып тұр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Атом саласындағы проблемалар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пайдаланылатын кен орындарының сарқылу тәуекелі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3742,68 +3788,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ел халқында радиофобияның болуы және атом энергетикасына деген сенімсіздік;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЭС пайдалану үшін білікті кадрлардың болмауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.3. Көмір өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көмір өнеркәсібі Қазақстан Республикасының аса маңызды ресурстық салаларының бірі болып табылады. Көмір қоры бойынша Қазақстан көшбасшы елдердің ондығына кіреді. Барланған көмір қорының 90 %-дан астамы Қазақстанның солтүстігінде және орталық бөлігінде шоғырланған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3868,80 +3914,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бүгінде республиканың көмір саласы Қазақстанда электр энергиясының шамамен 66,7 %-ын өндіруді, кокс-химия өндірісін 100 % жүктеуді қамтамасыз етеді, коммуналдық-тұрмыстық сектор мен халықтың отынға деген сұранысын толық қанағаттандырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көмір өнеркәсібін дамытудың алдағы перспективасы көміртегі  бейтараптығына көшу саясатына тікелей байланысты, бұл қолданыстағы құқықтық, нормативтік және техникалық құжаттарды қайта қарауды және заманауи халықаралық стандарттармен үйлестірілген жаңа стандарттарды әзірлеуді қажет етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Көмір өнеркәсібіндегі проблемалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "жасыл экономикаға" көшу бойынша көмірді тұтыну көлеміне әсер ететін әлемдік үрдістер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3952,68 +3998,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өнімнің халықаралық стандарттар мен нормаларға, халықаралық нарықтарда қолданылатын сапа кепілдіктеріне біршама сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       энергия өндіруші кәсіпорындар мен коммуналдық-тұрмыстық сектор үшін көмірді өткізу нарығының жоғары шоғырлануы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.4. Мұнай өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнай-газ өнеркәсібі ел экономикасын дамытудың негізгі драйверлерінің бірі болып қала береді, ел бюджетіне салық түсімдерінің едәуір бөлігін қамтамасыз етеді және жалпы ішкі өнімнің 1/4 бөлігін қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4024,80 +4070,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Елдің жалпы экспорттық түсімінің 64 %-ы көмірсутек шикізатын экспорттаудан түсетін түсімдер көлеміне тиесілі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрлықта да, теңізде де республиканың мұнай және конденсат қорларының көлемі әлемдік қорлардың шамамен 2 %-ын құрайды, бұл Қазақстанға осы көрсеткіш бойынша әлемде 12-орынды иеленуге мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай өндіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазіргі уақытта Қазақстанда 104 мұнай-газ өндіретін кәсіпорын 295 кен орнын игеруде. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4198,80 +4244,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтастай алғанда  республиканың барлық кен орындары бойынша ағымдағы мұнай алу коэффициентінің (бұдан әрі – МАК) орташа мәні шамамен 0,152 құрайды, ал мұнай алу әдістерін қолданудың әлемдік тәжірибесін талдау осы коэффициент бойынша шамамен 0,357 мәнге жету мүмкіндігін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалпы елдің мұнай өндіру саласы жұмыс істеп тұрған кен орындарының жоғары деңгейде сарқылуымен, жеңіл мұнай дәуірінің аяқталуымен, теңіз және құрлықтағы күрделі кен орындары сияқты ықтимал жаңа жер қойнауы учаскелерін игерудің күрделенуімен сипатталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай тасымалдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнай тасымалдау инфрақұрылымын дамыту және ішкі нарыққа мұнай шикізатын жеткізу тұрақтылығын қамтамасыз ету елдің энергетикалық қауіпсіздігі мәселелерімен тікелей байланысты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4354,80 +4400,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Елдің мұнай тасымалдау инфрақұрылымының тарамдалғанына қарамастан, құбырлардың кейбір учаскелерінің өткізу қабілетінде шектеулердің болуына байланысты ішкі нарыққа мұнай айдау көлемін ұлғайтуда қиындықтар бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәселен, батыс кен орындарының мұнайын Шымкент және Павлодар мұнай өңдеу зауыттарына жеткізу көлемін ұлғайту, сондай-ақ Қытай бағытындағы экспорт мүмкіндіктерін кеңейту үшін Атырау – Кеңқияқ, Кеңқияқ – Құмкөл учаскелері бойынша жеткілікті өткізу қабілеті қамтамасыз етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай өңдеу, мұнай өнімдерін өндіру және тұтыну</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Елдің мұнай өңдеу өнеркәсібінің негізгі міндеті экономиканың өсуін және ішкі нарықтың жоғары сапалы (К4, К5 стандарттары) жанар-жағармай материалдарына деген сұранысын қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4780,80 +4826,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2022 жылы битум өндіру жоспар бойынша 1102 мың тонна болған кезде іс жүзінде 924,8 мың тоннаны немесе 83,9 % құрады. Жоспарды орындау бойынша төмен көрсеткіштер QazaqBitum-да байқалады. QazaqBitum өндіру жоспарын орындамауының себебі –  басқа МӨЗ-дермен салыстырғанда битум бағасының жоғары болуына байланысты жол-құрылыс компанияларынан өтінімдердің болмауы, өйткені QazaqBitum оны импорттық (Ресей Федерациясынан алынатын гудрон) шикізаттан өндіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сонымен қатар зауыттан битум алудың маусымдық сипаты бар, қысқы-көктемгі кезеңде битум өндіруге өтінім аз, ал жазғы уақытта жол-құрылыс жұмыстарын жүргізу кезінде битумға жоғары сұраныс оның тапшылығына алып келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай өндірудегі проблемалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экспорттық бағамен салыстырғанда ішкі нарықтағы мұнайдың төмен бағасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4882,146 +4928,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алынатын қалдық қорларының көлемі үлкен "жетілген" кен орындарында МАК-ты арттыруды салықтық ынталандыру тетігінің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       теңіз және құрлықтағы күрделі кен орындарын игеруде ынталандырудың болмауы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай тасымалдаудағы проблемалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі нарыққа жер қойнауын пайдаланушыларға және экспортқа мұнай жеткізу бойынша біркелкі жүктемені ұстап тұру үшін мұнай құбырларының кейбір учаскелерінде өткізу қабілетінің жеткіліксіздігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнай тасымалдаудың экспорттық бағыттарын әртараптандырудың болмауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай өңдеудегі проблемалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрші елдермен мұнай өнімдері бағасының теңгерімсіздігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5104,68 +5150,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техникалық қызмет көрсетуге және дамытуға МӨЗ-дің қаржы қаражатының жеткіліксіздігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнай базаларында мұнай өнімдерінің айналымын есепке алудың болмауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.5. Газ өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ел экономикасындағы газ саласының рөлі ауқымды газдандыру жобалары, экономиканың төмен көміртекті дамуға көшуі, газды шикізат және энергия ретінде пайдаланатын автокөлік пен өнеркәсіптік кәсіпорындар санының артуы есебінен белсенді өсуде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5266,80 +5312,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер қойнауын пайдаланушылар үшін газ сатып алудың жаңа ынталандырушы формуласы әзірленді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ірі коммерциялық тұтынушылар мен майнерлер үшін газдың көтерме және бөлшек сауда бағасы көтерілді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Газ өндіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстандағы газ негізінен ілеспе мұнай газы болып табылады, яғни мұнаймен бірге өндіріледі, сондықтан газ өндіру көлемі мұнай өндіру көлеміне тікелей байланысты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5404,80 +5450,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сонымен қатар жер қойнауын пайдаланушылар шикі газ өндіруді ұлғайтуға және жер қойнауын пайдаланушылардан сатып алынатын газ бағасының төмен болуы себебінен тауарлық газды дайындауға мүдделі емес, бұл өндірілген газдың қайтадан қабатқа айдалуына (2020 жылы 31 %-дан 2022 жылы 35 %-ға дейін) әкеп соғады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сонымен бірге газ саласы барлаудың қолайлы әлеуетімен сипатталады және газдың ресурстық базасын дамыту үшін жағдай жасау қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Тауарлық газ нарығы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергетикалық қауіпсіздікті қамтамасыз ету және тауарлық газға деген ішкі сұранысты қанағаттандыру мақсатында газ және газбен жабдықтау саласындағы ұлттық оператор – "QazaqGaz" ұлттық компаниясы" акционерлік қоғамы (бұдан әрі – ұлттық оператор) арқылы жер қойнауын пайдаланушылардан шикі және тауарлық газды сатып алуға басым құқық тетігі пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5596,80 +5642,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осылайша, экспорттан түсетін кірістер әсері (субсидиялау көзі) уақытша және ішкі нарықта бағаларды одан әрі тежеу газ саласын дамытудың төмендеуі тәуекеліне алып келеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі тұтынудың жыл сайынғы өсуі және өндіріс көлемінің төмендеуі серпініне сәйкес 2024 жылға қарай тауарлық газ тапшылығының туындау тәуекелі бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Газ тасымалдау жүйесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстанның газ тасымалдау жүйесінің еліміздің батыс, оңтүстік және орталық өңірлерінің тұрғындары үшін газ айдауды қамтамасыз ететін, өткізу қуаты жылына 85 миллиард текше метрге дейін болатын, ұзындығы 19 мың километрден астам тармақталған инфрақұрылымы, сондай-ақ Өзбекстан мен Түрікменстаннан (Ресей мен Қытай үшін) газ тасымалдауға арналған перспективалы транзиттік әлеуеті бар. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5806,80 +5852,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сонымен қатар географиялық орналасуына, газ көздерінен қашық болуына және газ тасымалдау жүйесінің болмауына байланысты еліміздің солтүстік және шығыс өңірлері газдандырумен қамтылмаған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте газ тасымалдау инфрақұрылымы объектілерін жаңғырту, кеңейту және жаңаларын салу елеулі инвестицияларды талап етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сұйытылған газ нарығы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекет сұйытылған мұнай газының (бұдан әрі – СМГ) бағасын реттеу бойынша жұмыс жүргізуде, бұл сұйытылған мұнай газын газ моторлы отын ретінде пайдалануды кеңейтуге ықпал етеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5962,80 +6008,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұдан басқа, СМГ-ға бекітілген шекті көтерме сауда бағасы өндіріс құнынан едәуір төмен. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осылайша, өндіруші зауыттарда СМГ өндірісін кеңейту үшін инвестициялық тартымдылық жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Газ өнеркәсібіндегі проблемалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       газды өндіру және өңдеу үшін тартымсыз жағдайлар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6100,68 +6146,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       газ тасымалдау жүйесінің өткізу қабілетінің шектеулілігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       газ тасымалдау инфрақұрылымының шектен тыс тозуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.6. Мұнай-газ-химия өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнай-газ-химия өнеркәсібі елдің өңдеуші саласын дамытудың перспективалы бағыты болып табылады және оның жоғары мультипликативтік әсері бар, аралас салаларда (құрылыс, автоөнеркәсіп, медицина, тұрғын үй-коммуналдық шаруашылық және тағы басқаларда) өнеркәсіптік өндірістің дамуын ынталандырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6280,80 +6326,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи газды қайта өңдеуді монетизациялау үшін айтарлықтай инвестиция қажет. 2022 жылдың қорытындысы бойынша мұнай-химия қажеттіліктері үшін әлемде көмірсутек шикізатын тұтыну үлесі шамамен 35 %, ал 2050 жылға қарай жартысына жуығын құрайды, бұл ретте Қазақстанда бұл көрсеткіш 0,2 % - ға тең.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полимер өнімдерін ішкі тұтынудың төмендігі байқалады, бұл екі факторға: халық санының аздығына және жан басына шаққандағы тұтыну деңгейінің төмендігіне байланысты нарықтың төмен сыйымдылығына байланысты. 2021 жылы полиэтилен мысалында Қазақстанда жан басына шаққандағы полимерлерді жыл сайын тұтыну Еуропадағы 26 кг-ға қарағанда шамамен 5 кг құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негізгі проблемалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       энергия ресурстарымен қамтамасыз ету үшін АЭА инфрақұрылымы қуатының жеткіліксіздігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6364,68 +6410,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мұнай-газ-химия жобаларын іске асыру үшін шикізат базасының жеткіліксіздігі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнай-газ-химия өнімдерін тұтынудың төмен деңгейі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.7. Энергия үнемдеу және энергия тиімділігін арттыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлемдік экономиканың қазіргі жағдайындағы ең маңызды және рентабельді бағыт энергия үнемдеу және энергия тиімділігін арттыру болып табылады. Қазақстан экономикасының дамуымен энергия ресурстарына деген сұраныс үнемі өсіп келеді: Қазақстан салаларының дамуы өндіріс көлемін үнемі ұлғайтумен қатар жүреді, бұл электр энергиясын тұтынудың табиғи өсуіне әкеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6616,90 +6662,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алайда энергия үнемдеу жөніндегі іс-шаралар энергия ресурстары үшін төлемақының үнемі өсіп отыруының, сондай-ақ бюджет қаражатының шектеулі болуының салдарынан экономикалық тұрғыдан орынды болып табылады, бұл энергия сервисі құралдарын қолдануға алғышарттар жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Энергия сыйымдылығы елдің экономикалық қызметінің барлық салаларын қамтитынын ескере отырып, елдегі энергия сыйымдылықты төмендету    бойынша дамудың барлық ықтимал шарттары мен сценарийлерін көрсететін және әрбір мемлекеттік органның осы сала үшін жауапкершілігінің ортақ сипатын ескеретін бірыңғай құжат қабылдау қажет. Энергия тиімділігіне, ең алдымен, қоғамға әкелетін жан-жақты пайда құндылығын ескеретін неғұрлым стратегиялық көзқарас болған кезде осы саладағы саясат ойластырылған және ұзақ мерзімді сипатта болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Энергия үнемдеу және энергия тиімділігін арттырудағы проблемалар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       энергия үнемдеу және энергия тиімділігін арттыру саласында ұлттық деңгейдегі бірыңғай құжаттың болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6710,86 +6756,86 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       энергия үнемдеу саласындағы инвестициялардың жеткіліксіздігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалалық инфрақұрылымның энергия тиімділігін ынталандыру шараларының болмауы, сонымен бірге энергия-сервистік келісімшарттар (бұдан әрі – ЭСК) тетігі арқылы жобаларды іске асыру қолданыстағы бюджет заңнамасында бекітілмеген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-бөлім. Халықаралық тәжірибеге шолу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3.1. Электр энергетикасы саласы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Электр энергетикасы саласын реттеудің халықаралық тәжірибесі энергия өндіруші ұйымдар үшін пайда алу мүмкіндігін беру практикасын растайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7196,98 +7242,98 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаңартылатын энергетика саласындағы технологиялардың айтарлықтай арзандауына байланысты соңғы он жылда көптеген елдер мемлекеттік субсидиялау көлемін қысқарту  және жаңартылатын энергетикадағы бағалар мен пайданы нарық пен бәсекелестік айкындайтын етіп жасау мақсатында қолдаудың нарықтық құралдарына сүйенуге ұмтылуда. Осылайша аукциондарға қатысушылардың ең бәсекеге қабілетті өтінімдері негізінде айқындалатын бағалар бойынша ЖЭК-тің белгіленген көлемін қамтамасыз ету мүмкідігіне қол жеткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазіргі уақытта аукциондық сауда-саттықты өткізу тетігі әлемнің 60-тан астам елінде, соның ішінде Еуропа және Солтүстік Америка мен Азияның жетекші елдерінде жұмыс істейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3.2. Атом саласы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Атом өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүниежүзілік ядролық қауымдастықтың деректеріне сәйкес әлемде 2022 жылы 20 елде шамамен 48,3 мың тонна уран өндірілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7352,80 +7398,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Канада уран қорлары бойынша 3 әлемдік көшбасшының бірі, онда өндірілетін уранды қайта өңдеу және қосылған құн өнімдерін әлемдік нарықтарға жеткізу үшін аффинаждық өндіріс сәтті іске асырылды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сондықтан Канаданың аффинаждық өндіріс құру тәжірибесі Қазақстан үшін ең перспективалы даму бағыты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Атом энергетикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атом энергетикасы негізгі әлемдік энергия көздерінің бірі болып табылады. Тұтастай алғанда, әлемде атом энергетикасын дамытудың оң тренді байқалады. Бұл үрдіс болжанып отырған әлемдік энергетикалық дағдарысқа және көміртегі бейтараптығына көшу жөніндегі жаһандық міндетке негізделген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7580,68 +7626,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түркия мен Бангладеште ВВЭР – 1200 типті реакторлары бар энергия блоктарын салуды және пайдалануға беруді қамтитын ресейлік жоба бойынша АЭС салынуда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан үшін III+ буынды жеңіл су түріндегі реакторлық технологияларды пайдаланатын елдердің тәжірибесі неғұрлым тартымды болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3.3. Көмір өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлемде көмір қоры аумағы бойынша кеңінен таралған. Бұл ретте негізгі әлемдік алынатын қорлар үш елде: АҚШ, Ресей, Қытайда шоғырланған. Көмірдің қалған қоры мына елдерге: Қазақстан, Үндістан, Аустралия, Оңтүстік Африка Республикасы, Украина және басқаларына тиесілі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7706,98 +7752,98 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Соңғы жылдары мұнай бағасының тұрақты өсуіне, оның қорларының қысқаруына, жаңа кен орындарын барлауға жұмсалатын жоғары шығындарға байланысты әлемнің көптеген елдерінде көмірді терең өңдеу процестерінің жекелеген сатыларының көрсеткіштерін жетілдіру және жақсарту жөніндегі жұмыстар қарқынды жүргізілуде. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан үшін мемлекеттік қолдау шаралары есебінен көмірді терең өңдеу технологиялары дамыған елдердің (Қытай, АҚШ, Үндістан) тәжірибесі аса қызықты. Сондықтан мұндай технологияларға мемлекеттік қолдау көрсету бөлігінде ұлттық заңнаманы жетілдіру қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3.4. Мұнай өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай өндіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Соңғы 10 жылдағы технологиялық дамудың жеделдеуі ойын қағидаларын өзгертіп, әлемдік энергетикалық нарықтағы бәсекелестікті арттырды, сондықтан барлық жетекші мұнай өндіруші елдер нарықтағы үлесін сақтау және инвестицияларды ынталандыру үшін салық жүктемесін төмендете бастады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7952,90 +7998,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нәтижесінде, саладағы экономикалық белсенділік артып келеді, бұл салық түсімдерінің деңгейіне ғана емес, сонымен қатар аралас салалардың дамуына, елдегі ЖІӨ-нің оң серпініне де әсер етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сондықтан Қазақстан үшін өндіруші салаға қолдау шараларын көрсететін елдердің тәжірибесін ескеру маңызды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай өңдеу, мұн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ай өнімдерін өндіру және тұтыну</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шет елдерде жанар-жағармай материалдарына (бұдан әрі – ЖЖМ) бағаны белгілеуді тікелей реттеу жүзеге асырылмайды және тек нарықтық жағдайларда қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8136,68 +8182,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2021 жылдың қорытындысы бойынша мұнай өңдеу тереңдігі және тиісінше ашық түсті фракцияларды шығару: Қазақстанда –  82 – 85 % (Шымкент МӨЗ-і – 90 % дейін), Ресейде – 75 %, Еуропада – 85 %, АҚШ-та – 95 – 96 % құрайды. АҚШ пен Еуропаның ең заманауи МӨЗ-дерінде Нельсон индексі 15-тен жоғары, қазақстандық МӨЗ-дерде – 8 – 13, бұл ретте шетелдік сарапшылардың ақпараты бойынша, нарық жағдайында Нельсон индексі 10-нан төмен емес МӨЗ-дерді аман алып қалуға болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген халықаралық практика мысалдарына сүйенсек, Қазақстанда мұнай өңдеудің коммерциялық аралас схемасына көшу есебінен алынған МӨЗ қаражаты қаржыландыру көзі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3.5. Газ өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Газ бастапқы энергия көздерінің арасында ең таза түрі болғандықтан, уақыт өте келе ең маңызды орынды иеленіп келеді. Әлемдік сарапшылар қауымдастығы 2026 жылға қарай газ планетадағы "№ 1 отын" болады деп пайымдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8316,68 +8362,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шет елдердегі газ саласының саясаты бөлігіндегі тәжірибесі өзінің өміршеңдігін көрсетеді. Бұл ретте осы елдерде баға белгілеуді реттеу жүзеге асырылмайды және тек нарықтық шарттарда қалыптастырылады. Реттеушілік шаралар тек аса қажет болған жағдайларда ғана қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте Қазақстанда табиғи газдың бағасы әлемдегі төмен бағалардың бірі болып табылады. Мысалы, Қырғызстанда баға бір мың текше метр үшін 213 АҚШ долларын, Арменияда – 293 АҚШ долларын, Қытайда – 400 АҚШ долларын, ал Қазақстанда – 50 АҚШ долларын құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3.6. Мұнай-газ-химия өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнай-газ-химия өнімдерін өндіру бойынша көшбасшы елдер Солтүстік Шығыс Азия (жылына 303 миллион тонна), Солтүстік Америка (жылына 110 миллион тонна), Таяу Шығыс (жылына 87 миллион тонна) болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8460,68 +8506,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Джуронг" мұнай-химия паркі ірі теңіз сауда жолындағы стратегиялық орналасуы, тиісті инфрақұрылымның болуы, саяси тұрақтылық, қолайлы салық режимі және қалыптасқан "сенімді әріптес" имиджі сияқты факторлардың арқасында шетелдік инвестициялар ағынының ірі орталығы болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бастапқы кезеңде инфрақұрылымды салу мемлекеттік бюджет есебінен қаржыландырылды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3.7. Энергия үнемдеу және энергия тиімділігін арттыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Климаты ұқсас елдермен жүргізілген салыстыру Қазақстан Республикасында ғимараттарды жылытуға жұмсалатын жылу энергиясының үлестік шығыны екі еседен астам жоғары екенін растады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8550,150 +8596,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Канада, Финляндия, Германия және басқа елдерде ғимараттар мен көлік секторы бойынша заңнамалық талаптар қабылданды, энергия тиімді іс-шараларды қолдау бағдарламалары жұмыс істейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Канадада климаттық аймақтар мен субөңірлер үшін арнайы стандарттар қолданылады, бұл облыстар мен аумақтарды федералды нормативтік модельге бейімдеуге мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Канададағы шаралар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Канаданың Федералдық үкіметі 2021 жылғы мамыр айында үй иелеріне өз үйлерінің энергия тиімділігін арттыруға көмектесу үшін 7 жыл мерзімге 2,6 миллиард АҚШ доллары сомасына "Greener Homes Grant" бағдарламасын іске қосты. Энергия тиімділігін жаңғырту үшін 5000 АҚШ доллары көлемінде 700000 грантқа дейін, сондай-ақ EnerGuide үйінің қуат тұтынуын бағалау үшін 600 АҚШ долларына дейін қолжетімді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Үйді күрделі жөндеуге 5000-нан 40000 АҚШ долларына дейінгі сомаға 10 жыл өтеу мерзімімен пайызсыз кредит беру бағдарламасы іске қосылды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Leed Silver Standart" стандарты бойынша қалаларда ғимараттар құрылысына ұзақ мерзімді кредит беру енгізілді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Үйлерді жылыту үшін тұрмыстық техника, үйді жөндеу үшін материалдарды сатып алу кезінде жеңілдіктер беру арқылы энергия тиімді жабдықты пайдалануды ынталандыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Германияда ғимараттарға түпкілікті энергияны тұтынудың 40 %-ы тиесілі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8974,86 +9020,86 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Финляндия ғимараттардың энергия ресурстарын басқарудың автоматтандырылған жүйелерін енгізу бойынша белсенді жұмыс жүргізуде. Қазіргі уақытта Финляндия астанасындағы 1700-ден астам ғимарат энергияны тұтыну және зияткерлік ғимараттарды басқару жүйесіне қосылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Климаттық жағдайлары ұқсас елдердің (Финляндия) тәжірибесі бойынша жасанды интеллектке негізделген жылытуды оңтайландыру (ғимаратты жылытуды болжау және реттеу) жөніндегі тәжірибе Қазақстан үшін барынша тартымды болуы мүмкін. Шешімдер қарапайым термостаттарды интернет арқылы бұлтты сервиске қосылған Wi-Fi аналогтарымен ауыстыру арқылы іске асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-бөлім. Қазақстан Республикасының отын-энергетикалық кешенін дамытудың 2023 – 2029 жылдарға арналған пайымы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.1. Электр энергетикасы саласы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электр энергетикасы саласын дамыту Париж келісімі шеңберінде парниктік газдар шығарындыларын азайту жөніндегі елдің міндеттемелерін орындау қажеттігін ескере отырып жүзеге асырылатын болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9550,68 +9596,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұтынушылар үшін клиенттік сервистерді дамытуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цифрландыру деректермен алмасуға арналған интеграциялық процестерге, демек верификацияға және ақпарат ұсынатын адамдар тобының жүктемесін төмендетуге әсер етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.2. Атом саласы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атом өнеркәсібі реакторға дейінгі ЯОЦ-ның жаңа сегменттерінде (қосылған құн тізбегінің келесі құрамдас бөлігі) қатысуын кеңейтеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9640,80 +9686,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Елдің энергетикалық теңгерімінде экономиканың өсіп келе жатқан қажеттіліктерін қамтамасыз ету және елдің энергетикалық қауіпсіздігі мәселелерін шешу үшін АЭС салу бойынша тұжырымдамалық тәсілдер негізделді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атом энергетикасы жоғары білікті кадрлармен қамтамасыз етілетін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Атом өнеркәсібіне цифрлық технологияларды енгізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атом өнеркәсібін одан әрі табысты дамыту цифрлық технологияларды қолдануға және уран өндіруші кәсіпорындардың өндірістік бизнес-процестерін автоматтандыруға негізделетін болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9724,68 +9770,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мәселен, 2019 жылдан бастап өндірістік процестерді толық автоматтандыруға және оңтайландыруға бағытталған "Қазатомөнеркәсіп" ұлттық атом компаниясы" акционерлік қоғамын цифрландырудың 2028 жылға дейінгі стратегиясы іске асырылуда. Осы Стратегияның негізгі мақсаты негізгі бизнесті сыртқы орта факторларына бейімдеу жеделдігін арттыру және цифрлық технологияларды қолдану арқылы икемділікті қамтамасыз ету болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цифрландырылған технологиялық шешімдерді қолдану жаңа уран кен орындарын игеруді бастау және тұтастай атом өнеркәсібі мен энергетикасын дамытудың шарты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.3. Көмір өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көмір өнеркәсібінде Париж келісімінің мақсаты мен оның шеңберіндегі міндеттемелерді ескере отырып, парниктік газдарды барынша азайту технологияларын, оның ішінде көмірді терең өңдеу (көмір-химия, байыту) технологияларын пайдалану және көмір генерациясында экологиялық таза технологияларды пайдалану ұлғаяды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9814,80 +9860,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көмір саласы көмір компанияларын дамытудың жаңа стратегиясында жаңа бағытқа – көмір-химияға біртіндеп көшу арқылы одан әрі дамитын болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көмірді бастапқы көтерме саудада өткізу нарығының монополиясы мен шоғырлануы төмендейді және жылу және электр энергиясын өндіру үшін көмір бағасы тұрақтандырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Көмір өнеркәсібіне цифрлық технологияларды енгізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көмір компанияларында орындалатын жұмыстардың басым бөлігі автоматтандырылған. Разрездегі негізгі технологиялық операциялар роторлы және гидравликалық экскаваторлардың, механикалық күректердің, ауыр салмақты автосамосвалдардың, уатқыш қондырғылардың, бұрғылау станоктарының көмегімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9934,98 +9980,98 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орта және шағын өндіруші компаниялар бюджеттік шектеулерге байланысты цифрландыруға назар аудармайды. Нәтижесінде, тек қосалқы қызмет цифрлық технологиялар мен АТ назарында болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барлық жаңа бастамалар мен іс-шаралар бюджеттен тыс қаражат есебінен іске асырылатын болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.4. Мұнай өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай өндіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнай-газ саласында Теңіз, Қашаған және Қарашығанақ кен орындарында кеңейту жобаларын іске асыру 2029 жылға қарай мұнай өндіру көлемін біртіндеп 97 миллион тоннаға дейін ұлғайтады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10054,80 +10100,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тартымды реттеушілік және фискалдық преференциялар теңіздегі және құрлықтағы жаңа күрделі жобаларды игеруді ынталандырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жетілген кен орындары жаңа ынталандырушы салық режиміне көшеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай тасымалдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теңіз және Қашаған кен орындарында мұнай өндірудің алдағы ұлғаюына байланысты көмірсутектер экспорты 2029 жылы 76 миллион тоннаға дейін ұлғаяды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10138,80 +10184,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнайды тасымалдаудың негізгі экспорттық бағыты – КҚК-да мұнайдың ұлғайған көлемін айдау үшін кеңейту жобалары іске асырылуда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша экспорттық маршруттар өздерінің техникалық мүмкіндіктерін кеңейтеді, бұл олардың одан әрі дамуына ықпал етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай өңдеу, мұнай өнімдерін өндіру және тұтыну</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнай өңдеуде жұмыс істеп тұрған МӨЗ жұмысының тиімділігіне, олардың қызметінің ашықтығына және цифрлық шешімдерді қолдануға қол жеткізілетін болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10366,80 +10412,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүше мемлекеттердің экономикалық және ұлттық мүдделерінің теңгерімін және олардың ұлттық заңнамасын сақтау көзделген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ортақ нарықтарды қалыптастыру техникалық мүмкіндіктер шегінде мүше мемлекеттердің аумақтарында мұнай мен мұнай өнімдерін тасымалдауды ұзақ мерзімді кепілді жүзеге асыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай өнеркәсібіне цифрлық технологияларды енгізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнайды дайындау, өңдеу және тасымалдау кезеңдері шикі мұнай мен газ конденсатын есепке алудың ақпараттық жүйесімен (бұдан әрі – МЕААЖ) цифрландырылған. 2025 жылға қарай ел бойынша мұнай айналымын есепке алу 100 %-ға жетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10486,68 +10532,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағындарды реттеудің ашықтығын автожанармай құю станциясында (бұдан әрі – АЖҚС) мұнай өнімдерін жіберудің тәуліктік лимиттерін бақылаудың цифрлық жүйесі және ауыл шаруашылығы тауарын өндірушілер үшін отынды жеткізу және бөлу жөніндегі цифрлық дерекқор қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер қойнауын пайдалану саласында жер қойнауын пайдалану құқығын беру процестері автоматтандырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.5. Газ өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Энергетикалық қауіпсіздікті қамтамасыз ету және газ саласын тұрақты дамыту мақсатында газдың ресурстық базасын ұлғайту қажет, бұған жер қойнауын пайдаланушыларға газды сатып алудың рентабельді бағаларын және газ өндіру кен орындарын игеру үшін фискалдық перференцияларды беру арқылы қол жеткізуге болады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10666,80 +10712,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сондай-ақ мотор отыны ретінде елдің коммуналдық автопаркі мен транзиттік ағындарды қамтамасыз етуге бағытталған сығылған газ (метан) нарығы дамитын болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтастай алғанда газ саласы үшін халықтың әлеуметтік осал топтары үшін бағаны ұстап тұру және нарықтық жағдайда газ үшін төлеуге қабілетті тұтынушылар үшін кезең-кезеңімен ұлғайту арқылы газ бағасын реформалау қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еуразиялық экономикалық одақтың ортақ газ нарығын қалыптастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕАЭО ортақ газ нарығын (бұдан әрі – ЕАЭО ОГН)  қалыптастырудың негізгі мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10858,80 +10904,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық мүдделерді есепке алу мақсатында экономикалық және энергетикалық қауіпсіздікке қатер төнген жағдайда, мүше мемлекеттің ішкі газ нарығында реттеу шараларын қолдану мүмкіндігімен ЕАЭО ОГН мен мүше мемлекеттердің ішкі нарықтарын сегменттеу бекітілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүше мемлекеттің ішкі нарығы мүше мемлекеттің заңнамасы негізінде әрекет ететін газды тасымалдау және жеткізу саласындағы мүше мемлекеттің аумағындағы шаруашылық жүргізуші субъектілердің сауда-экономикалық қатынастарының жиынтығымен сипатталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Газ өнеркәсібіне цифрлық технологияларды енгізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпарат жинаудың және газды есепке алудың автоматтандырылған жүйесін диспетчерлеу жүйесін қамту кеңейтіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10996,68 +11042,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талдамалық геоақпараттық жүйе елдің газ тасымалдау жүйесінің негізгі объектілерінің жұмысын есепке алуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СМГ нарығының цифрлық форматқа біртіндеп көшуі СМГ айналымының ашықтығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.6. Мұнай-газ-химия өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнай-газ-химия өнімдерінің қажетті фракцияларын алу үшін газды қайта өңдеу көлемін ұлғайту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11086,134 +11132,134 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ел экономикасына барынша әсер ететін "зәкірлік" мұнай-газ-химия жобаларын іске асыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнай-газ-химия өнімдерін өндіру көлемінің өсімі 2022 жылмен салыстырғанда 6,6 есеге ұлғаяды және 2029 жылға қарай 1,8 миллион тоннаны құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай-газ-химия өнеркәсібіне цифрлық технологияларды енгізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнай-газ-химия өндірістері жоғары технологиялық болып табылады және бүкіл әлем бойынша технология лицензиарларының саны шектеулі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Іске асырылып жатқан мұнай-газ-химия жобаларында жетекші әлемдік көшбасшылардың технологиялары, оның ішінде цифрлық технологиялар қолданылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.7. Энергия үнемдеу және энергия тиімділігін арттыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергия үнемдеу және энергия тиімділігін арттыру саласында көлік және тұрғын үй секторларын жаңарту үшін энергия тиімділігі сыныптары, жаңа ғимараттардың энергия тиімділігі жөніндегі талаптарға сәйкестігін жобадан кейінгі талдау, энергия үнемдейтін өмір салтын танымал ету сияқты ынталандыру тетіктері енгізілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11224,182 +11270,182 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнеркәсіптік, технологиялық процестердің және кәсіпорындардың тыныс-тіршілігінің энергия тиімділігін арттыру жөніндегі шараларды ынталандыру үшін қаржы тетіктері құрылды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергия тиімділігі көрсеткіштеріне қол жеткізуді бағалау үшін Мемлекеттік энергетикалық тізілім іске қосылды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Энергия үнемдеуге және энергия тиімділігін арттыруға цифрлық технологияларды енгізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергия үнемдеу технологиялары – энергетикалық саясатты дамыту құралдары. Елімізде сыртқы бақылау (ақылды қала), көшені жарықтандыру, автоматтандырылған жылыту пункттері және тағы басқа жүйелер дамуда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автоматтандырылған және цифрлық технологиялар Қазақстанның энергия тиімділігі картасының жобасында бар және соған сәйкес іске асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-бөлім. Дамытудың негізгі қағидаттары мен тәсілдері  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5.1. Электр энергетикасы саласы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негізгі қағидаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       энергия тұтынушыларының сұранысын барынша қанағаттандыру және электр және жылу энергиясы нарығына қатысушылардың құқықтарын қорғау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11446,80 +11492,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       саланың салмақты және ұзақ мерзімді даму стратегиясын әзірлеу бөлігінде электр энергетикасының институционалдық негізін дамыту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       іске асыру үшін ЖЭК жобаларын іріктеудің ашықтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негізгі тәсілдер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электр энергиясы нарығын трансформациялауда электр энергиясын сатып алу мен сатуды орталықтандыруды, сондай-ақ электр энергиясының теңгерімдеуші нарығын нақты режимде енгізуді қамтитын нарықтың жаңа нысаналы моделіне көшу іске асырылатын болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11710,98 +11756,98 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестициялық тартымдылықты қамтамасыз ету мақсатында тарифтік саясат қайта қаралатын болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экономиканың серпінді өсуін қамтамасыз ету үшін электр, жылу энергетикасы саласын, соның ішінде электр энергиясы мен қуатының болжамды теңгерімін жыл сайын өзектілендірумен ұзақ мерзімді жоспарлау жөніндегі құжат әзірленетін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5.2. Атом саласы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негізгі қағидаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уран кен орындарының ресурстық базасының әлеуетін ұтымды және кешенді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11812,80 +11858,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уран өнімдерінің номенклатурасын әртараптандыру және кеңейту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қауіпсіз атом энергетикасын дамыту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негізгі тәсілдер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстанда уран ресурстарын одан әрі игеру үшін уран нарығындағы ірі ойыншылармен халықаралық ынтымақтастықты арттыру арқылы қосылған құны анағұрлым жоғары өнім өндіру бойынша жаңа технологияларды пайдалану үшін жағдайлар жасалатын болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11968,146 +12014,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атом саласын жоғары білікті кадрлармен қамтамасыз ету үшін шетелдік бағдарламалар бойынша оқуға гранттар бөлу бойынша жұмыс жүргізілетін, сондай-ақ жұмыс істеп тұрған АЭС практикалар мен тағылымдамалардан өту ұйымдастырылатын болады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықтың атом технологияларының қауіпсіздігі туралы хабардарлығын арттыру мақсатында Республика ауқымында ақпараттық-түсіндіру жұмыстары жүргізілетін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5.3. Көмір өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негізгі қағидаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қазақстандық көмірдің бәсекеге қабілеттілігін арттыру және көмірден қосылған құны жоғары өнімдер алу үшін көмір сапасын арттыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:bookmarkStart w:name="z90" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негізгі тәсілдер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық реттеу мен стандарттауды, оның ішінде халықаралық стандарттарға сәйкес келетін техникалық регламентті, ұлттық және мемлекетаралық стандарттарды енгізу жүзеге асырылатын болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12136,98 +12182,98 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көмір компанияларының келесі қайта жасалатын өнімге (көмір-химия) көшу стратегиясы әзірленетін болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасында бәсекелестікті қорғау мен дамытудың тұжырымдамасын бекіту туралы" Қазақстан Республикасы Президентінің 2022 жылғы 22 маусымдағы № 938 Жарлығын орындау шеңберінде көмір өнеркәсібі бөлігінде бәсекелестікті дамыту жөніндегі іс- шаралар орындалатын болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5.4. Мұнай өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z92" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негізгі қағидаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнай өндіру саласын тұрақты дамыту және өндірудің өсімін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12256,110 +12302,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елдің мұнай тасымалдау әлеуетін тұрақты дамыту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірыңғай технологиялық циклды (процесті) сақтай отырып, елдің мұнай өңдеу зауыттарының тиімді жұмыс істеуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:bookmarkStart w:name="z93" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негізгі тәсілдер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z94" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай өндіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Теңіздегі және құрлықтағы жаңа күрделі жобаларды игеру мақсатында жақсартылған модельдік келісімшарт шеңберінде реттеуші және фискалдық преференциялар ұсынылатын болады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12406,146 +12452,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Президенттің тапсырмасын іске асыру үшін шетелдік әріптестермен бірлесіп Ірі мұнай-газ жобаларын дамытудың кешенді жоспары әзірленетін болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісті кен орнына міндетті түрде қайта инвестициялау шартымен жетілген кен орындары үшін салықтық жеңілдіктер тетігі бекітілетін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:bookmarkStart w:name="z95" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай тасымалдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан мұнай тасымалдаудың экспорттық бағыттарын әртараптандыруда. Бұл ретте ұзақ мерзімді перспективада жеткізудің қолданыстағы бағыттары сақталып, жаңа бағыттар дамитын болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнайды ішкі нарыққа жеткізу және мұнайды тасымалдаудың транзиттік көлемі бойынша қуат ұлғайтылатын болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:bookmarkStart w:name="z96" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мұнай өңдеу, мұнай өнімдерін өндіру және тұтыну</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан ішкі нарықта мұнай өнімдеріне баға белгілеудің биржалық тетігін дамытуды жалғастырады және ЖЖМ-ге баға белгілеудің ашықтығын арттырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12664,98 +12710,98 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Транзиттік көлік үшін бағаларды саралау мақсатында АЖҚС-те есепке алудың ақпараттық жүйесі енгізілетін болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұранысқа ие мұнай өнімдерін өндіру бойынша шағын МӨЗ-дерге қойылатын талаптар күшейтілетін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:bookmarkStart w:name="z97" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5.5. Газ өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z98" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негізгі қағидаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі нарықты газбен жабдықтауды басым қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12784,80 +12830,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ресурстарды ұтымды және кешенді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі нарықты тауарлық және сұйытылған газбен үздіксіз жабдықтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:bookmarkStart w:name="z99" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негізгі тәсілдер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Газдың перспективалы ресурстарын әзірлеу үшін ұзақ мерзімді кезеңге арналған газ теңгерімін жыл сайын өзектілендіре отырып, жер қойнауын пайдаланушылар үшін тартымды жағдайлар жасау бойынша жұмыс жалғастырылатын болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12922,98 +12968,98 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықтың әлеуметтік осал топтары үшін тауарлық және сұйытылған газдың бағасы тежелетін болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Газ-моторлы отын инфрақұрылымын дамыту "Батыс Еуропа – Батыс Қытай" трансконтиненталдық маршрутында жүк тасымалдауды жандандырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:bookmarkStart w:name="z100" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5.6. Мұнай-газ-химия өнеркәсібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z101" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негізгі қағидаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бастапқы ресурстарды пайдалану тиімділігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13024,80 +13070,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнай-газ-химия өнімділігі мен технологиялылығының өсуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қолдау шаралары бойынша жеке тәсіл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:bookmarkStart w:name="z102" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негізгі тәсілдер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ірі мұнай-газ-химия жобаларын, оның ішінде қажетті фракцияларды (этан, пропан және бутан) алу жөніндегі өндірістік инфрақұрылымдық объектілерді салу есебінен мемлекеттік қолдау шаралары қабылданатын болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13144,164 +13190,164 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салада бутадиен мен каучук, полиэтилен, полипропилен, полиэтилентерефталат өндіру бойынша бірқатар ірі жобалар іске асырылатын болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Базалық мұнай-химия өнімдеріне деген сұранысты арттыру мақсатында жоғары қайта бөлу өндірістерін дамыту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:bookmarkStart w:name="z103" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5.7. Энергия үнемдеу және энергия тиімділігін арттыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негізгі қағидаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экономика секторларында жаңғыртудың басым құралдарының бірі болып табылатын энергия үнемдеу және энергия тиімділігін арттыру саласындағы саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тиімсіз энергия тұтынуды азайту және отын-энергетика ресурстарын тиімсіз пайдалануды қысқарту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="100"/>
+    <w:bookmarkStart w:name="z105" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Негізгі тәсілдер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергия үнемдеу және энергия тиімділігін арттыру саласында ұлттық деңгейдегі бірыңғай құжат қолданылатын болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13348,88 +13394,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергия үнемдеу және энергия тиімділігін арттыру саласындағы мемлекеттік бақылау күшейтілетін болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергия үнемдеу саласын дамыту және энергия тиімділігін арттыру тұжырымдамасы қабылданып, Мемлекеттік энергетикалық тізілім құрылатын болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-бөлім. Нысаналы индикаторлар және күтілетін нәтижелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z107" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-нысаналы индикатор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2029 жылға қарай жинақтау арқылы енгізілетін электр қуаттарының көлемі – 11,7 гигаватт.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13440,70 +13486,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтілетін нәтиже:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экономика мен халықтың электр энергиясына деген қажеттілігін 100 % жабу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:bookmarkStart w:name="z108" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-нысаналы индикатор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаңартылатын энергия көздерінен алынатын электр энергиясының үлесі – 2029 жылы жалпы өндіріс көлемінен 12,5 %.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13514,70 +13560,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтілетін нәтиже:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаңартылатын энергия көздерінен алынатын электр энергиясын өндіру көлемін  2022 жылмен салыстырғанда 2,8 есеге ұлғайту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:bookmarkStart w:name="z109" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-нысаналы индикатор </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2029 жылға қарай көмір өндіру – 117 миллион тонна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13588,70 +13634,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтілетін нәтиже:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергия өндіруші кәсіпорындардың, бюджеттік ұйымдардың және халықтың көмір өніміне деген қажеттілігін 100 % жабу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="105"/>
+    <w:bookmarkStart w:name="z110" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-нысаналы индикатор </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2029 жылға қарай мұнай өндіру – 97 миллион тонна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13662,70 +13708,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтілетін нәтиже:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Елдің ЖІӨ құрылымында шикі мұнай мен газ конденсатын өндіру үлесін 12 % деңгейінде қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:bookmarkStart w:name="z111" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-нысаналы индикатор </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Елді газдандыру деңгейі – 2029 жылға қарай 63,4 %.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13736,70 +13782,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтілетін нәтиже:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықтың табиғи газға қол жеткізуін қамтамасыз ету – 12,4 миллион адам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="107"/>
+    <w:bookmarkStart w:name="z112" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-нысаналы индикатор </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнай-газ-химия өнімдерін өндіру көлемі – 2029 жылға қарай 1800 мың тонна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13810,108 +13856,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтілетін нәтиже:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қайта жасалған жоғары өнім үлесін ұлғайту және шикізаттық емес экспорттың 2022 жылғы деңгейден 7 есе өсуі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:bookmarkStart w:name="z113" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-нысаналы индикатор </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергетикадағы энергия сыйымдылығының 2021 жылғы деңгейден 2029 жылға қарай 5 %-ға төмендеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="109"/>
+    <w:bookmarkStart w:name="z114" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтілетін нәтиже:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бастапқы энергетикалық ресурстарды тұтыну көлемі – 78,6 миллион тонна мұнай баламасы.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -14034,68 +14080,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тұжырымдамасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының отын-энергетикалық кешенін дамытудың 2023 – 2029 жылдарға арналған тұжырымдамасын іске асыру жөніндегі іс-қимыл жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -32237,70 +32283,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: аббревиатуралардың толық жазылуы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АҚДМ – Қазақстан Республикасының Ақпарат және қоғамдық даму министрлігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -32816,63 +32862,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -33194,35 +33262,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>