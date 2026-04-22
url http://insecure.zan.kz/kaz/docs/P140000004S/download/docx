--- v0 (2025-11-13)
+++ v1 (2026-04-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="40a9ee6" w14:textId="40a9ee6">
+    <w:p w14:paraId="5050e18" w14:textId="5050e18">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6150,5204 +6150,4778 @@
         <w:t>
       "260" деген цифрлар "298" деген цифрлармен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z182" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "181" деген цифрлар "194" деген цифрлармен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z183" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) күші жойылды – ҚР Жоғарғы Сотының 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) "Зорлау және өзге де нәпсіқұмарлық сипаттағы күш қолдану әрекеттерімен байланысты қылмыстарды саралаудың кейбір мәселелері туралы" 2007 жылғы 11 мамырдағы № </w:t>
+      6) "Алқабилерді қатыстырып қылмыстық істерді қарауды реттейтін заңдарды соттардың қолдану тәжірибесі туралы" 2012 жылғы 23 тамыздағы № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасы Жоғарғы Сотының 2011 жылғы 21 сәуірдегі № </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізілген өзгерістерімен және толықтыруларымен бірге):</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақта</w:t>
+        <w:t>1-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="132"/>
+    <w:bookmarkStart w:name="z200" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z201" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      үшінші абзацта "Қазақстан Республикасы Денсаулық сақтау министрінің бұйрығымен бекітілген Сот-медициналық сараптама жүргізу және ұйымдастыру ережесіне" деген сөздер "Қазақстан Республикасы Денсаулық сақтау министрінің 2010 жылғы 20 мамырдағы № </w:t>
-[...39 lines deleted...]
-      төртінші абзацта "96-бабы екінші бөлігінің к) тармағы" деген сөздер "99-бабы екінші бөлігінің 10) тармағы" деген сөздермен ауыстырылсын;</w:t>
+      "Қазақстан Республикасы Қылмыстық іс жүргізу кодексінің (бұдан әрі — ҚІЖК) 543-бабының бірінші бөлігінде көрсетілген қылмыстардан басқа аса ауыр қылмыстарға байланысты" деген сөздер "Қазақстан Республикасының Қылмыстық-процестік кодексінің (бұдан әрі – ҚПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>631-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінде көрсетілген қылмыстарды алып тастағанда, оларды жасағаны үшін қылмыстық заңда өлім жазасы немесе өмір бойы бас бостандығынан айыру көзделген қылмыстар туралы" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z187" w:id="134"/>
-[...15 lines deleted...]
-      бесінші абзацта "96-бабы екінші бөлігінің к) тармағында" деген сөздер "99-бабы екінші бөлігінің 10) тармағында" деген сөздермен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z203" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "аса ауыр қылмыс" деген сөздер "ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>631-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінде көрсетілген қылмыстарды алып тастағанда, оларды жасағаны үшін қылмыстық заңда өлім жазасы немесе өмір бойы бас бостандығынан айыру көзделген қылмыс" деген сөздермен ауыстырылсын, "аса ауыр қылмыс" деген сөздер "оны жасағаны үшін ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>631-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінде көрсетілген қылмыстарды алып тастағанда, қылмыстық заңда өлім жазасы немесе өмір бойы бас бостандығынан айыру көзделген қылмыс" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z204" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13" деген цифрлар "14" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тармақта</w:t>
+        <w:t>2-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="135"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z206" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z207" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>634-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші бөлігіне сәйкес, істiң барлық материалдары танысу үшiн ұсынылған кезде, сондай-ақ келесi кезеңде де, оның iшiнде сотта iстi алдын ала тыңдауда, бiрақ сот басты сот талқылауын тағайындау туралы шешімді қабылдағанға дейiн күдіктінің, айыпталушының iстi соттың алқабилердiң қатысуымен қарауы туралы өтiнiшхат мәлiмдеуге құқығы бар.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z208" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z209" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "276" деген цифрлар "297" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z210" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "айыпталушы" деген сөздің алдында "күдікті," деген сөзбен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z211" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z212" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Егер" деген сөзден кейін "күдікті," деген сөзбен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z213" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "тергеуші" деген сөз "сотқа дейінгі тергеп-тексеруді жүзеге асыратын адам" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z214" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төртінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z215" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "өтінішті" деген сөзден кейін "күдікті," деген сөзбен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-тармақта</w:t>
+        <w:t>3-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="136"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z217" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z218" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Істі алқабилердің қатысуымен қарау туралы күдіктінің, айыпталушының өтінішхаты болуына немесе болмауына қарамастан ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>631-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінде көрсетілген қылмыстар туралы істер бойынша алдын ала тыңдауды өткізу міндетті болғандықтан, оны өткізу барысында мұндай өтінішхат болған жағдайда, судья сотталуышыдан оның өз өтінішхатын қолдайтындығы туралы сұрайды. Мұндай өтінішхат болмаған жағдайда, судья сотталушыға істі алқабилердің қатысуымен қарау туралы өтінішхатты тікелей осы сот отырысында мәлімдеуге оның құқығы бар екендігін түсіндіреді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z219" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзац алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-тармақта</w:t>
+        <w:t>4-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="137"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z221" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z222" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "301-бабының бесінші бөлігіне" деген сөздер "321-бабының алтыншы бөлігіне" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z223" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "айыптау қорытындысын" деген сөздер "айыптау актісін" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z224" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z225" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Прокурор сот талқылауы сатысында айыптаудан толығымен бас тартқан жағдайда, ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>649-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, төрағалық етуші алқабилерді сот талқылауына қатысудан босатады және жеке дара қылмыстық істі қысқарту туралы қаулы шағарады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-1-тармақта</w:t>
+        <w:t>5-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="140"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z227" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші және үшінші абзацтарда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z228" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "550" деген цифрлар "638" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z229" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бесінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z230" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "331-344" деген цифрлар "350-363" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z231" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "551-556" деген цифрлар "639-644" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z232" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетінші абзацта "514-1" деген цифрлар "655" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақта</w:t>
+        <w:t>6-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="142"/>
+    <w:bookmarkStart w:name="z234" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші абзацта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="144"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z235" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "551-556" деген цифрлар "639-644" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z236" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "557" деген цифрлар "645" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z237" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "558" деген цифрлар "646" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z238" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "41" деген цифрлар "43" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z239" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екінші абзацта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z240" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "69" деген цифрлар "64, 65" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z241" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "75-81" деген цифрлар "71-77" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z242" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "551" деген цифрлар "639" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z243" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "554" деген цифрлар "642" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z244" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "555" деген цифрлар "643" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z245" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "563" деген цифрлар "651" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z246" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "565" деген цифрлар "653" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z247" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "567-бабында" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z248" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z249" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "551" деген цифрлар "639" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақта</w:t>
+        <w:t>7-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="147"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="148"/>
+    <w:bookmarkStart w:name="z251" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта "552" деген цифрлар "640" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z252" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші және үшінші абзацтар мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z253" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "ҚПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>634-бабының</w:t>
-[...172 lines deleted...]
-    <w:bookmarkEnd w:id="156"/>
+        <w:t>639-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші бөлігіне сәйкес, алқабиге қандидатты істі қарауға қатысудан босату туралы мәселені объективті шешу мақсатында прокурор, жәбірленуші, айыпталушы және оның қорғаушысы судьяға алқабилер алқасын қалыптастыру үшін маңызды сұрақтарды жазбаша түрде ұсынады. Төрағалық етуші процеске қатысушылардың жазбаша сұрақтарымен қатар басқа да сұрақтарды қоя алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алқабиге кандидат өзінің жеке басына байланысты деректерді жария етпеу мақсатында төрағалық етушіге жасырын түрде жауап беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот немесе құқық қорғау органдары туралы өздерінде үстірт пікір қалыптастыруы немесе объективті болмау ықтималдығы туралы күмән тудыруы мүмкін фактілер болған жағдайда, алқабиге кандидат алқабидің міндеттерін орындаудан босатылады. Осы ретте соттар алқабиге кандидатты алқабидің міндеттерін орындаудан босатуға оның әкімшілік жауапқа тартылуының кез келген оқиғасы емес, сот тәртібімен әкімшілік қамауға алыну фактісі ғана негіз бола алатынын ескергендері жөн.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақта</w:t>
+        <w:t>8-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="157"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z255" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z256" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "557" деген цифрлар "645" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z257" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "559" деген цифрлар "647" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z258" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z259" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "551" деген цифрлар "639" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z260" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "557" деген цифрлар "645" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тармақта</w:t>
+        <w:t>9-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="160"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z225" w:id="164"/>
+    <w:bookmarkStart w:name="z262" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта "562" деген цифрлар "650" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z263" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z264" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "560" деген цифрлар "648" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z265" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "562" деген цифрлар "650" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z266" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші абзацта "562" деген цифрлар "650" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z267" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бесінші абзацта "513" деген цифрлар "653" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z268" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алтыншы абзацта "575" деген цифрлар "662" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z269" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы жетінші және сегізінші абзацтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z270" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Прокурор сот талқылауы сатысында айыптаудан толығымен бас тартқан жағдайда, ҚПК-нің </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="164"/>
+      "Онша ауыр емес, ауырлығы орташа немесе ауыр қылмыстар жасады деп айыпталған сотталушылардан кінәсін мойындауы туралы процестік келісім жасасу туралы өтінішхат түскен кезде, төрағалық етуші ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>628-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген әрекеттерді орындайды. Кінәсін мойындау туралы процестік келісім жасалған жағдайда бұл сотталушыларға қатысты іс жеке өндіріске бөлініп шығарылады және келісімдік іс жүргізуде қаралады. Басқа сотталушыларға қатысты іс алқабилердің қатысуымен жүзеге асырылатын сот ісін жүргізу үшін көзделген ережелер бойынша қаралады. Егер кінәсін мойындау туралы процестік келісім жасалмаса, істі қарау бұрынғы тәртіпте жалғастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сотталушыдан ынтымақтастық туралы процестік келісім жасасу туралы жазбаша түрде өтінішхат түскен жағдайда, төрағалық етуші өтінішхатты ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>619-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші бөлігіне сәйкес, ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>619-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы бөлігінде көзделген әрекеттерді орындауы үшін прокурорға жібереді. Егер бұл ретте сот талқылауын жалғастыру мүмкін болмаса, сот істі талқылауды белгілі бір мерзімге кейiнге қалдыру туралы ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>341-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігіне сәйкес қаулы шығарады.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақта</w:t>
+        <w:t>11-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="165"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z272" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта "562" деген цифрлар "650" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z273" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z274" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "572" деген цифрлар "659" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z275" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12" деген цифрлар "11" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақта</w:t>
+        <w:t>12-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="171"/>
-[...318 lines deleted...]
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z277" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта "549" деген цифрлар "637" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z278" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацта "116" деген цифрлар "112" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z279" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші абзацта "548-бабының бесінші бөлігіне" деген сөздер "636-бабының төртінші бөлігіне" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z280" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төртінші абзацта "343" деген цифрлар "362" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-тармақта</w:t>
+        <w:t>13-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z251" w:id="187"/>
-[...114 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z282" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта "560" деген цифрлар "648" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z283" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші абзацта "560 және 562" деген сөздер "648 және 650" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-тармақта</w:t>
+        <w:t>14-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="190"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z285" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші және үшінші абзацтарда "563" деген цифрлар "651" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-тармақта</w:t>
+        <w:t>15-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="196"/>
-[...276 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z287" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші, екінші және төртінші абзацтарда "565" деген цифрлар "653" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-тармақта</w:t>
+        <w:t>16-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z272" w:id="205"/>
-[...55 lines deleted...]
-      "572" деген цифрлар "659" деген цифрлармен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z289" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта "566" деген цифрлар "654" деген цифрлармен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z275" w:id="208"/>
-[...15 lines deleted...]
-      "12" деген цифрлар "11" деген цифрлармен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z290" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацта "569" деген цифрлар "656" деген цифрлармен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-тармақта</w:t>
+        <w:t>17-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z277" w:id="209"/>
-[...15 lines deleted...]
-      бірінші абзацта "549" деген цифрлар "637" деген цифрлармен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "566" деген цифрлар "654" деген цифрлармен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z278" w:id="210"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13-тармақта</w:t>
-[...51 lines deleted...]
-    <w:bookmarkEnd w:id="214"/>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14-тармақта</w:t>
+        <w:t>20-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z285" w:id="215"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z295" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта "569" деген цифрлар "656" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z296" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші абзацта "568 және 569" деген сөздер "655 және 656" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15-тармақта</w:t>
+        <w:t>21-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z287" w:id="216"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z298" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "557" деген цифрлар "645" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z299" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "550" деген цифрлар "638" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16-тармақта</w:t>
+        <w:t>22-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z289" w:id="217"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z340" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта "569-бабының он бірінші бөлігіне" деген сөздер "656-бабының он және он бірінші бөліктеріне" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z301" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацта "371" деген цифрлар "390" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17-тармақта</w:t>
+        <w:t>23-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z292" w:id="219"/>
+    <w:bookmarkStart w:name="z303" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z304" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "570" деген цифрлар "657" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z305" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "324" деген цифрлар "343" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z306" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z307" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "570" деген цифрлар "657" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z308" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "566" деген цифрлар "654" деген цифрлармен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z309" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z310" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "37" деген цифрлар "35" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z311" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "317" деген цифрлар "337" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z312" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "324 және 561" деген сөздер "343 және 649" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z313" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төртінші абзац алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>18</w:t>
-[...31 lines deleted...]
-    </w:p>
+        <w:t>24-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z315" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "571" деген цифрлар "658" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z316" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "44" деген цифрлар "46" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>20-тармақта</w:t>
+        <w:t>25-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="220"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z318" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "571" деген цифрлар "658" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>21-тармақта</w:t>
+        <w:t>26-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z298" w:id="222"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z320" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта "46 және 47-тарауларының" деген сөздер "48 және 49-тарауларының" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z321" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацта "575-бабы бірінші бөлігінің" деген сөздер "662-бабы екінші бөлігінің" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>22-тармақта</w:t>
+        <w:t>27-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z340" w:id="224"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z323" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "301" деген цифрлар "321" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>23-тармақта</w:t>
+        <w:t>28-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z303" w:id="226"/>
-[...155 lines deleted...]
-      "37" деген цифрлар "35" деген цифрлармен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z325" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "575-бабы бірінші бөлігінің" деген сөздер "662-бабы екінші бөлігінің" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z311" w:id="234"/>
-[...15 lines deleted...]
-      "317" деген цифрлар "337" деген цифрлармен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z326" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "алқабилерге арналған жүгіну сөзі," деген сөздер алып тасталсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z312" w:id="235"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>24-тармақта</w:t>
+        <w:t>29-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z315" w:id="237"/>
-[...15 lines deleted...]
-      "571" деген цифрлар "658" деген цифрлармен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z328" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта "575-1" деген цифрлар "664" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z329" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацта "552" деген цифрлар "640" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z330" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші абзацта "75" деген цифрлар "71" деген цифрлармен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z316" w:id="238"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25-тармақта</w:t>
+        <w:t>30-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z318" w:id="239"/>
-[...15 lines deleted...]
-      "571" деген цифрлар "658" деген цифрлармен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацта "459" деген цифрлар "485" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z333" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацта "577" деген цифрлар "666" деген цифрлармен ауыстырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...54 lines deleted...]
-      бірінші абзацта "46 және 47-тарауларының" деген сөздер "48 және 49-тарауларының" деген сөздермен ауыстырылсын;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Жоғарғы Сотының 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z334" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мыналардың күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z321" w:id="241"/>
-[...423 lines deleted...]
-    <w:bookmarkStart w:name="z335" w:id="251"/>
+    <w:bookmarkStart w:name="z335" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Соттардың қылмыстық істерді қосымша тергеу жүргізу үшін қайтаруы туралы" Қазақстан Республикасы Жоғарғы Сотының 2001 жылғы 13 желтоқсандағы № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19 нормативтік қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z336" w:id="252"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z336" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Соттардың қылмыстық істерді қосымша тергеу жүргізу үшін қайтаруы туралы" Қазақстан Республикасы Жоғарғы Сотының 2001 жылғы 13 желтоқсандағы № 19 нормативтік қаулысына өзгеріс енгізу туралы" 2008 жылғы 22 желтоқсандағы № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18 нормативтік қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z337" w:id="253"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z337" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Соттардың қылмыстық істерді қосымша тергеу жүргізу үшін қайтаруы туралы" Қазақстан Республикасы Жоғарғы Сотының 2001 жылғы 13 желтоқсандағы № 19 нормативтік қаулысына өзгерістер мен толықтырулар енгізу туралы" 2010 жылғы 25 маусымдағы № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12 нормативтік қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z338" w:id="254"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z338" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) "Қазақстан Республикасы Жоғарғы Сотының кейбір нормативтік қаулыларына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Жоғарғы Сотының 2013 жылғы 4 сәуірдегі № 2 нормативтік қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z339" w:id="255"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z339" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Конституциясының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес осы нормативтік қаулы қолданыстағы құқықтың құрамына енгізіледі, сондай-ақ жалпыға бірдей міндетті болып табылады және ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6937"/>
-        <w:gridCol w:w="5363"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6937" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6937" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғарғы Сотының Төрағасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қ.МӘМИ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6937" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6937" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғарғы Сотының судьясы,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6937" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жалпы отырыстың хатшысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қ.ШАУХАРОВ.</w:t>
@@ -11418,55 +10992,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>