--- v0 (2025-11-16)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="154e472" w14:textId="154e472">
+    <w:p w14:paraId="1c57444" w14:textId="1c57444">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,1135 +93,1518 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пункттерінде жүзеге асырылатын шаруашылық және өзге де қызмет түрлерінің тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Үкіметінің 2013 жылғы 5 қазандағы № 1057 қаулысы</w:t>
+        <w:t>Қазақстан Республикасы Үкіметінің 2013 жылғы 5 қазандағы № 1057 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      «Қазақстан Республикасының Мемлекеттік шекарасы туралы» 2013 жылғы 16 қаңтардағы Қазақстан Республикасының Заңы 55-бабының </w:t>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасының Мемлекеттік шекарасы туралы" Қазақстан Республикасының Заңы 55-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Үкіметі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Үкіметінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 739</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      1. Қоса беріліп отырған Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пункттерінде жүзеге асырылатын шаруашылық және өзге де қызмет түрлерінің </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пункттерінде жүзеге асырылатын шаруашылық және өзге де қызмет түрлерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қаулы алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Премьер-Министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С. Ахметов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-        <w:t>      Қазақстан Республикасының</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үкіметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2013 жылғы 5 қазандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 1057 қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...34 lines deleted...]
-Қазақстан Республикасы</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>пункттерінде жүзеге асырылатын шаруашылық және өзге де қызмет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...30 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+        <w:t>түрлерінің тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пункттерінде (бұдан әрі – өткізу пункттері) жүзеге асырылатын шаруашылық және өзге де қызмет түрлері:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жергілікті атқарушы органдардың өткізу пункттерінде мемлекеттік мүлікті басқару бойынша қызметі;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы Сыртқы істер министрлігінің консулдық қызмет пункттерінің қызметі;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ғимараттар мен құрылыстарды, сондай-ақ олардың инженерлік желілерін салу, реконструкциялау, техникалық жабдықтау, оның ішінде құрылыс учаскесін дайындау, инженерлік жабдықтарды монтаждау және әрлеу жұмыстарын жүргізу;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ғимараттар мен құрылыстарды, байланыс құралдарын, машиналар мен тетіктерді, техникалық бақылау құралдарын, инженерлік құрылыстар (желілер) мен коммуникацияларды, сондай-ақ жабдықтарды (автокөлік құралдарына арналған дезинфекциялық-жуу блоктарын, фумигация камераларын қоса алғанда), оның ішінде тәркіленген заттарды, сепарацияларды, ұсақ жануарлардың өлекселерін, жолаушылар тасымалдайтын немесе көлік құралдарында анықталған тамақ және тұрмыстық қалдықтарды термиялық жоюға арналған пештерді пайдалану мен оларға техникалық қызмет көрсету, күрделі және ағымдағы жөндеу;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ғимараттарды, құрылыстарды, инженерлік желілер мен жабдықтарды жоспарлы-алдын ала жөндеу;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қазандықтардың, жылу және электр желілерінің жұмысқа жарамдылығын қамтамасыз ету;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) автомобиль жолдарының учаскелерін салу, реконструкциялау, жөндеу және күтіп-ұстау;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) аумақты және қызметтік үй-жайларды жинау, қарды, өндірістік қалдықтарды және тұтыну қалдықтарын шығару;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) төлемдерін қоса алғанда, байланыс және телерадио хабарларын тарату қызметтерін ұсыну бойынша қызмет;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) айырбастау операцияларын, кедендік және өзге де төлемдерді жүзеге асыруға байланысты банктік қызметтерді ұсыну бойынша қызмет;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) медициналық-санитариялық көмек;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ана мен бала бөлмесінде қызмет көрсету бойынша қызмет;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) қоғамдық тамақтандыруды ұйымдастыру бойынша қызмет;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) бажсыз сауда дүкендерінің үй-жайларында тауарларды бөлшектеп сату;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) кедендік бақылаудағы тауарларды тасымалдау, тиеу, қайта тиеу (ауыстырып тиеу), сақтау, осындай тауарларды тасымалдайтын көлік құралдарына тұрақ ұйымдастыру және қызмет көрсету;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Қазақстан Республикасының Мемлекеттік шекарасы арқылы тауарлар мен көлік құралдарын өткізетін заңды және жеке тұлғаларға кеден өкілдерінің қызмет көрсетуі;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) уақытша сақтау қоймаларында тауарларды сақтау бойынша қызмет;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) көлікті ветеринариялық-санитариялық өңдеуге арналған дезинфекциялық-жуу блогын және жолаушылардың аяқ киімдеріне арналған дезинфекциялық кілемшелерді пайдалануға беруге және техникалық қызмет көрсетуге байланысты қызмет;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) дезинфекциялау, дезинсекциялау, дератизациялау жүргізуге байланысты қызмет;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) геодезиялық өлшемдерді жүргізу бойынша қызмет;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) көліктік қауіпсіздікті қамтамасыз ету бойынша қызмет (шекараны кесіп өту жаяу жүзеге асырылатын өткізу пункттерін қоспағанда).</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Автомобильдік өткізу пункттерінде мынадай қызмет түрлері қосымша жүзеге асырылады:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) автомобиль (автобус) көлігі, сонымен қатар халықаралық жолаушылар және жүк тасымалдау қызметі;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) автокөлік құралдарын авариялық эвакуациялау бойынша қызмет.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Теміржол өткізу пункттерінде мынадай қызмет түрлері қосымша жүзеге асырылады:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) теміржол көлігінің объектілерін салу, реконструкциялау, күтіп-ұстау;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) теміржол көлігінің қызметі, оның ішінде:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пойыздарды қабылдау, жіберу, маневрлік жұмыстарды орындау бойынша қызметті қоса алғанда, теміржол станцияларында жүзеге асырылатын қызмет;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теміржол станциялары мен теміржол жолдарын пайдалану бойынша қызмет;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жолаушыларды, жүктерді, багажды немесе жүк багаждарын тасымалдауды жүзеге асыру;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теміржол көлігімен тасымалдау кезінде қосымша жұмыстарды (көрсетілетін қызметтерді) орындау;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүктерді күзету бойынша қызмет;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) теміржол жылжымалы құрамын авариялық жөндеу және оған техникалық қызмет көрсету.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Авиациялық өткізу пункттерінде мынадай қызмет түрлері қосымша жүзеге асырылады:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірыңғай әуе қозғалысын ұйымдастыру жүйесінің объектілерін, сондай-ақ аэродромдардың ұшу-қону жолақтарын, көліктік-инженерлік құрылыстарды және әуежайлар объектілерін салу, реконструкциялау, жөндеу және күтіп-ұстау;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әуежай қызметі;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) авиациялық қауіпсіздікті және әуе қозғалысын басқаруды қамтамасыз ету бойынша қызмет;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әуежайлардағы және әуежай ауданындағы авариялық-құтқару жұмыстарына байланысты қызмет.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Теңіз (өзен) өткізу пункттерінде мынадай қызмет түрлері қосымша жүзеге асырылады:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) теңіз порттарын салу немесе кеңейту, порттық құрылыстарды салу, реконструкциялау, түбін тереңдету, жағаны бекіту, су асты (суға сүңгуді қоса алғанда) жұмыстарын жүргізу;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порттық құрылыстарды пайдалану бойынша қызмет;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кемелерге қызмет көрсету бойынша қызмет (оның ішінде балық кәсіпшілігі флоты кемелеріне кешенді қызмет көрсету бойынша);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кемелерге қызмет көрсету бойынша суға сүңгу жұмыстары;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) порттағы тұрақ кезінде кемелерге қызмет көрсету бойынша қызмет (агенттік, жабдықтаушы, бункерлеу);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жолаушыларға қызмет көрсету бойынша қызмет;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жүктермен операцияларды (тиеу, түсіру, қабылдау, өңдеу, технологиялық сақтау және жүкті беру) жүзеге асыру;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кемелерді лоцмандық өткізу, теңіз кемелерінің қозғалысын басқару жағалық қызметтерінің кемелерді өткізуі, кемелерді сүйреу, кемелерді мұз жарып өткізу, кемелерді айлақтарға қою, арқандап байлау, навигациялық қызмет көрсету, құтқару;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) құбыржолдар арқылы тасымалдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>