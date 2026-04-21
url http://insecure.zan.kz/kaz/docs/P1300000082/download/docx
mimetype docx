--- v0 (2025-10-02)
+++ v1 (2026-04-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a7dc212" w14:textId="a7dc212">
+    <w:p w14:paraId="349ee0e" w14:textId="349ee0e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,1612 +93,1524 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің кейбір мәселелері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Үкіметінің 2013 жылғы 4 ақпандағы № 82 Қаулысы</w:t>
+        <w:t>Қазақстан Республикасы Үкіметінің 2013 жылғы 4 ақпандағы № 82 Қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t>Заңына</w:t>
+        <w:t xml:space="preserve">
+      "Ветеринария туралы" 2002 жылғы 10 шілдедегі Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Үкіметі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің "Ветеринария бойынша ұлттық референттік орталық" мемлекеттік мекемесі заңнамада белгіленген тәртіппен қайта құру жолымен Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің "Ветеринария бойынша ұлттық референттік орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі - кәсіпорын) болып қайта ұйымдастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитеті (бұдан әрі - Комитет) кәсіпорынға қатысты мемлекеттік басқарудың тиісті саласына (аясына) басшылық ету жөніндегі уәкілетті орган болып белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Комитет заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік мүлік және жекешелендіру комитетіне кәсіпорынның жарғысын бекітуге ұсынуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсіпорынның әділет органдарында мемлекеттік тіркелуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы қаулыдан туындайтын өзге де шараларды қабылдауды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кәсіпорын қызметінің мәні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануарлар ауруларының диагностикасы жөніндегі референттік функциясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) эпизоотиялық мониторинг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Сақтаулы микроорганизмдер штаммдарының ұлттық коллекциясын жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ветеринариялық препараттарды, жемшөп қоспаларын тіркеу сынақтары, байқаудан өткізу, сондай-ақ препараттарға шағым түскен кезде олардың серияларын (партияларын) бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тамақ өнімдерінің қауіпсіздігін қамтамасыз ету жөніндегі мемлекеттік мониторинг, референция;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ветеринариялық препараттардың, жемшөп пен жемшөп қоспаларының қауіпсіздік мониторингі болып белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 29.09.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 803</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Қоса беріліп отырған Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өзгерістер мен толықтыру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы қаулы қол қойылған күнінен бастап қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Премьер-Министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С. Ахметов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үкіметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2013 жылғы 4 ақпандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 82 қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Күші жойылды - ҚР Үкіметінің 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Күші жойылды - ҚР Үкіметінің 28.08.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 683</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Министрліктер мен өзге де орталық атқарушы органдардың олардың аумақтық органдарындағы және оларға ведомстволық бағыныстағы мемлекеттік мекемелердегі адам санын ескере отырып, штат санының лимиттерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 15 сәуірдегі № 339 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген министрліктер мен өзге де орталық атқарушы органдардың олардың аумақтық органдарындағы және оларға ведомстволық бағыныстағы мемлекеттік мекемелеріндегі адам санын ескере отырып, штат санының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лимиттерінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-бөлімде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Ауыл шаруашылығы министрлігі, оның аумақтық органдарын және оған ведомстволық бағыныстағы мемлекеттік мекемелерді ескере отырып, оның ішінде:" деген жолдағы "11768" деген сандар "11684" деген сандармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Ауыл шаруашылығы министрлігіне ведомстволық бағыныстағы мемлекеттік мекемелер, оның ішінде:" деген жолдағы "5757" деген сандар "5673" деген сандармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ветеринария бойынша ұлттық референттік орталық 84" деген жол алынып тасталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2011 жылғы 10 тамыздағы № 136 Жарлығын іске асырудың кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 23 қыркүйектегі № 1090 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2011 ж., № 54, 778-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің қарамағындағы ұйымдардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тізбесінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-бөлімдер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Республикалық мемлекеттік кәсіпорындар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің "Республикалық ветеринариялық зертхана" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің "Ветеринария бойынша ұлттық референттік орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік мекемелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің "Республикалық эпизоотияға қарсы отряд" республикалық мемлекеттік мекемесі.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің "Республикалық ветеринариялық зертхана" республикалық мемлекеттік қазыналық кәсіпорнын қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2009 жылғы 21 қарашадағы № 1908 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2009 ж., № 56, 472-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...392 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="1"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы     </w:t>
-[...644 lines deleted...]
-        <w:t>2-бөлімдер</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
-      <w:r>
-[...252 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Кәсіпорын қызметінің мәні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Үкіметі бекітетін тізбеге енгізілген жануарлардың аса қауіпті ауруларының диагностикасы;</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті орган бекітетін тізбеге енгізілген жануарлардың энзоотиялық ауруларының диагностикасы болып белгіленсін.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>