--- v0 (2025-10-09)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="38f1c92" w14:textId="38f1c92">
+    <w:p w14:paraId="f39f93d" w14:textId="f39f93d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3295,51 +3295,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мүлік ұрыс іс-қимылдарын жүргізу кезеңінде жеке құрамның өміріне қауіп төнген кезде жойылған, жарамсыз күйге келген немесе жоғалған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z123" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) егер мүліктің жоғалуынан келтірілген зиян сомасы сот органдары кінәлі тұлғадан өндіріп алынады деп айқындаған сомадан немесе заңнамалық акт бойынша кінәлі тұлғаға әкімшілік тәртіппен жүктеуге болатын сомадан асқан;</w:t>
+      5) егер мүліктен айырылудан келтірілген зиян сомасы сот органдары кінәлі тұлғадан өндіріп алынады деп айқындаған сомадан немесе заң бойынша кінәлі тұлғаға әкімшілік тәртіппен жүктеуге болатын сомадан асқан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z124" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мүліктің жоғалуынан келтірілген зиянға сынақтар немесе оқу-жаттығулар барысында, сондай-ақ табиғи және техногендік сипаттағы төтенше жағдайлар туындаған кезде жол берілген және келтірілген зиян сомасын кінәлі тұлғалардың есебіне жатқызу үшін негіздер болмаған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z125" w:id="109"/>
     <w:p>
@@ -3399,50 +3399,112 @@
         <w:t>
       9) мүлік ұрлану салдарынан жоғалған не жойылған, ал оған айыпталушы ретінде тартылуға жататын кінәлі тұлғалар анықталмаған не тергеуден немесе соттан жасырынған немесе өзге де себептер бойынша олардың жүрген жері белгісіз болған (бұл жағдайларда инспекторлық куәліктер беру іс жүргізуді тоқтату туралы қаулы қабылданғаннан кейін жүргізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z128" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) борышкердің қайтыс болуына немесе таратылуына байланысты, егер оның артында заң бойынша заңнамада белгіленген тәртіппен өндіріп алуды қолдануға болатын мүлік қалмаған болса, өндіріп алуды қайта бастау мүмкін болмаған кезде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 62-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z129" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Арнаулы мемлекеттік органдар мүлкінің жоғалуымен қатар (өрттен, апаттан, авариядан, жетіспеушіліктен) келтірілген зиянды бөлек (бөлшектеп) есептен шығаруға инспекторлық куәліктер берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4183,50 +4245,112 @@
         <w:t>
       3) есептелген тозуы (теңгемен).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:bookmarkStart w:name="z160" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объект туралы ақпараттың дұрыстығын арнаулы мемлекеттік органдар қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 74-тармақтың екінші бөлігінде орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5406,50 +5530,88 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________________ (мекеменің атауы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkStart w:name="z172" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № ___ инспекторлық куәлік</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшада орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16054,55 +16216,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16428,31 +16590,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>