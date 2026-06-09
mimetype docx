--- v0 (2025-10-03)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="520f40f" w14:textId="520f40f">
+    <w:p w14:paraId="1ebebff" w14:textId="1ebebff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -813,982 +813,1256 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және мемлекеттік мүлікті, оның ішінде мемлекеттік кәсіпорындардың және мемлекет қатысатын заңды тұлғалардың басқару тиімділігінің мониторингін ұйымдастыру және жүзеге асыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...15 lines deleted...]
-      1) облыстық уәкілетті орган – облыстық коммуналдық мүлікке билік етуге уәкілеттік берілген, жергілікті бюджеттен қаржыландырылатын атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аудандық уәкілетті орган – аудандық коммуналдық мүлікке билік етуге уәкілеттік берілген, жергілікті бюджеттен қаржыландырылатын атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...15 lines deleted...]
-      2) аудандық уәкілетті орган – аудандық коммуналдық мүлікке билік етуге уәкілеттік берілген, жергілікті бюджеттен қаржыландырылатын атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) даму жоспары – мемлекеттік кәсіпорын, акционерлік қоғам мен акцияларының бақылау пакеті (жарғылық капиталға қатысу үлесі) мемлекетке тиесілі жауапкершілігі шектеулі серіктестік қызметінің бесжылдық кезеңге арналған негізгі бағыттарын және қаржы-шаруашылық қызметінің көрсеткіштерін айқындайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z55" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жергілікті өзін-өзі басқарудың коммуналдық мүлік жөніндегі уәкілетті органы – аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      4) мониторинг объектісі – "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамын қоспағанда, мемлекеттік кәсіпорындар, мемлекет қатысатын заңды тұлғалар, соның ішінде мемлекеттік мүліктің құрамына кіретін, оның ішінде сенімгерлік басқаруға, мүліктік жалдауға (жалға алуға), концессияға не мемлекеттік-жекешелік әріптестік шарты бойынша берілген мүліктің барлық түрлері;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша 12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі - ҚР Үкіметінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мониторинг объектісі – "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамын қоспағанда, мемлекеттік кәсіпорындар, мемлекет қатысатын заңды тұлғалар, мемлекеттік мүлік құрамына кіретін, оның ішінде сенімгерлік басқарудағы, мүліктік жалдаудағы (жалға алудағы), концессиядағы не мемлекеттік-жекешелік әріптестік шарты бойынша берілген мүліктің барлық түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      5) мониторинг субъектілері – мемлекеттік мүлікті басқару жөніндегі уәкілетті орган, облыстық уәкілетті орган, аудандық уәкілетті орган, жергілікті өзін-өзі басқарудың коммуналдық мүлкі бойынша уәкілетті орган;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мониторинг субъектілері – мемлекеттік мүлікті басқару жөніндегі уәкілетті орган, облыстық уәкілетті орган, аудандық уәкілетті орган, жергілікті өзін-өзі басқарудың коммуналдық мүлкі бойынша уәкілетті орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      6) даму жоспары – мемлекеттік кәсіпорын, акционерлік қоғам мен акцияларының бақылау пакеті (жарғылық капиталға қатысу үлесі) мемлекетке тиесілі жауапкершілігі шектеулі серіктестік қызметінің бесжылдық кезеңге арналған негізгі бағыттарын және қаржы-шаруашылық қызметінің көрсеткіштерін айқындайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) облыстық уәкілетті орган – облыстық коммуналдық мүлікке билік етуге уәкілеттік берілген, жергілікті бюджеттен қаржыландырылатын атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      7) іс-шаралар жоспары – ұлттық басқарушы холдинг, ұлттық холдинг және ұлттық компания қызметінің бесжылдық кезеңге арналған негізгі бағыттарын және қаржы-шаруашылық қызметінің көрсеткіштерін айқындайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) іс-шаралар жоспары – ұлттық басқарушы холдинг, ұлттық холдинг және ұлттық компания қызметінің бесжылдық кезеңге арналған негізгі бағыттарын және қаржы-шаруашылық қызметінің көрсеткіштерін айқындайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      8) мемлекеттік мүлік тізілімі (бұдан әрі – тізілім) – Қазақстан Республикасы арнаулы мемлекеттік органдарының, Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының жедел басқаруындағы мүлікті және мемлекеттік материалдық резервті қоспағанда, мемлекеттік мүлікті есепке алудың бірыңғай ақпараттық автоматтандырылған жүйесі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Үкіметінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік мүлікті, оның ішінде мемлекеттік кәсіпорындардың және мемлекет қатысатын заңды тұлғалардың басқару тиімділігінің мониторингі (бұдан әрі – мониторинг) мемлекеттік мүліктің сапасы және саны бойынша жай-күйін, оның ішінде мемлекеттік кәсіпорындардың және мемлекет қатысатын заңды тұлғалардың қызметінде болып жатқан өзгерістерді уақтылы айқындау, одан әрі дамуын болжау және теріс процестердің алдын алу мен салдарын жою жөніндегі ұсыныстарды әзірлеу мақсатында олардың технологиялық, қаржы-шаруашылық қызметін, құқықтық сипатын талдауды білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      3. Мемлекеттік мүлікті, оның ішінде мемлекеттік кәсіпорындардың және мемлекет қатысатын заңды тұлғалардың басқару тиімділігінің мониторингі (бұдан әрі – мониторинг) мемлекеттік мүліктің сапасы және саны бойынша жай-күйін, оның ішінде мемлекеттік кәсіпорындардың және мемлекет қатысатын заңды тұлғалардың қызметінде болып жатқан өзгерістерді уақтылы айқындау, одан әрі дамуын болжау және теріс процестердің алдын алу мен салдарын жою жөніндегі ұсыныстарды әзірлеу мақсатында олардың технологиялық, қаржы-шаруашылық қызметін, құқықтық сипатын талдауды білдіреді.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мониторинг ел және өңірлер экономикасының ресурстық-энергетикалық негізін сақтауға және нығайтуға әсер ететін мониторинг объектілерінің жай-күйін және даму үрдістерін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      4. Мониторинг ел және өңірлер экономикасының ресурстық-энергетикалық негізін сақтауға және нығайтуға әсер ететін мониторинг объектілерінің жай-күйін және даму үрдістерін анықтайды.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттің әлеуметтік-экономикалық мүддесін қамтамасыз ету мониторингтің мақсаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      5. Мемлекеттің әлеуметтік-экономикалық мүддесін қамтамасыз ету мониторингтің мақсаты болып табылады.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      6. Мыналар:</w:t>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мониторинг объектiлерiн басқарудың тиiмділiгiн кешендi талдау және мемлекеттік мүліктің жай-күйiн тұтас бағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      1) мониторинг объектiлерiн басқарудың тиiмділiгiн кешендi талдау және мемлекеттік мүліктің жай-күйiн тұтас бағалау;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) концессиялар шарттарының не мемлекеттік-жекешелік әріптестік, мемлекеттік меншік объектілерін сенімгерлік басқару, мүліктік жалдау (жалға алу) шарттарының міндеттемелері мен талаптарының орындалуын талдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      2) концессиялар шарттарының не мемлекеттік-жекешелік әріптестік, мемлекеттік меншік объектілерін сенімгерлік басқару, мүліктік жалдау (жалға алу) шарттарының міндеттемелері мен талаптарының орындалуын талдау;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мониторинг объектілері техникасының, технологиясының даму перспективаларын және олардың өңірлердің жай-күйіне әсерін сараптамалық талдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      3) мониторинг объектілері техникасының, технологиясының даму перспективаларын және олардың өңірлердің жай-күйіне әсерін сараптамалық талдау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тізілімнің порталында ("NATIJE" қосымша сервисі) мониторинг объектілері бойынша электрондық деректер базасын қалыптастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік кәсіпорындар мен мемлекет қатысатын заңды тұлғаларды одан әрi дамыту бойынша проблемаларды анықтау және ұсынымдар әзiрлеу мониторингтің негізгі міндеттері болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      4) тізілімнің порталында ("NATIJE" қосымша сервисі) мониторинг объектілері бойынша электрондық деректер базасын қалыптастыру және жүргізу;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік мүлік объектілерінің мониторингін ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      5) мемлекеттік кәсіпорындар мен мемлекет қатысатын заңды тұлғаларды одан әрi дамыту бойынша проблемаларды анықтау және ұсынымдар әзiрлеу мониторингтің негізгі міндеттері болып табылады.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік мүліктің түрлері бойынша республикалық және коммуналдық мүлік мониторингі, ал жергілікті мемлекеттік басқару және өзін-өзі басқару деңгейлері бойынша облыстық, аудандық коммуналдық мүлікке және жергілікті өзін-өзі басқарудың коммуналдық мүлкіне мониторинг жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Объектілер мониторингін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) республикалық мүлік бойынша – мемлекеттік мүлікті басқару жөніндегі уәкілетті орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) облыстық коммуналдық мүлік бойынша – облыстық уәкілетті орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аудандық коммуналдық мүлік бойынша – аудандық уәкілетті орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жергілікті өзін-өзі басқарудың коммуналдық мүлкі бойынша – жергілікті өзін-өзі басқарудың коммуналдық мүлік жөніндегі уәкілетті органы ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мониторинг субъектілері мониторинг объектілерін бір жүз пайыз қамтумен жыл сайын мониторинг жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мониторинг:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) активтердің, негізгі және қосалқы өндірістің жай-күйін талдау – қызметтің технологиялық аспектілерінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметтің тікелей және түпкілікті нәтижелеріне қолжеткізуді талдау, негізгі қызмет бойынша кірістер мен шығыстарды, еңбекақы төлеу саясатын талдау, мониторинг объектісінің қаржылық жағдайының тұрақтылығын талдау – қаржы-шаруашылық қызметінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жүргізілетін қызметтің ұйым жарғысына, сенімгерлік басқару, мүліктік жалдау (жалға алу) және концессия шарттары не мемлекеттік-жекешелік әріптестік шарттарына сәйкестігі – құқықтық мәселелердің талдауын қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік мүлік объектілерінің мониторингін ұйымдастыру тәртібі</w:t>
-[...199 lines deleted...]
-      2) қызметтің тікелей және түпкілікті нәтижелеріне қолжеткізуді талдау, негізгі қызмет бойынша кірістер мен шығыстарды, еңбекақы төлеу саясатын талдау, мониторинг объектісінің қаржылық жағдайының тұрақтылығын талдау – қаржы-шаруашылық қызметінің;</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік мүлік объектілерінің мониторингін жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...15 lines deleted...]
-      3) жүргізілетін қызметтің ұйым жарғысына, сенімгерлік басқару, мүліктік жалдау (жалға алу) және концессия шарттары не мемлекеттік-жекешелік әріптестік шарттарына сәйкестігі – құқықтық мәселелердің талдауын қамтиды.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мониторинг субъектілері мониторингті жүзеге асыру мақсатында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkStart w:name="z61" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Мемлекет бақылайтын акционерлік қоғамдар мен жауапкершілігі шектеулі серіктестіктердің, мемлекеттік кәсіпорындардың даму жоспарларын әзірлеу, бекіту, олардың іске асырылуын мониторингілеу және бағалау, сондай-ақ олардың орындалуы жөніндегі есептерді әзірлеу және ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 2025 жылғы 30 сәуірдегі №18 бұйрығына сәйкес әзірленген және тізілімде ұсынылған мемлекет бақылайтын акционерлік қоғамдардың, жауапкершілігі шектеулі серіктестіктердің, мемлекеттік кәсіпорындардың даму жоспарларының орындалуы жөніндегі есептерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z62" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрінің "Ұлттық басқарушы холдингтердің, ұлттық холдингтер мен ұлттық компаниялардың даму жоспарларының және акционері мемлекет болып табылатын ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың іс-шаралар жоспарларының орындалуы бойынша есептерді әзірлеу және ұсыну қағидаларын бекіту туралы" 2025 жылғы 30 сәуірдегі № 22 және "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің және ұлттық компаниялардың даму жоспарларын және акционері мемлекет болып табылатын ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың іс-шаралар жоспарларын әзірлеу, бекіту, сондай-ақ олардың іске асырылуын мониторингілеу және бағалау қағидаларын бекіту туралы" 2025 жылғы 30 сәуірдегі 23  бұйрықтарына сәйкес әзірленген және тізілімде ұсынылған акционері мемлекет болып табылатын ұлттық басқарушы холдингтердің, ұлттық холдингтер мен ұлттық компаниялардың даму жоспарларының орындалуы жөніндегі есептерде қамтылған қаржы-шаруашылық қызметтің көрсеткіштері негізінде тізілімде орналастырылған мониторинг объектілерінің тізбесіне сәйкес жыл сайын талдау жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 19 ақпанда № 18328 болып тіркелген) сәйкес әзірленген тізілімде ұсынылған мемлекет бақылайтын акционерлік қоғамдардың, жауапкершілігі шектеулі серіктестіктердің, мемлекеттік кәсіпорындардың даму жоспарларының орындалуы жөніндегі есептерде;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Үкіметінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мониторинг субъектілері мониторингті жүзеге асыру үшін қатысуға мемлекеттік мүлікті басқару жөніндегі уәкілетті органның аумақтық бөлімшелерінің, сондай-ақ салалық мемлекеттік органдардың қызметкерлерін жұмылдырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2015 жылғы 10 сәуірде № 10685 болып тіркелген) бұйрықтарына сәйкес әзірленген тізілімде ұсынылған мемлекет акционері болып табылатын ұлттық басқарушы холдингтердің, ұлттық холдингтер мен ұлттық компаниялардың даму жоспарларының орындалуы жөніндегі есептерде көрсетілген қаржы-шаруашылық қызметінің көрсеткіштері негізінде тізілімде орналастырылған мониторинг объектілерінің тізбесіне сәйкес жыл сайын талдау жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мониторинг субъектісі басшысының шешімімен мемлекеттік мүлікті басқару жөніндегі уәкілетті органның аумақтық бөлімшелерінің, сондай-ақ салалық мемлекеттік органдардың қызметкерлерінің қатысуымен Комиссия құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Мониторинг субъектілері жүргізілген талдау қорытындысы бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қорытынды қалыптастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қорытынды мониторинг объектілерінің қызметіндегі келеңсіз процестердің алдын алу мен салдарын жою жөніндегі ұсынымдарды қамтуы тиіс, олар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республикалық мүлік бойынша – тиісті салаларға басшылық ету жөніндегі уәкілетті органға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық мүлік бойынша – мониторинг объектісіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мониторинг объектілері және тиісті салаларға басшылық ету жөніндегі уәкілетті органдар қорытындыны алған күннен кейін 10 жұмыс күні ішінде мониторинг субъектісінің атына ұсынымдармен келісу туралы жауапты немесе ұсынымдармен келіспеу туралы дәлелді жауапты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
-[...15 lines deleted...]
-      15. Қорытынды мониторинг объектілерінің қызметіндегі келеңсіз процестердің алдын алу мен салдарын жою жөніндегі ұсынымдарды қамтуы тиіс, олар:</w:t>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мониторинг субъектілері ағымдағы жылғы 25 желтоқсанға дейін мерзімде мониторинг объектілерінің және тиісті салалардың уәкілетті органдарының жауаптарын ескере отырып, жиынтық талдауды және ұсынымдарды мемлекеттік жоспарлау жөніндегі уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:p>
-[...51 lines deleted...]
-      16. Мониторинг объектілері және тиісті салаларға басшылық ету жөніндегі уәкілетті органдар қорытындыны алған күннен кейін 10 жұмыс күні ішінде мониторинг субъектісінің атына ұсынымдармен келісу туралы жауапты немесе ұсынымдармен келіспеу туралы дәлелді жауапты ұсынады.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мониторинг субъектілері мемлекеттік мүлікті басқару тиімділігіне жүргізілген мониторинг нәтижелері бойынша мониторинг нәтижелерін тізілімде орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
-[...15 lines deleted...]
-      17. Мониторинг субъектілері ағымдағы жылғы 25 желтоқсанға дейін мерзімде мониторинг объектілерінің және тиісті салалардың уәкілетті органдарының жауаптарын ескере отырып, жиынтық талдауды және ұсынымдарды мемлекеттік жоспарлау жөніндегі уәкілетті органға ұсынады.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мемлекеттік кәсіпорынның басшысы, ұлттық басқарушы холдингтердің, басқарушы холдингтердің, ұлттық компаниялардың бірінші басшылары, мемлекет қатысатын заңды тұлғалардың атқарушы органдарының басшылары әкімшілік не қылмыстық құқық бұзушылық белгісі жоқ шығынға не жоспарланғаннан артық шығынға әкелген даму жоспарының немесе іс-шаралар жоспарының жоспарланған көрсеткіштерін орындамағаны үшін тәртіптік жауапқа тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік басқарудың тиісті саласына (аясына) басшылық ету жөніндегі уәкілетті орган, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, аудандық маңызы бар қалалар, ауылдар, кенттер, ауылдық округтер әкімдерінің аппараттары мониторинг нәтижесі бойынша жасалған талдау мен мемлекеттік мүлікті басқару жөніндегі уәкілетті орган ұсынымын назарға алып, мемлекеттік кәсіпорынның басшысына, ұлттық басқарушы холдингтердің, басқарушы холдингтердің, ұлттық компаниялардың бірінші басшыларына, мемлекет қатысатын заңды тұлғалардың атқарушы органының басшысына Қазақстан Республикасының заңдарына сәйкес тәртіптік жаза қолдану туралы мәселені қарайды және шешім шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1819,50 +2093,166 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" және "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жауапкершілігі шектеулі серіктестіктер туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Заңдарына сәйкес Директорлар кеңесінің отырысына және (немесе) акционерлердің немесе жауапкершілігі шектеулі серіктестік қатысушыларының жалпы жиналысының қарауына шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 4-тараумен толықтыру көзделген - ҚР Үкіметінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1995,80 +2385,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мониторинг нәтижелері бойынша талдау</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(_____ж. факт және _____жылға жоспар)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мониторинг объектісі туралы жалпы мәлімет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2502,55 +2892,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2876,31 +3266,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>