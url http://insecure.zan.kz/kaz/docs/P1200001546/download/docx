--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1ebebff" w14:textId="1ebebff">
+    <w:p w14:paraId="c0073d2" w14:textId="c0073d2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -873,1196 +873,1088 @@
         <w:t>
       2) даму жоспары – мемлекеттік кәсіпорын, акционерлік қоғам мен акцияларының бақылау пакеті (жарғылық капиталға қатысу үлесі) мемлекетке тиесілі жауапкершілігі шектеулі серіктестік қызметінің бесжылдық кезеңге арналған негізгі бағыттарын және қаржы-шаруашылық қызметінің көрсеткіштерін айқындайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z55" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жергілікті өзін-өзі басқарудың коммуналдық мүлік жөніндегі уәкілетті органы – аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z56" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік мүлік тізілімі (бұдан әрі – тізілім) – Қазақстан Республикасы арнаулы мемлекеттік органдарының, Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының жедел басқаруындағы мүлікті және мемлекеттік материалдық резервті қоспағанда, мемлекеттік мүлікті есепке алудың бірыңғай цифрлық автоматтандырылған жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z57" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мониторинг объектісі – "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамын қоспағанда, мемлекеттік кәсіпорындар, мемлекет қатысатын заңды тұлғалар, мемлекеттік мүлік құрамына кіретін, оның ішінде сенімгерлік басқарудағы, мүліктік жалдаудағы (жалға алудағы), концессиядағы не мемлекеттік-жекешелік әріптестік шарты бойынша берілген мүліктің барлық түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z58" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мониторинг субъектілері – мемлекеттік мүлікті басқару жөніндегі уәкілетті орган, облыстық уәкілетті орган, аудандық уәкілетті орган, жергілікті өзін-өзі басқарудың коммуналдық мүлкі бойынша уәкілетті орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z59" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) облыстық уәкілетті орган – облыстық коммуналдық мүлікке билік етуге уәкілеттік берілген, жергілікті бюджеттен қаржыландырылатын атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z60" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) іс-шаралар жоспары – ұлттық басқарушы холдинг, ұлттық холдинг және ұлттық компания қызметінің бесжылдық кезеңге арналған негізгі бағыттарын және қаржы-шаруашылық қызметінің көрсеткіштерін айқындайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Үкіметінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4) ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік мүлікті, оның ішінде мемлекеттік кәсіпорындардың және мемлекет қатысатын заңды тұлғалардың басқару тиімділігінің мониторингі (бұдан әрі – мониторинг) мемлекеттік мүліктің сапасы және саны бойынша жай-күйін, оның ішінде мемлекеттік кәсіпорындардың және мемлекет қатысатын заңды тұлғалардың қызметінде болып жатқан өзгерістерді уақтылы айқындау, одан әрі дамуын болжау және теріс процестердің алдын алу мен салдарын жою жөніндегі ұсыныстарды әзірлеу мақсатында олардың технологиялық, қаржы-шаруашылық қызметін, құқықтық сипатын талдауды білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мониторинг ел және өңірлер экономикасының ресурстық-энергетикалық негізін сақтауға және нығайтуға әсер ететін мониторинг объектілерінің жай-күйін және даму үрдістерін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттің әлеуметтік-экономикалық мүддесін қамтамасыз ету мониторингтің мақсаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мониторинг объектiлерiн басқарудың тиiмділiгiн кешендi талдау және мемлекеттік мүліктің жай-күйiн тұтас бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) концессиялар шарттарының не мемлекеттік-жекешелік әріптестік, мемлекеттік меншік объектілерін сенімгерлік басқару, мүліктік жалдау (жалға алу) шарттарының міндеттемелері мен талаптарының орындалуын талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мониторинг объектілері техникасының, технологиясының даму перспективаларын және олардың өңірлердің жай-күйіне әсерін сараптамалық талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тізілім порталында ("NATIJE" қосалқы сервисі) мониторинг объектілері бойынша цифрлық дерекқорды қалыптастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік кәсіпорындар мен мемлекет қатысатын заңды тұлғаларды одан әрi дамыту бойынша проблемаларды анықтау және ұсынымдар әзiрлеу мониторингтің негізгі міндеттері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4) тармақша 12.07.2026 бастап </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі - ҚР Үкіметінің 29.04.2026 </w:t>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік мүлік объектілерінің мониторингін ұйымдастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік мүліктің түрлері бойынша республикалық және коммуналдық мүлік мониторингі, ал жергілікті мемлекеттік басқару және өзін-өзі басқару деңгейлері бойынша облыстық, аудандық коммуналдық мүлікке және жергілікті өзін-өзі басқарудың коммуналдық мүлкіне мониторинг жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Объектілер мониторингін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) республикалық мүлік бойынша – мемлекеттік мүлікті басқару жөніндегі уәкілетті орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) облыстық коммуналдық мүлік бойынша – облыстық уәкілетті орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аудандық коммуналдық мүлік бойынша – аудандық уәкілетті орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жергілікті өзін-өзі басқарудың коммуналдық мүлкі бойынша – жергілікті өзін-өзі басқарудың коммуналдық мүлік жөніндегі уәкілетті органы ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мониторинг субъектілері мониторинг объектілерін бір жүз пайыз қамтумен жыл сайын мониторинг жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мониторинг:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) активтердің, негізгі және қосалқы өндірістің жай-күйін талдау – қызметтің технологиялық аспектілерінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметтің тікелей және түпкілікті нәтижелеріне қолжеткізуді талдау, негізгі қызмет бойынша кірістер мен шығыстарды, еңбекақы төлеу саясатын талдау, мониторинг объектісінің қаржылық жағдайының тұрақтылығын талдау – қаржы-шаруашылық қызметінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жүргізілетін қызметтің ұйым жарғысына, сенімгерлік басқару, мүліктік жалдау (жалға алу) және концессия шарттары не мемлекеттік-жекешелік әріптестік шарттарына сәйкестігі – құқықтық мәселелердің талдауын қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік мүлік объектілерінің мониторингін жүзеге асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мониторинг субъектілері мониторингті жүзеге асыру мақсатында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z61" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Мемлекет бақылайтын акционерлік қоғамдар мен жауапкершілігі шектеулі серіктестіктердің, мемлекеттік кәсіпорындардың даму жоспарларын әзірлеу, бекіту, олардың іске асырылуын мониторингілеу және бағалау, сондай-ақ олардың орындалуы жөніндегі есептерді әзірлеу және ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 2025 жылғы 30 сәуірдегі №18 бұйрығына сәйкес әзірленген және тізілімде ұсынылған мемлекет бақылайтын акционерлік қоғамдардың, жауапкершілігі шектеулі серіктестіктердің, мемлекеттік кәсіпорындардың даму жоспарларының орындалуы жөніндегі есептерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z62" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрінің "Ұлттық басқарушы холдингтердің, ұлттық холдингтер мен ұлттық компаниялардың даму жоспарларының және акционері мемлекет болып табылатын ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың іс-шаралар жоспарларының орындалуы бойынша есептерді әзірлеу және ұсыну қағидаларын бекіту туралы" 2025 жылғы 30 сәуірдегі № 22 және "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің және ұлттық компаниялардың даму жоспарларын және акционері мемлекет болып табылатын ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың іс-шаралар жоспарларын әзірлеу, бекіту, сондай-ақ олардың іске асырылуын мониторингілеу және бағалау қағидаларын бекіту туралы" 2025 жылғы 30 сәуірдегі 23  бұйрықтарына сәйкес әзірленген және тізілімде ұсынылған акционері мемлекет болып табылатын ұлттық басқарушы холдингтердің, ұлттық холдингтер мен ұлттық компаниялардың даму жоспарларының орындалуы жөніндегі есептерде қамтылған қаржы-шаруашылық қызметтің көрсеткіштері негізінде тізілімде орналастырылған мониторинг объектілерінің тізбесіне сәйкес жыл сайын талдау жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Үкіметінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 347</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (мәтін алып тасталды).</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="11"/>
-[...813 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мониторинг субъектілері мониторингті жүзеге асыру үшін қатысуға мемлекеттік мүлікті басқару жөніндегі уәкілетті органның аумақтық бөлімшелерінің, сондай-ақ салалық мемлекеттік органдардың қызметкерлерін жұмылдырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мониторинг субъектісі басшысының шешімімен мемлекеттік мүлікті басқару жөніндегі уәкілетті органның аумақтық бөлімшелерінің, сондай-ақ салалық мемлекеттік органдардың қызметкерлерінің қатысуымен Комиссия құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Мониторинг субъектілері жүргізілген талдау қорытындысы бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қорытынды қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қорытынды мониторинг объектілерінің қызметіндегі келеңсіз процестердің алдын алу мен салдарын жою жөніндегі ұсынымдарды қамтуы тиіс, олар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республикалық мүлік бойынша – тиісті салаларға басшылық ету жөніндегі уәкілетті органға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммуналдық мүлік бойынша – мониторинг объектісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мониторинг объектілері және тиісті салаларға басшылық ету жөніндегі уәкілетті органдар қорытындыны алған күннен кейін 10 жұмыс күні ішінде мониторинг субъектісінің атына ұсынымдармен келісу туралы жауапты немесе ұсынымдармен келіспеу туралы дәлелді жауапты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мониторинг субъектілері ағымдағы жылғы 25 желтоқсанға дейін мерзімде мониторинг объектілерінің және тиісті салалардың уәкілетті органдарының жауаптарын ескере отырып, жиынтық талдауды және ұсынымдарды мемлекеттік жоспарлау жөніндегі уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мониторинг субъектілері мемлекеттік мүлікті басқару тиімділігіне жүргізілген мониторинг нәтижелері бойынша мониторинг нәтижелерін тізілімде орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мемлекеттік кәсіпорынның басшысы, ұлттық басқарушы холдингтердің, басқарушы холдингтердің, ұлттық компаниялардың бірінші басшылары, мемлекет қатысатын заңды тұлғалардың атқарушы органдарының басшылары әкімшілік не қылмыстық құқық бұзушылық белгісі жоқ шығынға не жоспарланғаннан артық шығынға әкелген даму жоспарының немесе іс-шаралар жоспарының жоспарланған көрсеткіштерін орындамағаны үшін тәртіптік жауапқа тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік басқарудың тиісті саласына (аясына) басшылық ету жөніндегі уәкілетті орган, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, аудандық маңызы бар қалалар, ауылдар, кенттер, ауылдық округтер әкімдерінің аппараттары мониторинг нәтижесі бойынша жасалған талдау мен мемлекеттік мүлікті басқару жөніндегі уәкілетті орган ұсынымын назарға алып, мемлекеттік кәсіпорынның басшысына, ұлттық басқарушы холдингтердің, басқарушы холдингтердің, ұлттық компаниялардың бірінші басшыларына, мемлекет қатысатын заңды тұлғалардың атқарушы органының басшысына Қазақстан Республикасының заңдарына сәйкес тәртіптік жаза қолдану туралы мәселені қарайды және шешім шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2095,166 +1987,326 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" және "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жауапкершілігі шектеулі серіктестіктер туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Заңдарына сәйкес Директорлар кеңесінің отырысына және (немесе) акционерлердің немесе жауапкершілігі шектеулі серіктестік қатысушыларының жалпы жиналысының қарауына шығарылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Жер учаскелері, жер қойнауын пайдалану учаскелері, орман және аңшылық алқаптары, су шаруашылығы құрылысжайлары, сондай-ақ су объектілері түріндегі мемлекеттік мүлік объектілеріне мониторингті жүзеге асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 4-тараумен толықтырылды - ҚР Үкіметінің 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>№ 347</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидаларды 4-тараумен толықтыру көзделген - ҚР Үкіметінің 29.04.2026 </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 347</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Жер учаскелері, жер қойнауын пайдалану учаскелері, орман және аңшылық алқаптары, су шаруашылығы құрылысжайлары, сондай-ақ су объектілері түріндегі мемлекеттік мүлік объектілерін мониторингтеу Жерді қашықтан зондтау деректері арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Жер ресурстарын басқару, жер қойнауын зерттеу және пайдалану, орман шаруашылығы мен жануарлар дүниесі, су қорын қорғау және пайдалану саласындағы уәкілетті мемлекеттік органдар күнтізбелік жылда бір реттен сиретпей, есепті жылдан кейінгі жылдың 25 қаңтарынан кешіктірмей тізілімде ақпаратты толтыру және пайдаланылатын цифрлық жүйелердің тізіліммен интеграциялық өзара іс-қимылы арқылы тізілімге жер учаскелері, жер қойнауын пайдалану учаскелері, орман және аңшылық алқаптары, су шаруашылығы құрылысжайлары мен гидротехникалық құрылысжайлар, су объектілері түріндегі мониторинг объектілерін мемлекеттік бақылау және қадағалау нәтижелері бойынша ақпарат ұсынады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Салалық уәкілетті органдар учаскелер объектісінің (танап, жайылым, блок, мөлдек, су шаруашылығы құрылысжайы мен гидротехникалық құрылысжай, су айдыны) орналасқан жері мен шекарасын көздейтін осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген объектілерді геоақпараттық есепке алуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Мемлекеттің меншігіндегі, оның ішінде мүліктік жалдауға (жалға алуға) немесе сенімгерлік басқаруға берілген су шаруашылығы құрылысжайлары мен гидротехникалық құрылысжайлардың меншік иелері (иеленушілері) Қазақстан Республикасының Су </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тізілімде құрылысжайлар туралы мәліметтерді енгізуді және өзектілендіруді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Нақты деректер мен Жерді қашықтан зондтау деректері арасында алшақтықтар анықталған кезде мониторинг субъектісі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алшақтықтардың себептерін талдайды және техникалық сәйкессіздік болған жағдайда тізілімдегі деректерді өзектілендіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) объектілерді тиімсіз пайдалану фактілері анықталған кезде Қазақстан Республикасы Жер кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>145-1-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес шаралар қабылдау үшін ақпаратты тиісті уәкілетті мемлекеттік органға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2385,80 +2437,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мониторинг нәтижелері бойынша талдау</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(_____ж. факт және _____жылға жоспар)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мониторинг объектісі туралы жалпы мәлімет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2892,55 +2944,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>