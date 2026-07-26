--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1cb5730" w14:textId="1cb5730">
+    <w:p w14:paraId="9701661" w14:textId="9701661">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1649,51 +1649,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Үкімет (Премьер-Министр) немесе мемлекеттік органдар қордың және/немесе ұйымдардың қызметіне қатысты мәселелерді қарау жөніндегі консультативтік-кеңесші органдарды немесе жұмыс топтарын құрған кезде қордың және/немесе ұйымдардың өкілдері қормен келісу бойынша жұмыс тобының құрамына енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z983" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Қор Қазақстан Республикасының заңнамалық актілеріне, қордың Жарғысына, Өзара іс-қимыл туралы келісімге сәйкес акционер ретінде Үкіметке және қордың Директорлар кеңесіне қордың қызметі туралы барлық қажетті ақпаратты ашады және қор мен ұйымдар қызметінің ашықтығын қамтамасыз етеді.</w:t>
+      15. Қор Қазақстан Республикасының заңдарына, қордың Жарғысына, Өзара іс-қимыл туралы келісімге сәйкес акционер ретінде Үкіметке және қордың Директорлар кеңесіне қордың қызметі туралы барлық қажетті ақпаратты ашады және қор мен ұйымдар қызметінің ашықтығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үкімет мәселеге байланысты ұйымдардың өкілдерін қордың Директорлар кеңесіне шақыру арқылы ғана ұйымдардың қызметі мәселелері бойынша оларды тыңдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1705,50 +1705,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қор басқармасы кемінде тоқсанына бір рет Директорлар кеңесінің қарауына қордың дауыс беретін акцияларының (қатысу үлестерінің) елу пайызынан астамы меншік немесе сенімгерлікпен басқару құқығында қорға тиесілі ұйымдармен шоғырландырылған қызмет нәтижелерін шығару жолымен есеп береді. Қордың Директорлар кеңесіне берілетін ақпараттың тізбесі Өзара іс-қимыл туралы келісіммен, қордың Директорлар кеңесі туралы ережемен, қордың ішкі құжаттарымен, сондай-ақ қордың Директорлар кеңесінің шешімдерімен регламенттеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер бұл Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің, Үкіметтің актілерінде және/немесе Мемлекеттік органдарға қажетті есептілікті қордың интернет-ресурсына орналастыру қағидаларында, сондай-ақ мемлекеттік жоспарлау жөніндегі орталық уәкілетті орган бекітетін есептіліктің тізбесінде, нысандарында және орналастыру кезеңділігінде тікелей көзделген жағдайда, қор мемлекеттік органдарға есептілікті ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z984" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қордың немесе ұйымның инвестициялық қызметі қордың немесе ұйымның даму жоспарына сәйкес нарықтық қағидаттарда жүзеге асырылады және құнның өсімі мен активтердің оңтайлы құрылымына бағытталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z985" w:id="38"/>
     <w:p>
       <w:pPr>
@@ -2213,70 +2275,132 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қордың жекелеген мәселелер бойынша ұстанымы компанияның Директорлар кеңесіндегі қордың өкілдері арқылы жеткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z996" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Қор туралы заңға сәйкес қор компанияларға қатысты бірыңғай саясатты қалыптастырады, ұйымдар үшін әдістемелік ұсынымдар мен корпоративтік стандарттарды бекітеді. Мұндай бағыттарға адами ресурстарды басқару, ақпараттық технологиялар, инвестициялар, инновациялар, тәуекелдер, корпоративтік басқару, жоспарлау, экономика мен қаржы және басқа мәселелер кіреді. Холдингтік компаниялар өз тобы үшін қордың корпоративтік стандарттарымен қамтылмаған бағыттар бойынша не қордың толықтыратын/нақтылайтын саясаттары мен корпоративтік стандарттары бойынша бірыңғай саясатты бекіте алады.</w:t>
+      25. Қор туралы заңға сәйкес қор компанияларға қатысты бірыңғай саясатты қалыптастырады, ұйымдарға арналған әдістемелік ұсынымдар мен корпоративтік стандарттарды бекітеді. Мұндай бағыттарға адами ресурстарды басқару, цифрлық технологиялар, инвестициялар, инновациялар, тәуекелдер, корпоративтік басқару, жоспарлау, экономика мен қаржы мәселелері және өзге де мәселелер кіреді. Холдингтік компаниялар өз тобы үшін қордың корпоративтік стандарттарымен қамтылмаған бағыттар бойынша не қордың толықтыратын/нақтылайтын саясаттары мен корпоративтік стандарттары бойынша бірыңғай саясатты бекіте алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қор бекіткен ішкі аудит және ұйымда ішкі бақылау жүйесі саласындағы корпоративтік стандарттарды қолдану туралы шешімді аталған стандарттардың ұйым қызметінің ерекшелігіне сәйкестігін қамтамасыз етуді ескере отырып, Ұйымның директорлар кеңесі қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z997" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Қордың және компаниялардың атқарушы органдары компаниялардың директорлар кеңестеріне бекіту үшін жіберілетін компаниялардың даму жоспарларының жеткілікті өршілдігін және шынайылығын, сондай-ақ олардың қордың даму жоспары мен іс-шаралар жоспарына сәйкестігін қамтамасыз ету үшін ынтымақтастық рухында өзара іс-қимыл жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2558,51 +2682,113 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Холдингтік компанияның даму жоспарында оның тобына кіретін ұйымдардың мақсаттары, міндеттері мен даму бағыттары қамтылуға тиіс. Акциялары қор биржаларында тізімделген холдингтік топ ұйымдарында, сондай-ақ бірлескен кәсіпорындар нысанында құрылған холдингтік топ ұйымдарында жеке даму жоспарлары қабылданады. Аталған ұйымдарда даму жоспарын әзірлеу кезінде ұйымдар жарғыларының ережелерін басшылыққа алып, басқа акционерлермен (қатысушылармен) консультациялар жүргізу қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Даму жоспары шеңберінде Директорлар кеңесі мынадай өлшемдерге жауап беруі тиіс ұзақ мерзімді мақсаттарды айқындайды: нақты, өлшенетін, қол жеткізуге болатын, өзекті, қол жеткізудің белгіленген мерзімдерімен. Стратегиялық мақсаттарға қол жеткізуді бағалау ұзақ мерзімді ҚНК арқылы айқындалады. Даму жоспарына қызметтің жекелеген бағыттарын (мысалы, инвестициялық, инновациялық, ақпараттық технологиялар, адам ресурстарын басқару) енгізу ұсынылады.</w:t>
+      Даму жоспары шеңберінде Директорлар кеңесі мынадай өлшемшарттарға сәйкес келуге тиіс ұзақ мерзімді мақсаттарды айқындайды: нақты, өлшенетін, қол жеткізуге болатын, өзекті, қол жеткізудің белгіленген мерзімдерінің болуы. Стратегиялық мақсаттарға қол жеткізуді бағалау ұзақ мерзімді ҚНК арқылы айқындалады. Даму жоспарына қызметтің жекелеген бағыттарын (мысалы, инвестициялық, инновациялық, цифрлық технологиялар, адами ресурстарды басқару) енгізу ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1003" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Даму жоспарын әзірлеу және іске асыру мониторингі процесінде Директорлар кеңесі мен атқарушы орган стратегиялық сессиялар өткізеді, оның барысында қызметтің негізгі бағыттары, міндеттері, проблемалық мәселелері, тәуекелдері, түзету шаралары талқыланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2782,109 +2968,233 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мақұлданған ҚНК қол жеткізу мақсатында компания қордың тиісті құжаттарында айқындалған тәртіппен бес жыл кезеңге арналған даму жоспарын әзірлейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) компанияның даму жоспарының жобасы компанияның атқарушы органының мақұлдауын алғаннан кейін қордың қызметті жоспарлау, мониторингтеу  және бағалау жөніндегі ақпараттық жүйесіне енгізіледі және компанияның Директорлар кеңесінің қарауына және бекітуіне жіберіледі;</w:t>
-[...17 lines deleted...]
-      5) компанияның даму жоспарын компанияның Директорлар кеңесі бекітеді және даму жоспарының бекітілген нұсқасы да қордың қызметті жоспарлау, мониторингтеу  және бағалау жөніндегі ақпараттық жүйесіне енгізіледі.</w:t>
+      4) компанияның даму жоспарының жобасы компанияның атқарушы органының мақұлдауын алғаннан кейін қордың қызметті жоспарлау, мониторингтеу және бағалау жөніндегі цифрлық жүйесіне енгізіледі және компанияның Директорлар кеңесінің қарауына және бекітуіне жіберіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) компанияның даму жоспарын компанияның Директорлар кеңесі бекітеді және даму жоспарының бекітілген нұсқасы да қордың қызметті жоспарлау, мониторингтеу және бағалау жөніндегі цифрлық жүйесіне енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Компаниялардың даму жоспарларын бастапқы бекіткеннен кейін қордың тиісті құжаттарында айқындалған тәртіппен оларды түзетуге жол беріледі. Компанияның даму жоспарының жобасы және компанияның бекітілген даму жоспарының түзетілген жобасы қормен келісілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1007" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Компанияның атқарушы органы компанияның даму жоспарының және ҚНК орындалуына мониторинг жүргізеді, мониторинг нәтижелері және даму жоспарының орындалуы туралы есептер қордың тиісті құжаттарында айқындалған тәртіппен қордың қызметті жоспарлау, мониторингтеу  және бағалау жөніндегі ақпараттық жүйесіне енгізіледі.</w:t>
+      35. Компанияның атқарушы органы компанияның даму жоспарының және ҚНК орындалуына мониторинг жүргізеді. Мониторинг нәтижелері және даму жоспарының орындалуы туралы есептер қордың тиісті құжаттарында айқындалған тәртіппен қордың қызметті жоспарлау, мониторингтеу және бағалау жөніндегі цифрлық жүйесіне енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Үкіметінің 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1008" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Холдингтік компанияның Директорлар кеңесі өз тобына кіретін барлық заңды тұлғалардағы басқару тиімділігін, ұзақ мерзімді құнның өсуін және орнықты дамуын қамтамасыз етеді. Операциялық тиімділікті арттыру, есептіліктің сапасын жақсарту, корпоративтік мәдениет пен әдептің жақсартылған стандарттары, жан-жақты ашықтық және айқындық, тәуекелдердің азаюы, ішкі бақылаудың тиісті жүйесі холдингтік компанияның тобындағы тиімді басқару нәтижелері болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3053,70 +3363,132 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мүдделі тараптармен өзара іс-қимылды үйлестіруді қамтамасыз етуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z1016" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. Холдингтік компанияның тобын басқарудың басқа ықтимал тетіктеріне кейбір функцияларды орталықтандыру кіреді (жоспарлау, қазынашылық, бухгалтерлік есеп, ақпараттық технологиялар, құқықтық қамтамасыз ету, ішкі аудит және өзгелер).</w:t>
+      38. Холдингтік компанияның тобын басқарудың басқа ықтимал тетіктеріне кейбір функцияларды (жоспарлау, қазынашылық, бухгалтерлік есеп, цифрлық технологиялар, құқықтық қамтамасыз ету, ішкі аудит және өзгелер) орталықтандыру кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Холдингтік компания топта холдингтік компания жүзеге асыратын басқару мен ұйымдарға өз қызметін жүзеге асыру үшін жедел шешімдер қабылдауда дербестік беру арасындағы теңгерімді қамтамасыз етуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1017" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Акционерлердің (қатысушылардың) құқықтары және акционерлерге (қатысушыларға) әділ қарым-қатынас</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z1018" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -15159,55 +15531,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15533,31 +15905,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>