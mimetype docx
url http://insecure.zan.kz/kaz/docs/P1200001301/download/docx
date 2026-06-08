--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="af1de3d" w14:textId="af1de3d">
+    <w:p w14:paraId="11c3963" w14:textId="11c3963">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,96 +76,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Арнаулы мемлекеттік органның қызметкері қаза тапқан (қайтыс болған), оған мүгедектік белгіленген немесе мертіккен жағдайда біржолғы өтемақы төлеу қағидаларын бекіту туралы</w:t>
+        <w:t>Қазақстан Республикасының арнаулы мемлекеттік органының қызметкері қаза тапқан (қайтыс болған), оған мүгедектік белгіленген немесе ол мертіккен жағдайда біржолғы өтемақы төлеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Үкіметінің 2012 жылғы 12 қазандағы № 1301 Қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қаулының тақырыбы жаңа редакцияда - ҚР Үкіметінің 25.11.2020 </w:t>
+      Ескерту. Қаулының тақырыбы жаңа редакцияда - ҚР Үкіметінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 790</w:t>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -206,180 +206,242 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БАСПАСӨЗ РЕЛИЗІ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасының 2012 жылғы 13 ақпандағы Заңының </w:t>
-[...29 lines deleted...]
-        <w:t>80-баптарына</w:t>
+      "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасының Заңы 77-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 80-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Үкіметі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Үкіметінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Арнаулы мемлекеттік органның қызметкері қаза тапқан (қайтыс болған), оған мүгедектік белгіленген немесе мертіккен жағдайда біржолғы өтемақы төлеу </w:t>
+      1. Қоса беріліп отырған Қазақстан Республикасының арнаулы мемлекеттік органының қызметкері қаза тапқан (қайтыс болған), оған мүгедектік белгіленген немесе мертіккен жағдайда біржолғы өтемақы төлеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 25.11.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 790</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -394,163 +456,157 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулы 2012 жылғы 25 ақпаннан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5476"/>
-        <w:gridCol w:w="6824"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5476" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5476" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Премьер-Министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С. Ахметов</w:t>
@@ -635,527 +691,319 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
-[...120 lines deleted...]
-            </w:pPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үкіметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2012 жылғы 12 қазандағы</w:t>
             </w:r>
-          </w:p>
-[...118 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 1301 қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Арнаулы мемлекеттік органның қызметкері қаза тапқан (қайтыс болған), оған мүгедектік белгіленген немесе мертіккен жағдайда біржолғы өтемақы төлеу қағидалары</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасының арнаулы мемлекеттік органының қызметкері қаза тапқан (қайтыс болған), оған мүгедектік белгіленген немесе ол мертіккен жағдайда біржолғы өтемақы төлеу  қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - ҚР Үкіметінің 25.11.2020 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Үкіметінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 790</w:t>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Арнаулы мемлекеттік органның қызметкері қаза тапқан (қайтыс болған), оған мүгедектік белгіленген немесе мертіккен жағдайда біржолғы өтемақы төлеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" 2012 жылғы 13 ақпандағы Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және арнаулы мемлекеттік органның қызметкері қаза тапқан (қайтыс болған), оған мүгедектік белгіленген немесе мертіккен жағдайда біржолғы өтемақы төлеу тәртібін белгілейді.</w:t>
+      1. Осы Қазақстан Республикасының арнаулы мемлекеттік органының қызметкері қаза тапқан (қайтыс болған), оған мүгедектік белгіленген немесе мертіккен жағдайда біржолғы өтемақы төлеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 77-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 80-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасының арнаулы мемлекеттік органының (бұдан әрі – арнаулы мемлекеттік орган) қызметкері қаза тапқан (қайтыс болған), оған мүгедектік белгіленген немесе мертіккен жағдайда біржолғы өтемақы төлеу тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Біржолғы өтемақы (бұдан әрі – өтемақы) төлеу арнаулы мемлекеттік орган қызметкеріне (бұдан әрі – қызметкер) немесе алуға құқығы бар адамға:</w:t>
+      2. Біржолғы өтемақы (бұдан әрі – өтемақы) арнаулы мемлекеттік орган қызметкеріне (бұдан әрі – қызметкер) немесе оны алуға құқығы бар адамға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қызметкер арнаулы мемлекеттік органдарда қызмет (бұдан әрі – қызмет) өткерген кезеңде немесе өзі қызметтен кеткеннен кейiн қызмет өткерген кезеңде жаралануы (контузия алуы), ауруы салдарынан қаза тапқан (қайтыс болған);</w:t>
+      1) қызметкер арнаулы мемлекеттік органдарда қызмет (бұдан әрі – қызмет) өткеріп жүрген кезеңде немесе қызмет өткерген кезеңде жаралануы (контузия алуы), науқастануы салдарынан қызметтен кеткеннен кейiн қаза тапқан (қайтыс болған);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қызметкер қызмет өткерген кезеңде алған немесе қызмет өткеруге байланысты контузия алуы, мертігуі, ауруы салдарынан туындаған, қызметтен кеткеннен кейiн бiр жыл өткенге дейiн оған мүгедектік белгіленген;</w:t>
+      2) қызметкер қызмет өткерген кезеңде оған мүгедектік белгіленген немесе қызмет өткеруіне байланысты контузия алуы, мертігуі, науқастануы салдарынан қызметтен кеткеннен кейiн бiр жыл өткенге дейiн мүгедектік белгіленген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қызметкер қызмет міндеттерін атқару кезiнде мүгедектiкке әкеп соқтырмаған жеңіл немесе ауыр мертiккен (жараланған, жарақат, контузия алған) жағдайларда жүргізіледі.</w:t>
+      3) қызметкер қызмет міндеттерін атқару кезiнде мүгедектiкке әкеп соқтырмаған жеңіл немесе ауыр мертiккен (жараланған, жарақат, контузия алған) жағдайларда төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Өтемақы қызметкерге немесе оны алуға құқығы бар адамға Заңның 77-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1207,71 +1055,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қызметкер қаза тапқан (қайтыс болған), оларға мүгедектік белгіленген немесе мертіккен жағдайда өтемақы төлеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-параграф. Қызметкер қаза тапқан (қайтыс болған) жағдайда өтемақы алу үшін құжаттарды беру тәртібі</w:t>
+        <w:t xml:space="preserve"> 1-параграф. Қызметкер қаза тапқан (қайтыс болған) жағдайда өтемақы алу үшін құжат тапсыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қызметкер қызмет өткерген кезеңде немесе қызмет өткерген кезеңде жаралануы, контузия алуы, ауруы салдарынан қызметтен кеткеннен кейiн қаза тапқан (қайтыс болған) жағдайда, өтемақы алуға құқығы бар адамдардың тұрғылықты жері бойынша арнаулы мемлекеттік органдар мекемелерінің (бөлімшелерінің) кадр аппараты аталған адамдарды мынадай құжаттарды ұсыну қажеттігі туралы жазбаша түрде он жұмыс күні ішінде хабардар етеді:</w:t>
+      4. Қызметкер қызмет өткеріп жүрген кезеңде немесе қызмет өткерген кезеңде жаралануы (контузия алуы), ауруы салдарынан қызметтен кеткеннен кейін қаза тапқан (қайтыс болған) жағдайда оның мұрагерлерінің тұрғылықты жеріндегі арнаулы мемлекеттік органдар мекемелерінің (бөлімшелерінің) кадр аппараты аталған адамдарды мынадай құжаттарды ұсыну қажеттігі туралы жазбаша түрде 10 (он) жұмыс күні ішінде хабардар етеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1287,1030 +1135,964 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтемақы төлеуге өтініш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) салыстырып тексеру үшін түпнұсқасы қоса ұсынылған, қайтыс болғаны туралы куәліктің көшірмесі немесе нотариат куәландырған көшірмесі;</w:t>
+      2) денсаулық сақтау саласындағы уәкілетті орган айқындаған нысан бойынша қайтыс болғаны туралы куәліктің немесе хабарламаның көшірмелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) заңнамада белгіленген тәртіппен берілген мұрагерлікке құқық туралы куәлік;</w:t>
+      3) Қазақстан Республикасының заңнамада белгіленген тәртіппен берілген мұрагерлікке құқық туралы куәлік;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) салыстырып тексеру үшін түпнұсқасы қоса ұсынылған, өтемақы алуға құқығы бар адамның жеке басын куәландыратын құжаттың көшірмесі немесе нотариат куәландырған көшірмесі.</w:t>
+      4) мұрагердің жеке басын куәландыратын құжаттардың бірінің көшірмесі: Қазақстан Республикасы азаматының төлқұжаты, Қазақстан Республикасы азаматының жеке куәлігі, шетелдік төлқұжат, туу туралы куәлік (кәмелетке толмаған мұрагерлер үшін).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерге қолжетімділік болса, арнаулы мемлекеттік органдар мекемелерінің (бөлімшелерінің) кадр аппараты жеке басты куәландыратын құжат туралы мәліметтерді өздері алады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Арнаулы мемлекеттік органдар мекемелерінің (бөлімшелерінің) кадр аппараты осы Қағидалардың 4-тармағында көрсетілген құжаттарды алғаннан кейін мынадай құжаттарды сұратады және жасайды:</w:t>
+      5) әрбір мұрагердің ағымдағы банктік шотының нөмірі туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      6) қайтыс болу себебі және науқасының диагнозы туралы патологиялық-анатомиялық қорытындының немесе егер сот-медициналық сараптама немесе патологиялық-анатомиялық диагностика жүргізілген болса, сот-медициналық сараптама қорытындысының көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мұрагердің өзінің өтініш беруі мүмкін болмаған кезде өтемақы төлеуге өтініш беруге, сондай-ақ оны алуға өкілеттік берілгені көрсетіліп, нотариат куәландырған сенімхат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Арнаулы мемлекеттік органдар мекемелерінің (бөлімшелерінің) кадр аппараты осы Қағидалардың 4-тармағында көрсетілген құжаттарды алғаннан кейін мынадай құжаттарды сұратады және жасайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қызмет өткерген кезеңі көрсетілген, өтемақы алуға құқық беретін қаза тапқан (қайтыс болған) қызметкердің оқиға болған сәттегі ақшалай қаражатының мөлшері туралы анықтама, сондай-ақ қызметкерді мекеме (бөлімше) жеке құрамының тізімінен шығару туралы уәкілетті басшының бұйрығынан үзінді-көшірме;</w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> 2-параграф. Қызметкерге мүгедектік белгіленген жағдайда өтемақы алу үшін қажетті құжаттарды тапсыру тәртібі</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қаза тапқан (қайтыс болған) қызметкердің оқиға болған сәттегі ақшалай қаражатының мөлшері туралы қызмет өткерген кезеңі көрсетілген, өтемақы алуға құқық беретін анықтама, сондай-ақ қызметкерді мекеме (бөлімше) жеке құрамының тізімінен шығару туралы уәкілетті басшының бұйрығынан үзінді-көшірме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Қызметкерге қызмет өткерген кезеңде туындаған мүгедектік белгіленген жағдайда:</w:t>
+      2) қызметкердің қаза табу (қайтыс болу) себептері мен мән-жайын қызметтік тексеру материалдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ол қызмет орны бойынша мыналарды ұсынады:</w:t>
+      3) қызметтен кеткеннен кейін қайтыс болған адамдарға қатысты қызмет өткеріп жүрген кезеңде мертігуі (жаралануы, жарақат, контузия алуы) немесе науқастануы қайтыс болуына себеп болғанын растайтын әскери-дәрігерлік сараптама комиссиясының қорытындысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Қызметкерге мүгедектік белгіленген жағдайда өтемақы алу үшін қажетті құжаттарды тапсыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қызметкерге мүгедектік белгіленсе және ол қызмет өткеріп жүрген кезеңде алынған болса:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ол қызмет орнына мыналарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтемақы төлеуге өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі туралы анықтаманың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнаулы мемлекеттік орган мекемесінің (бөлімшесінің) кадр аппараты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектікке әкеп соққан контузия, мертігу, науқастануы қызмет өткеріп жүрген кезеңде туындағанын растайтын әскери-дәрігерлік сараптама комиссиясы қорытындысының (қаулысының) көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша қызметкердің оқиға болған сәттегі ақшалай қаражатының мөлшері туралы қызмет өткеру кезеңі көрсетілген, өтемақы алуға құқық беретін анықтама.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қызметкер қызмет өткеріп жүрген кезеңде контузия алса, мертіксе, науқастанса, қызметтен кеткен күннен бастап бiр жыл өткенге дейін солардың салдарынан мүгедектiк белгіленсе, арнаулы мемлекеттік органдар мекемелерінің (бөлімшелерінің) кадр аппараты осы Қағидалардың 6-тармағында көрсетілген құжаттарды жинайды, сондай-ақ қызметкерді мекеменің (бөлімшенің) жеке құрамының тізімінен шығару туралы уәкілетті басшының бұйрығынан үзінді-көшірме жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Қызметкер жеңіл немесе ауыр мертіккен (жараланған, жарақат, контузия алған) және ол мүгедектікке әкеп соқтырмаған жағдайда өтемақы төлеу үшін қажетті құжаттарды тапсыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қызметкер қызмет міндеттерін атқару үстінде жеңіл немесе ауыр мертіккен (жараланған, жарақаттанған, контузия алған) және ол мүгедектікке әкеп соқтырмаған жағдайда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ол қызмет орнында осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтемақы төлеуге өтініш береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнаулы мемлекеттік орган мекемесінің (бөлімшесінің) кадр аппараты мыналарды сұратады және жасайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша қызметкердің оқиға болған сәттегі ақшалай қаражаты мөлшері туралы қызмет өткеру кезеңі көрсетілген, өтемақы алуға құқық беретін анықтама;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшаға</w:t>
-[...146 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мертігуінің (жаралануының, жарақатының, алған контузиясының) ауырлық дәрежесі (ауыр немесе жеңіл) туралы әскери-дәрігерлік сараптама комиссиясының анықтамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет міндеттерін орындау кезінде мертігу (жаралану, жарақаттану, контузия) фактісін растайтын қызметтік тергеп-тексеру материалдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-параграф. Қызметкер мүгедектікке әкеп соқтырмаған жеңіл немесе ауыр мертіккен (жараланған, жарақат, контузия алған) жағдайда өтемақы төлеу үшін қажетті құжаттарды тапсыру тәртібі</w:t>
-[...190 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Өтемақы төлеу тәртібі</w:t>
-      </w:r>
-[...216 lines deleted...]
-        <w:t xml:space="preserve"> көзделген жағдайларда және мөлшерде оны төлеуді жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      12. Арнаулы мемлекеттік орган (мекеме) өтемақы төлеу үшін құжаттарды толық көлемде алмаған жағдайда жетпейтін құжаттарды сұрату үшін тиісті сұраулар жасайды.</w:t>
+        <w:t xml:space="preserve">
+      9. Өтініш берушінің қызмет орнындағы арнаулы мемлекеттік орган мекемесінің (бөлімшесінің) кадр аппараты өтемақы алушыдан осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақтарында көрсетілген құжаттармен қоса өтініш алған күннен бастап 10 (он) жұмыс күні ішінде оларды осы мекеменің қаржы бөлімшесіне өтемақыны төлеу үшін жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтемақы төлеуге арналған құжаттарды толық алмаса кадр, аппараты өтініш түскен күннен бастап 5 (бес) жұмыс күні ішінде өтініш берушіге жетіспейтін құжаттарды ұсыну қажеттігі туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар түскен күннен бастап 5 (бес) жұмыс күні ішінде олардың толық еместігі туралы хабарлама болмаған кезде құжаттар толық көлемде қабылданды деп есептеледі. Өтініштің арнаулы мемлекеттік органда (мекемеде) тіркелген күні оның түскен күні болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Заңда көзделген өтемақы төленбейтін жағдайларда арнаулы мемлекеттік органның (мекеменің) құрылымдық бөлімшесі өтініш берушіге 5 (бес) жұмыс күн ішінде өтемақы төлеуден бас тарту туралы жазбаша түрде дәлелді хабарлама жолдайды.</w:t>
+      10. Арнаулы мемлекеттік орган мекемесінің қаржы бөлімшесі кадр бөлімшесі ұсынған материалдарға сәйкес 10 (он) жұмыс күні ішінде заңнамада белгілеген тәртіппен міндеттемелер мен төлемдер бойынша жеке қаржыландыру жоспарына өзгерістер енгізуге өтінім жасайды және мекеменің міндеттемелер мен төлемдер бойынша жеке қаржыландыру жоспарын қарау және тиісті өзгерістер енгізу үшін арнаулы мемлекеттік органның қаржы бөлімшесіне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнаулы мемлекеттік орган мекемесінің қаржы бөлімшесі мекеменің міндеттер мен төлемдер бойынша жеке қаржыландыру жоспарына өзгерістер енгізу рәсімі жүргізілгеннен кейін алушыға өтемақы төлеуді жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Өтемақы төлеу арнаулы мемлекеттік органның (мекеменің) есеп шотына түскен ақшаның көзделген лимиті шегінде жүргізіледі.</w:t>
+      11. Арнаулы мемлекеттік орган (мекеме) өтемақы төлеуге өтініш алған күннен бастап бір ай ішінде оны Заңның 77 және 80-баптарында көзделген жағдайларда және мөлшерде оны төлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Алушылардың тұрғылықты жері бойынша екінші деңгейдегі банктерде ашылған дербес есеп шоттарына немесе ағымдағы есеп шоттарына өтемақы аудару қазынашылықтың аумақтық бөлімшелері арқылы жүзеге асырылады.</w:t>
+      12. Заңда көзделген, өтемақы төленбейтін жағдайларда арнаулы мемлекеттік органның (мекеменің) құрылымдық бөлімшесі өтініш берушіге 5 (бес) жұмыс күні ішінде өтемақы төлеуден бас тарту туралы жазбаша түрде дәлелді хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өтемақыны аудару мемлекеттік қазынашылық аумақтық органдары арқылы алушының тұрғылықты жеріндегі екінші деңгейдегі банктерде ашылған ағымдағы шоттарына жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтемақы төлеу және оларды аударғаны үшін банктің көрсеткен қызметтеріне ақы төлеу республикалық бюджетте осы мақсаттарға көзделген бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтемақы төлеуге өтініштерді тіркеу журналында күнін, өтемақы сомасын және төлем құжатының нөмірін көрсете отырып, тиісті жазба жасалады.</w:t>
+        <w:t>
+      14. Кәмелетке толмаған алушыға өтемақы төлеу құжаттар түскен сәттен бастап бір ай ішінде тұрғылықты жеріндегі екінші деңгейдегі банкте ашылған кәмелетке толмаған алушының не қорғаншылық немесе қамқоршылық бойынша функцияларды жүзеге асыратын органның рұқсаты болса заңды өкілінің ағымдағы шотына аудару арқылы жүргізіледі, онымен бір мезгілде бұл туралы қорғаншылық және қамқоршылық органдарына, сондай-ақ оның заңды өкілдеріне хабарланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      18. Өтемақы төлеу бойынша туындайтын даулар Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаралады.</w:t>
+        <w:t xml:space="preserve">
+      15. Алушыға өтемақы аударылғаннан кейін осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтемақы төлеуге өтініштерді тіркеу журналында күні, өтемақы сомасы және төлем құжатының нөмірі көрсетіліп, тиісті жазба жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Өтемақы төлеу бойынша туындайтын даулар Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2344,129 +2126,142 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Арнаулы мемлекеттік органның</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>арнаулы мемлекеттік органының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>қызметкері қаза тапқан (қайтыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>болған), оған мүгедектік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>белгіленген немесе мертіккен</w:t>
+              <w:t>белгіленген немесе ол мертіккен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайда берілетін біржолғы</w:t>
+              <w:t>жағдайда біржолғы өтемақы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өтемақы төлеу қағидаларына</w:t>
+              <w:t>төлеу қағидаларына 1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2487,51 +2282,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кімге</w:t>
+              <w:t>Кімге:_____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2552,748 +2347,472 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>(өтемақы төлеуді жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыратын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(өтемақы төлеуді</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>мемлекеттік органның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысына)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кімнен: __________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұратын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыратын мемлекеттік органның</w:t>
-[...64 lines deleted...]
-              <w:t>__________________________</w:t>
+              <w:t>(өтініш берушінің Т.А.Ә. (бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басшысына)</w:t>
-[...64 lines deleted...]
-              <w:t>_________________________</w:t>
+              <w:t>болса)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұратын кімнен</w:t>
-[...194 lines deleted...]
-              <w:t>тел. ____________________</w:t>
+              <w:t>телефон __________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтемақы төлеуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...87 lines deleted...]
-      ______________________________________________  (алдым, алған жоқпын)</w:t>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланысты  (болған оқиғаның сипаты көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      маған өтемақы төлеуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұған дейін ________________________________________ байланысты өтемақы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (болған оқиғаның сипаты көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________ (алдым, алған жоқпын)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиесілі өтемақы төлемін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________</w:t>
+      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (облыс, аудан, қала, алушының тұрғылықты мекенжайы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Банк мекемесінің №_______________________________________________</w:t>
-[...35 lines deleted...]
-      Дербес есеп шот немесе ағымды шот________________________________</w:t>
+      Банк мекемесінің №____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Филиал №____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ағымды шот______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________ атына аударуды сұраймын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т.А.Ә. (бар болса)  Алушының ЖСН ________________________________</w:t>
+      Т.А.Ә. (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алушының ЖСН ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке мынадай құжаттарды қоса беремін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3393,105 +2912,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "___" ________ ______ ж. Өтініш беруші _________</w:t>
-[...53 lines deleted...]
-      *қолы қызметкер мүгедектікке әкеп соқтырмаған жеңіл немесе ауыр мертіккен (жаралану, жарақаттану, контузия) жағдайда қажет</w:t>
+      ____ жылғы "__" _____ Өтініш беруші ______  (жылы) (күні) (айы) қолы Т.А.Ә.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. Бастық _____________________________ қолы Т.А.Ә. (бар болса)*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *қолы қызметкер жеңіл немесе ауыр мертіккен (жаралану, жарақаттану, контузия) және ол мүгедектікке әкеп соқтырмаған жағдайда қажет</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3527,312 +3046,377 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Арнаулы мемлекеттік органның</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>арнаулы мемлекеттік органының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>қызметкері қаза тапқан (қайтыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>болған), оған мүгедектік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>белгіленген немесе мертіккен</w:t>
+              <w:t>белгіленген немесе ол мертіккен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайда берілетін біржолғы</w:t>
+              <w:t>жағдайда біржолғы өтемақы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өтемақы төлеу қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>төлеу қағидаларына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қызметкердің оқиға орын алған  сәттегі ақшалай қаражатының мөлшері туралы анықтама</w:t>
-[...72 lines deleted...]
-      __________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> Қызметкердің оқиға орын алған сәттегі ақшалай қаражатының мөлшері туралы анықтама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (арнаулы атағы, тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____ жылғы "___" _____ ____ жылғы "___" _____ аралығында (күні) (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ведомствоның атауы және өтемақы төлемін алуына құқық беретін оқиға болған күні</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________</w:t>
-[...53 lines deleted...]
-      "___" _________ __ ж. ақшалай қаражаты_______________________</w:t>
+      ____________________________________________________________  атқарған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нақты қызмет атқаратыны (атқарғаны) жөнінде берілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __ жылғы "___" _________ ақшалай қаражаты_______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтемақы алуға құқық беретін болған оқиға күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3842,50 +3426,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________ құрайды,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      (сома жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лауазымдық жалақысы: ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3931,124 +3533,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Анықтама қызметкер қаза тапқан (қайтыс болған), мүгедектік белгіленген,  мертіккен жағдайда өтемақы тағайындау үшін берілді.</w:t>
+        <w:t xml:space="preserve">
+      Анықтама қызметкер қаза тапқан (қайтыс болған), мүгедектік белгіленген, мертіккен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайда өтемақы тағайындау үшін берілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.О.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бастық _______________ _____________________  қолы Т.А.Ә. (бар болса)</w:t>
-[...35 lines deleted...]
-                                                                                        қолы Т.А.Ә. (бар болса)  </w:t>
+      Бастық _______________ _____________________ қолы Т.А.Ә. (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы бөлімшесінің бастығы (бухгалтер) _______________ _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы Т.А.Ә. (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4084,474 +3704,503 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Арнаулы мемлекеттік органның</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>арнаулы мемлекеттік органының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>қызметкері қаза тапқан (қайтыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>болған), оған мүгедектік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>белгіленген немесе мертіккен</w:t>
+              <w:t>белгіленген немесе ол мертіккен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайда берілетін біржолғы</w:t>
+              <w:t>жағдайда біржолғы өтемақы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өтемақы төлеу қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>төлеу қағидаларына 3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мертігуінің (жаралуының, жарақатының, алған контузиясының) ауырлық (жеңіл немесе ауыр) дәрежесі туралы әскери-дәрігерлік сараптама комиссиясының  анықтамасы</w:t>
-[...252 lines deleted...]
-      __________________________________________________ емделуде болды.</w:t>
+        <w:t xml:space="preserve"> Мертігуінің (жаралуының, жарақатының, контузиясының) ауырлық (жеңіл немесе ауыр) дәрежесі туралы әскери-дәрігерлік сараптама комиссиясының анықтамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (арнаулы атағы, тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________қызметтік міндеттерін атқару үстінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жарақат алуының мән-жайы көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (күні, айы, жылы) (ауыр немесе жеңіл жазбаша көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жараланды, контузия алды, жарақаттанды немесе мертікті _______________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (қажеті жоғын сызып тастау керек) (жарақат, контузия, зақымдану немесе мертігу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сипаты және орналасқан жері көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осыған байланысты 20__ жылғы "__" __________20__ жылғы "___" ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аралығында ол _____________________________________ емделуде болды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (әскери-емдеу мекемесінің атауы көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Анықтама қызметкер қайтыс болған жағдайда оған өтемақы тағайындау үшін  берілді.</w:t>
-[...35 lines deleted...]
-                                                                                               қолы Т.А.Ә. (бар болса)  </w:t>
+      Анықтама қызметкер қайтыс болған жағдайда оған өтемақы тағайындау үшін берілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. Әскери-дәрігерлік комиссияның төрағасы _________ _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы Т.А.Ә. (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4587,51 +4236,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Арнаулы мемлекеттік органның</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арнаулы мемлекеттік органының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметкері қаза тапқан (қайтыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған), оған мүгедектік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>белгіленген немесе ол мертіккен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда біржолғы өтемақы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төлеу қағидаларына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4652,980 +4379,1168 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметкері қаза тапқан (қайтыс болған), оған мүгедектік белгіленген немесе</w:t>
-[...207 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтемақы төлеуге өтініштерді тіркеу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="440"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="727"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t>Р/с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="422" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t>Арнаулы атағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4661" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t>Қаза тапқан (қайтыс болған), мүгедектік белгіленген, мертіккен (жараланған, жарақат, контузия, алған) қызметкердің Т.А.Ә. (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t>Қаза тапқан (қайтыс болған) қызметкер мұрагерінің Т.А.Ә. (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="877" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t>Түскен күні, кіріс №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t>Материал қайдан түсті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1584" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t>Залалды өтеудің себебі (қайтыс болу, мүгедектік, мертігу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t xml:space="preserve">Өтемақы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t>Төлем құжатының № мен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1
-</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="422" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2
-</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4661" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3
-</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4
-</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="877" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5
-</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="574" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6
-</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1584" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7
-</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8
-</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9
-[...1 lines deleted...]
-            </w:r>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -5656,55 +5571,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6030,31 +5945,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>