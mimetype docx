--- v1 (2026-03-12)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1b380bf" w14:textId="1b380bf">
+    <w:p w14:paraId="4e10d5f" w14:textId="4e10d5f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -713,51 +713,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының азаматтарын әскери  қызметке шақыруды ұйымдастыру мен жүргізу  қағидалары</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасының азаматтарын әскери қызметке шақыруды ұйымдастыру мен жүргізу  қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда - ҚР Үкіметінің 31.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1029,54 +1029,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) жиын пункті – облыстың (республикалық маңызы бар қаланың немесе астананың) әкімшілік аумағы шегінде құрылатын, әскерге шақырылушыларды бақылау мақсатындағы медициналық қарап-тексеруге, әскери команда құруға және оны әскери бөлімге (мекемеге) әскери қызмет өткеретін жеріне жіберуді ұйымдастыруға арналған пункт; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Қазақстан Республикасы Қорғаныс министрлігінің ақпараттық жүйесі (бұдан әрі – ҚР ҚМ АЖ) – жұмылдыру ресурсын есепке алудың азаматтарды дербес әскери есепке алуға және ақпараттық жүйемен интеграциялық өзара іс-қимыл жасауға арналған автоматтандырылған жүйесі.</w:t>
+      5) Қазақстан Республикасы Қорғаныс министрлігінің цифрлық жүйесі (бұдан әрі – ҚР ҚМ ЦЖ) – жұмылдыру ресурстарын есепке алудың азаматтарды дербес әскери есепке алуға және цифрлық жүйелермен интеграциялық өзара іс-қимыл жасауға арналған автоматтандырылған жүйесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Әскери қызметке шақырылатын азаматтарды шақырту Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1775,206 +1857,370 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әскерге шақырылушыларды зерделеу графигі мен мерзімі жасалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Заңның 17-бабының 4-тармағында көрсетілген мәліметтер мемлекеттік органдардың мемлекеттік ақпараттық жүйесімен өзара іс-қимыл жасауды қамтамасыз ету арқылы сұратылады.</w:t>
+      5) Заңның 17-бабының 4-тармағында көрсетілген мәліметтер мемлекеттік органдардың мемлекеттік цифрлық жүйелерінің өзара іс-қимыл жасауын қамтамасыз ету арқылы сұратылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...33 lines deleted...]
-      15. Әскерге шақырылушыларды іріктеу мен зерделеуді Қарулы Күштер, басқа да әскерлер мен әскери құралымдар, арнаулы мемлекеттік органдар өкілдерімен бірлесіп жүргізуге жол беріледі.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік цифрлық жүйелер арасында өзара іс-қимыл болмаған жағдайда Заңның 17-бабының 4-тармағында көрсетілген мәліметтерді қорғаныс істері басқармалары (бөлімдері) тиісті сұрау салулар арқылы үш жұмыс күні ішінде алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әскерге шақырылушыларды iрiктеу мен зерделеуді Қарулы Күштер, басқа да әскерлер мен әскери құралымдар, арнаулы мемлекеттік органдар өкiлдерiнің қатысуымен бірлесіп жүргізуге жол берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Мемлекеттік күзет қызметін (бұдан әрі – МКҚ) және Ұлттық қауіпсіздік комитетінің Шекара қызметін (бұдан әрі – ҰҚК ШҚ) жасақтау үшін әскерге шақырылушыларды іріктеу мен зерделеу басым тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Іріктеп алынған әскерге шақырылушылардың тізімін жасақталатын жергілікті әскери басқару органына өкілдер тиісті әскери бөлімдерді (мекемелерді) жасақтау басталғанға дейін 15 күн қалғанда жібереді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+      Бұл ретте Қазақстан Республикасының Ұлттық ұланын жасақтау үшін әскерге шақырылушыларды іріктеу және зерделеу МКҚ мен ҰҚК ШҚ жасақтаудан кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іріктеп алынған әскерге шақырылушылардың тізімдерін жасақталатын жергілікті әскери басқару органдарына өкілдер тиісті әскери бөлімдерді (мекемелерді) жасақтау басталғанға дейін 15 күннен кешіктірмей жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Қорғаныс істері басқармаларында (бөлімдерінде) зерделенген әскерге шақырылушылардың тізімі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 28 ақпанға және 28 тамызға қарай қорғаныс істері департаментіне беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтарды мерзімді әскери қызметке кезекті шақыру барысында зерделеуден өтпеген әскерге шақырылушылар медициналық куәландыруға жіберілгенге дейін зерделенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Азаматтарды әскери қызметке шақыруды жергіліктi атқарушы орган ұйымдастырады және қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жергілікті атқарушы орган: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2021,70 +2267,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) психологиялық зерделеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әскери командалар құру және оларды әскери қызмет өткеретін жеріне, әскери бөлімдерге (мекемелерге) жіберуді ұйымдастыру мақсатында жергілікті әскери басқару органын жабдықталған әскерге шақыру және жиын пунктімен, оны күтіп-ұстауды, дәрі-дәрмекпен, керек-жарақпен, өртке қарсы, медициналық және шаруашылық мүлкімен, автомобиль көлігімен, сондай-ақ байланыс және күзет құралдарымен қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жиын пунктінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қорғаныс істері басқармаларынан (бөлімдерінен) келетін әскерге шақырылушыларды орналастыратын үй-жай;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2293,258 +2539,372 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиын пунктінде жиын пунктінің қолбасшылығы, кезекші қызмет және әскери тәртіп пен реттілікті сақтау үшін тағайындалатын басқа да адамдар орналасатын жер болуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үй-жайлар мен санитариялық өткізгіш санитариялық нормалар мен қағидаларға сәйкес болуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Азаматтарды мерзімді әскери қызметке шақыруды ұйымдастыру мен жүргізу үшін облыстарда (республикалық маңызы бар қалаларда немесе астанада) және аудандарда (облыстық маңызы бар қалаларда) жергілікті атқарушы органның шешімі бойынша Заңның 28-бабында айқындалған құрамда әскерге шақыру комиссиясы құрылады. Әскерге шақыру комиссиясының тағайындалған мүшелерінің бірі сырқаттанып қалған немесе басқа да дәлелді себеппен болмай қалатын жағдайларға тиісті жергілікті атқарушы органның шешімімен әскерге шақыру комиссиясының резервтік құрамы айқындалады және бекітіледі. Жергілікті әскери басқару органы бірнеше әкімшілік ауданға қызмет көрсететін болса, әскерге шақыру комиссиясы әрбір ауданда тиісті аудан әкімі орынбасарының төрағалық етуімен құрылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Аудандық (облыстық маңызы бар қаланың) әскерге шақыру комиссиясының төрағасы комиссияның тиісті жұмысын қамтамасыз етеді және оның жұмысы басталғанға дейін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша облыстың (республикалық маңызы бар қаланың немесе астананың) жергілікті атқарушы органы бекітетін үлгілік ережеге сәйкес оның мүшелерінің міндеттерін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Аудандық (облыстық маңызы бар қаланың) әскерге шақыру комиссиясы медициналық куәландыру нәтижесі бойынша: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z216" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жарамдылық дәрежесін "Әскери қызметке жарамды" немесе "Әскери қызметке елеусіз шектеумен жарамды" деп айқындап, "Әскери қызметке шақыруға жатады";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z217" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жарамдылық дәрежесін "Әскери қызметке уақытша жарамсыз" деп айқындап, "Әскери қызметке шақыру кейінге қалдырылсын";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z218" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жарамдылық дәрежесін "Бейбіт уақытта әскери қызметке жарамсыз, соғыс уақытында шектеулі жарамды" деп айқындап, "Әскери қызметке шақырудан босатылсын";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z219" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4)  жарамдылық дәрежесін "Әскери есептен шығарумен әскери қызметке жарамсыз" деп айқындап, "Әскери міндетті атқарудан босатылсын" деген шешімдердің бірін қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z220" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудандық (облыстық маңызы бар қалалардың) әскерге шақыру комиссиясы медициналық куәландыру нәтижелері бойынша қабылдайтын шешімдерден осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша отырыс хаттамалары ҚР ҚМ ЦЖ-да электрондық түрде жасалады. Отырыс хаттамасына бір күн бойы қаралған барлық әскерге шақырылушы енгiзiледi, ол комиссия төрағасының, мүшелерiнiң және хатшысының электрондық цифрлық қолтаңбаларымен куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z221" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚР ҚМ ЦЖ болмаған не техникалық істен шыққан жағдайларда отырыс хаттамалары осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша аудандық (облыстық маңызы бар қалалар) әскерге шақыру комиссиясының хаттамалары кітабында ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Аудандық (облыстық маңызы бар қаланың) әскерге шақыру комиссиясы қабылдаған шешімді қайта қарау үшін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) прокурорлық қадағалауға ден қою актісі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2629,70 +2989,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Аудандық (облыстық маңызы бар қала) әскерге шақыру комиссиясының шешімімен келіспеу туралы шағым Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkStart w:name="z58" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Аудандық (облыстық маңызы бар қаланың) әскерге шақыру комиссиясы әскерге шақырылатын әскерге шақырылушыларды олардың денсаулық жағдайын, антропометриялық деректерін, білімін, мамандығы мен кәсібін ескеріп, Қазақстан Республикасы Қарулы Күштерінің түрлері мен әскер тектері бойынша, сондай-ақ басқа да әскерлері мен әскери құралымдарына бөледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) МКҚ-ны жасақтау үшін "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2891,70 +3251,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       9) Қазақстан Республикасының Ұлттық ұланын жасақтау үшін іріктеу білімі негізгі орта білімнен төмен емес әскерге шақырылушылар қатарынан жүзеге асырылады. Бұл ретте бұған дейін сотталып, ондай жазасы заңда белгіленген тәртіппен өтелмеген немесе алынбаған, қылмыс жасағаны үшін бұрын сотталған немесе Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің 3), 4), 9), 10) және 12) тармақтары немесе 36-бабы негізінде қылмыстық жауаптылықтан босатылған, сондай-ақ бұған дейін сотталып, ондай жазасы әскерге шақырылушы әскерге шақырылған кезде белгіленген тәртіппен өтелмеген немесе алынбаған жақын туысы бар адамдар шақырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkStart w:name="z59" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24.  Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отбасы жағдайы бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2983,150 +3343,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) денсаулық жағдайы бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) басқа да себептер бойынша азаматтарды мерзімді әскери қызметке шақыру кейінге қалдырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkStart w:name="z60" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25.  Аудандық (облыстық маңызы бар қала) әскерге шақыру комиссиясының шешімімен медициналық куәландыру кезінде әскери қызметке уақытша жарамсыз деп танылған азаматтарды бір жылға дейінгі мерзімге денсаулық жағдайы бойынша мерзімді әскери қызметке шақыру кейінге қалдырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z61" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) және 4) тармақшаларында көзделген негіздер бойынша мерзімді әскери қызметке шақыруды кейінге қалдыру Қазақстан Республикасы Қорғаныс министрінің 2020 жылғы 5 қарашадағы № 605 бұйрығымен бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21613 болып тіркелген) "Әскерге шақыруды кейінге қалдыру" мемлекеттік қызметін көрсету қағидаларына және "Азаматтарды әскери қызметке шақырудан босату" мемлекеттік қызметін көрсету қағидаларына (бұдан әрі – Мемлекеттік қызмет көрсету қағидалары) сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z62" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Әскерге шақыруды кейінге қалдыру негізінің күші жойылған адамдар жалпы негізде мерзімді әскери қызметке шақырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z63" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Азаматтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3215,110 +3575,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Мүдделі адамдар – Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 1) тармақшасында көрсетілген басқа адамның көмегі мен күтіміне мұқтаж отбасы мүшелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkStart w:name="z64" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 3), 5) және 6) тармақшаларында көзделген негіздер бойынша азаматтар Мемлекеттік қызмет көрсету қағидаларына сәйкес мерзімді әскери қызметке шақырудан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z65" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Аудандық (облыстық маңызы бар қала) әскерге шақыру комиссиясының "Әскери қызметке шақырудан босатылсын" және "Әскери міндетті атқарудан босатылсын" деген шешімін облыстық (республикалық маңызы бар қаланың немесе астананың) әскерге шақыру комиссиясы қабылданған шешімнің дұрыстығы тұрғысынан тексеруге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру үшін қорғаныс істері басқармаларының (бөлімдерінің) лауазымды адамдары облыстық (республикалық маңызы бар қаланың немесе астананың) әскерге шақыру комиссиясына медициналық қарап-тексеру нәтижесімен қоса есепке алу картасы мен медициналық куәландыру картасын береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3349,370 +3709,466 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Аудандық (облыстық маңызы бар қала) әскерге шақыру комиссиясының әскери қызметке шақырудан босату туралы шешімінің дұрыстығын тексеру нәтижесі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен ресімделеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkStart w:name="z66" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Мерзімді әскери қызметке шақырудан босатылған азаматтар Қазақстан Республикасы Қорғаныс министрінің 2017 жылғы 24 қаңтардағы № 28 бұйрығымен бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14881 болып тіркелген) Әскери міндеттілер мен әскерге шақырылушыларды әскери есепке алу қағидаларына (бұдан әрі – Әскери есепке алу қағидалары) сәйкес запасқа қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери міндетін атқарудан босатылған азаматтар әскери есептен шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkStart w:name="z67" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Денсаулық жағдайы бойынша әскери қызметке жарамсыз деп танылған азаматтарды қоспағанда, әскери қызметке шақырудан босатылуға құқылы азаматтар аудандық (облыстық маңызы бар қаланың) әскерге шақыру комиссиясы төрағасының атына өтініш беру арқылы өзінің қалауы бойынша әскери қызметке шақырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z68" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Облыстық (республикалық маңызы бар қала немесе астана) әскерге шақыру комиссиясының төрағасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       комиссияның тиісті жұмысын қамтамасыз етеді және ол басталғанға дейін осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша облыстың (республикалық маңызы бар қаланың немесе астананың) жергілікті атқарушы органы бекітетін үлгілік ережеге сәйкес оның мүшелерінің міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        аудандық (облыстық маңызы бар қала) әскерге шақыру комиссиясының ісіне басшылық жасауды және оны бақылауды, азаматтарды әскери қызметке шақыруды кейінге қалдырудың және одан босатудың, азаматтардың шағымы мен жолданымын қараудың дұрыстығын тексеруді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Облыстық (республикалық маңызы бар қаланың немесе астананың) әскерге шақыру комиссиясы бақылау мақсатында медициналық қарап-тексеру нәтижесі бойынша: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z222" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жарамдылық дәрежесін "Әскери қызметке жарамды" немесе "Әскери қызметке елеусіз шектеумен жарамды" деп айқындап, "Әскери қызметке шақыруға жатады";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z223" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жарамдылық дәрежесін "Әскери қызметке уақытша жарамсыз" деп айқындап, "Әскери қызметке шақыру кейінге қалдырылсын";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z224" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жарамдылық дәрежесін "Бейбіт уақытта әскери қызметке жарамсыз, соғыс уақытында шектеулі жарамды" деп айқындап, "Әскери қызметке шақырудан босатылсын";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z225" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жарамдылық дәрежесін "Әскери есептен шығарумен әскери қызметке жарамсыз" деп айқындап, "Әскери міндетті атқарудан босатылсын" деген шешімдердің бірін қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z226" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыстық (республикалық маңызы бар қаланың немесе астананың) әскерге шақыру комиссиясы аудандық (облыстық маңызы бар қала) әскерге шақыру комиссиясының әскери қызметке шақырудан босату туралы шешімінің дұрыс еместігін анықтағанда оның күшін жою туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z227" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Облыстық (республикалық маңызы бар қаланың немесе астананың) әскерге шақыру комиссиясы бақылау мақсатында медициналық қарап-тексеру нәтижесі бойынша қабылдайтын шешімнен осы Қағидаларға </w:t>
+      Облыстық (республикалық маңызы бар қаланың немесе астананың) әскерге шақыру комиссиясы бақылау мақсатында медициналық қарап-тексеру нәтижелері бойынша қабылдайтын шешімдерден осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша отырыс хаттамасы ҚР ҚМ АЖ-да электрондық түрде жасалады. Отырыс хаттамасына бір күн бойы қаралған әскерге шақырылушылар енгізіледі, ол комиссия төрағасының, мүшелерінің және хатшысының электрондық цифрлық қолтаңбасымен куәландырылады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша отырыс хаттамалары ҚР ҚМ ЦЖ-да электрондық түрде жасалады. Отырыс хаттамасына бір күн бойы қаралған әскерге шақырылушылар енгізіледі, ол комиссия төрағасының, мүшелерінің және хатшысының электрондық цифрлық қолтаңбаларымен куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z228" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ҚР ҚМ АЖ болмағанда не техникалық істен шыққанда отырыс хаттамасы осы Қағидаларға </w:t>
+      ҚР ҚМ ЦЖ болмаған не техникалық істен шыққан жағдайларда отырыс хаттамасы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша облыстық (республикалық маңызы бар қала немесе астана) әскерге шақыру комиссиясының хаттамалары кітабында ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Облыстық (республикалық маңызы бар қаланың немесе астананың) әскерге шақыру комиссиясы қабылдаған шешімді қайта қарау үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) прокурорлық қадағалауға ден қою актісі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3815,70 +4271,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Облыстық (республикалық маңызы бар қала немесе астана), аудандық (облыстық маңызы бар қала) әскерге шақыру комиссиясының шешімімен келіспеу туралы шағым Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z71" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) медициналық куәландыру және бақылау мақсатында медициналық қарап-тексеру нәтижесі бар медициналық куәландыру картасымен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3889,90 +4345,172 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сотталған-сотталмағаны туралы анықтамамен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) есепке алу картасында жоқ құжаттардың көшірмелерімен толықтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Мерзімді әскери қызметке шақырылатын азаматтарды жиын пунктіне ұйымдасқан түрде жеткізу үшін олармен бірге жүретін адам тағайындалады, оған олардың есепке алу картасы, есептік-қызметтік картасы және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тиісті қорғаныс істері басқармасы (бөлімі) жиын пунктіне жіберген, мерзімді әскери қызметке шақырылатын азаматтардың атаулы тізімінің (бұдан әрі – атаулы тізім) үш данасы беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы тізімнің бірінші және екінші данасы облыстың (республикалық маңызы бар қаланың және астананың) жиын пунктінде қалады, ал үшінші данасына команданы қабылдағаны туралы қорғаныс істері департаменті бастығы орынбасарының (әскерге шақыру жұмысы мәселесіне жетекшілік ететін) қолтаңбасы қойылып, қорғаныс істері басқармасына (бөліміне) қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4001,144 +4539,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы тізімнің бірінші данасы есепке алынады және қорғаныс істері департаментінде сақталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы тізімнің екінші данасы қорғаныс істері басқармасына (бөліміне) қайтарылады, қызметтік іс жүргізуде есепке алынады және сақтау үшін архивке беріледі. 13-бағандағы әскерге шақыру туралы жазба Әскери есепке алу қағидаларына 14-қосымшаға сәйкес нысан бойынша белгіленген есепке алу-әліпби кітабына көшіріліп жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkStart w:name="z73" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Мерзімді әскери қызметке шақырылатын азаматтарды қорғаныс істері басқармаларынан (бөлімдерінен) жиын пунктіне дейін және одан кері жеткізу жергілікті бюджеттің тиісті қаржы жылына арналған қаражаты есебінен теміржол немесе автомобиль көлігімен жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z74" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Зерделеудің екінші кезеңі шеңберінде атаулы тізімдерге сәйкес жиын пунктіне келген азаматтарды психологиялық зерделеуге жіберер алдында есепке алу картасы материалының мазмұны ҚР ҚМ ЦЖ-дағы жаңартылған мәліметтермен салыстырып тексеріледі, салыстырып тексерілген әрбір құжатқа салыстырып тексеруші салыстыру уақыты мен күнін көрсетіп, қолын қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z229" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаралып жатқан азаматқа қатысты:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z230" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мерзімді әскери қызметке шақыруды кейінге қалдыру не одан босату үшін негіз болатын мәлімет анықталғанда азамат қорғаныс істері басқармасына (бөліміне) қайтарылады;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z231" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мерзімді әскери қызметке шақыруды кейінге қалдыру не одан босату үшін негіз болмайтын мәлімет анықталғанда көрсетілген мәліметтер ҚР ҚМ ЦЖ-дан басып шығарылып, есепке алу картасына қоса тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру жүргізілгеннен кейін азамат психологиялық зерделеуге жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4329,70 +4873,152 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әңгімелесуден кейін наркологиялық тестілеу жүргізіледі, оның нәтижесі есепке алу картасына тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наркологиялық тестілеуде оң нәтиже болса, азамат облыстық (республикалық маңызы бар қала және астана) әскерге шақыру комиссиясының шешімімен наркологиялық диспансерге қосымша медициналық қарап-тексеруге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Әскери бөлімнің (мекеменің) әскери команданы қабылдау және онымен бірге жүру үшін тағайындалған өкілдері жиын пунктіне әскери командалар жөнелтілгенге дейін кемінде үш тәулік бұрын келеді. Бұл ретте жеке құрамның өзімен бірге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4439,70 +5065,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әскери командаға қабылданған әскерге шақырылушыларға медициналық кітапша бланкісі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әскери команданы жеткізуге маршрут парағы болуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkStart w:name="z76" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Әскери бөлімнің (мекеменің) өкілдері жиын пунктінде болған кезеңде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқық тәртібін және жұмыс уақыты регламентін сақтау мәселелері бойынша қорғаныс істері департаменті бастығының орынбасарына (әскерге шақыру жұмысы мәселесіне жетекшілік ететін) бағынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4605,70 +5231,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4)  терісінің сырылуы мен гематоманың, сондай-ақ денсаулығында және антропометриялық деректерінде қандай да бір айқын ауытқудың бар-жоғы тұрғысынан әскери командаларға қабылданған әскерге шақырылушылардың денсін күнде қарап-тексереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тамақтанған және санитариялық тазалық шараларынан өткен кезде әскери командаларға қабылданған әскерге шақырылушылармен бірге жүреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkStart w:name="z77" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Жиын пунктінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әскери командаларды құру үш тәуліктен аспайтын мерзімде жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4679,238 +5305,326 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әскерге шақырылушыларға (резервті ескеріп) үш мезгіл ыстық тамақ беру жергілікті атқарушы органның қаражаты есебінен ұйымдастырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3)  әскери команда құрамында жөнелтілетіндердің жалпы санының жиырма пайызына дейін әскерге шақырылушылар резервін ұстауға жол беріледі, ол әскери командаларға қабылданған әскерге шақырылушыларды ауыстыру керек болғанда қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkStart w:name="z78" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Қорғаныс істері департаменттерінің бастықтары және олардың орынбасарлары (тәрбие және идеологиялық жұмыс мәселесіне жетекшілік ететін) жиын пунктінде әскерге шақырылушылар арасында қажетті тәрбие жұмысы мен идеологиялық жұмысты ұйымдастырады, шығарып салуға келген ата-анамен түсіндіру жұмысын жүргізеді, сондай-ақ жергілікті атқарушы орган, қоғамдық ұйым өкілдерінің және әскерге шақырылушылардың ата-анасының қатысуымен әскери командалардың жеке құрамын салтанатты түрде шығарып салуды ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиын пунктінде, сондай-ақ жолда әскерге шақырылушылармен тәрбие жұмысы мен идеологиялық жұмыс кезінде жоғары ұйымшылдық пен тәртіпті қамтамасыз етуге, жергілікті тұрғындарға қатысты бұзақылық және басқа да жат қылық жасау жағдайын болғызбауға назар аударылады. Жол жүргенде және тоқтаған жерде өзін-өзі ұстау қағидалары мен қауіпсіздік шаралары, жеке құрамның әскери тәртіпті, мемлекеттік құпияларды құрайтын мәліметтерді қатаң сақтау қажеттілігі түсіндіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Әскери команданы қалыптастыру аяқталғаннан кейін әскери командаға қабылданған әскерге шақырылушыларға қатысты ҚР ҚМ ЦЖ-ны қолданып, мерзімді әскери қызметке шақыру және әскери атақ беру туралы қорғаныс істері департаменті бастығының бұйрығы (бұдан әрі – шақыру туралы бұйрық) шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z232" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шақыру туралы бұйрықты жасау кезінде техникалық істен шығу (ақау) орын алған жағдайда бұйрықты қағаз жеткізгіште шығаруға, кейіннен бұйрықты бұрын айқындалған деректемелермен ҚР ҚМ ЦЖ-да қайта шығаруға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z233" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскерге шақыру туралы бұйрық шыққаннан кейін белгіленген тәртіппен кейіннен қол қойғызып беру үшін сержант және қатардағы жауынгер құрамының әскери билеті жазып беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z234" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери командаға қабылданған азамат қорғаныс істері департаменті бастығының әскерге шақыру туралы бұйрығы шыққан сәттен бастап мерзімді әскери қызметтің әскери қызметшісі мәртебесіне ие болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерзімді әскери қызметке шақырылған және құрылымында әскери қызмет өткеру көзделген уәкілетті орган басшысының бұйрығы негізінде әскери ант қабылдағанға дейін денсаулық жағдайы бойынша қайтарылған азаматқа қатысты әскерге шақыру туралы бұйрықтың күшін жою туралы қорғаныс істері департаменті бастығының бұйрығы шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Әскери қызмет өткеретін жерге кететін күні әскери бөлім (мекеме) өкілдері бірге жүру үшін әскери команданы тиісті қорғаныс істері департаменті бастығының бұйрығымен мерзімді әскери қызметке шақырылған және әскери бөлімге (мекемеге) жіберілген азаматтарды атаулы тізім бойынша қабылдайды, ол тізімі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша екі данада жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы тізімнің бірінші данасы әскери бөлім (мекеме) өкіліне мынадай құжаттармен беріледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5029,592 +5743,782 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы тізімнің екінші данасы қорғаныс істері департаментінде есепке алынады және әскери билет беру ведомосымен бірге сақталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери команда әскери қызмет өткеретін жерге кеткеннен кейін әскерге шақырылған азаматтардың есепке алу картасы бұдан әрі екі жыл бойы сақтау үшін тиісті қорғаныс істері басқармаларына (бөлімдеріне) қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkStart w:name="z81" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. МКҚ-ға әскерге шақырылған мерзімді әскери қызметтің әскери қызметшілері әскери қызмет өткеретін жерге келгеннен кейін әскери ант қабылданғанға дейін "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасы Заңының 7-бабында көзделген талаптарға сәйкес келуін тексеру бойынша іс-шаралар жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерзiмдi әскери қызметтің әскери қызметшiлерінiң белгiленген талаптарға сәйкес келмейтiнi анықталғанда әскери бөлiм командирi оларды әскери бөлiм тiзiмiнен шығару туралы бұйрық шығарады және оны әскерге шақырылған жері бойынша қорғаныс iстерi департаментіне жiбередi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:bookmarkStart w:name="z82" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Қазақстан Республикасының Қарулы Күштеріне, басқа да әскерлері мен әскери құралымдарына мерзімді әскери қызметке шақырылған азаматтарды жеткізуге жұмсалған шығынды өтеуді тиісті мемлекеттік орган республикалық бюджетте осы мақсатқа көзделген қаражат шегінде жеткізуді жүзеге асыратын ұйым ұсынған шот бойынша оған тікелей жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z83" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Әскери бөлім (мекеме) мерзімді әскери қызметтің әскери қызметшілеріне талап ету орны бойынша ұсыну үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тиісті анықтама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z84" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      49. Мәліметтерді ҚР ҚМ АЖ-ға енгізу мақсатында мерзімді әскери қызметке шақырылатын азаматтар жиын пунктінде жөнелту алдында осы Қағидаларға </w:t>
+      49. Мәліметтерді ҚР ҚМ ЦЖ-ға енгізу мақсатында мерзімді әскери қызметке шақырылатын азаматтар жиын пунктінде жөнелту алдында осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша дербес деректерді жинауға, өңдеуге және кредиттік бюроға беруге келісімге қол қояды, ол ҚР ҚМ АЖ-да электрондық есепке алу картасына қоса тіркеледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша дербес деректерді жинауға, өңдеуге және беруге келісімге қол қояды, ол ҚР ҚМ ЦЖ-да цифрлық есепке алу картасына қоса тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Запастағы офицерлерді әскери қызметке шақыруды ұйымдастыру мен жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z86" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Запастағы офицерлерді офицер құрамының лауазымына әскери қызметке шақыру Заңның 32-бабына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Денсаулық жағдайы бойынша әскери қызметке жарамды және әскерге шақыруды кейінге қалдыруға немесе одан босатылуға құқығы жоқ, Қазақстан Республикасының жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымы жанындағы әскери кафедрада (әскери факультетте) запастағы офицерлер бағдарламасы бойынша әскери даярлықты бітірген жиырма тоғыз жасқа толмаған запастағы офицерлер және отыз екі жасқа толмаған медициналық қызметтің запастағы офицерлері әскери қызметке шақырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Запастағы офицерлер бейбіт уақытта офицер құрамының лауазымында әскери қызмет өткеру үшін құрылымында әскери қызмет өткеру көзделген уәкілетті органдардың (бұдан әрі – уәкілетті орган) өтінімі бойынша Қазақстан Республикасы Үкіметінің қаулысымен бекітілген санда әскерге шақырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:bookmarkStart w:name="z87" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Қорғаныс істері басқармалары (бөлімдері) осы Қағидалардың 50-тармағында белгіленген талаптарға сәйкес келетін запастағы офицерлерді зерделеу және іріктеу жұмысын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z247" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Запастағы офицерлерді зерделеу және іріктеу рәсімі екі кезеңде жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z235" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші кезеңде запастағы офицерлерді әскери қызметке шақыруға тапсырма алғаннан кейін он жұмыс күні ішінде қорғаныс істері басқармаларында (бөлімдерінде) мынадай іс-шаралар жүргізіледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z236" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дайындалу және зерделеу мен іріктеу жоспары жасалады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z237" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) зерделеу мен іріктеуді ұйымдастыру және жүргізу туралы бұйрық шығарылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z238" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) зерделейтін және іріктейтін лауазымды адамдарды бекітіп, зерделеуге жататын запастағы офицерлердің тізімі жасалады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z239" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) зерделеу мен іріктеу графигі жасалады;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z240" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Заңның 17-бабының 4-тармағында көрсетілген мәліметтер мемлекеттік органдардың мемлекеттік цифрлық жүйелерінің өзара іс-қимыл жасауын қамтамасыз ету арқылы сұратылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z241" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік цифрлық жүйелер арасында өзара іс-қимыл болмаған жағдайда Заңның 17-бабының 4-тармағында көрсетілген мәліметтерді қорғаныс істері басқармалары (бөлімдері) үш жұмыс күні ішінде тиісті сұрау салулар бойынша алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z242" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зерделеудің екінші кезеңі шеңберінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z243" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запастағы офицерлер медициналық куәландыруға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медициналық куәландыру нәтижелері (жарамдылық дәрежесі) ҚР ҚМ ЦЖ-ның цифрлық есепке алу картасына енгізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ҚР ҚМ ЦЖ-да цифрлық есепке алу картасы жаңартылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z245" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) запастағы офицермен әңгімелесу жүргізіледі, оның нәтижесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әңгімелесу парағына енгізіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z246" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) материал ресімделеді және арнайы тексеру үшін жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Запастағы офицердің әскери қызметке шақыруға сәйкес келетіні туралы шешім зерделеу, медициналық куәландыру және арнайы тексеру нәтижесі бойынша қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 51-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5663,236 +6567,414 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) денсаулық жағдайы бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) басқа да себептер бойынша запастағы офицерлерді әскери қызметке шақыру кейінге қалдырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z248" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери қызметке шақыру осы тармақтың 1), 2) және 4) тармақшаларында көзделген негіздер бойынша Мемлекеттік қызмет көрсету қағидаларына сәйкес кейінге қалдырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z249" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Медициналық куәландыру кезінде жарамдылық дәрежесі "Әскери қызметке уақытша жарамсыз" деп айқындалған запастағы офицерлерді әскери қызметке шақыру денсаулық жағдайы бойынша бір жылға дейінгі мерзімге кейінге қалдырылады. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z250" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарамдылық дәрежесі туралы қорытындысы бар медициналық куәландыру картасының сканерленген көшірмесі цифрлық есепке алу картасының "Құжаттар" деген бөліміне жүктеледі, сондай-ақ ҚР ҚМ ЦЖ-дағы "Жарамдылық дәрежесі" деген жолға тиісті өзгерістер енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 52-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 3), 5) және 6) тармақшаларында көзделген негіздер бойынша запастағы офицерлерді әскери қызметке шақырудан босату Мемлекеттік қызмет көрсету қағидаларына сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z251" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Медициналық куәландыру кезінде: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z252" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жарамдылық дәрежесі "Бейбіт уақытта әскери қызметке жарамсыз, соғыс уақытында шектеулі жарамды" деп айқындалған запастағы офицерлер әскери қызметке шақырудан босатылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z253" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жарамдылық дәрежесі "Әскери есептен шығарумен әскери қызметке жарамсыз" деп айқындалған запастағы офицерлер әскери есептен шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z254" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарамдылық дәрежесі туралы қорытындысы бар медициналық куәландырудың сканерленген көшірмесі цифрлық есепке алу картасының "Құжаттар" деген бөліміне жүктеледі, сондай-ақ ҚР ҚМ ЦЖ-дағы "Жарамдылық дәрежесі" деген жолға тиісті өзгерістер енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 53-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Запастағы офицерлер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5981,70 +7063,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 1) тармақшасында көрсетілген басқа адамның көмегіне және күтіміне мұқтаж отбасы мүшелері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Денсаулық жағдайы бойынша әскери қызметке жарамсыз деп танылған адамдарды қоспағанда, әскери қызметке шақырудан босатылуға құқығы бар запастағы офицерлер тиісті қорғаныс істері басқармасы (бөлімі) бастығының атына өзі өтініш берсе, олар өз қалауы бойынша әскери қызметке шақырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:bookmarkStart w:name="z91" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Қорғаныс істері басқармалары (бөлімдері) кейіннен уәкілетті органға жіберу үшін әскери қызметке шақыруға іріктелген запастағы офицерлердің мынадай материалдарын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік картасын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6091,184 +7173,184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сотталған-сотталмағаны туралы хабарламаны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қорғаныс істері басқармасының (бөлімінің) бастығы куәландырған арнайы тексеру нәтижесінің көшірмесін қорғаныс істері департаментіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:bookmarkStart w:name="z92" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56.  Әскери қызметке шақыру үшін іріктелген запастағы офицерлерге қорғаныс істері департаменті берген материал бойынша уәкілетті органның басшысы оларды әскерге шақыру туралы бұйрық шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Запастағы офицерлерді әскери қызметке шақыру туралы бұйрықтан үзінді тиісті әскери бөлімге (мекемеге) және қорғаныс істері департаментіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:bookmarkStart w:name="z93" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Запастағы офицерлерді әскери қызметке шақыру туралы бұйрықтан үзіндіні алған сәттен бастап әскери бөлім (мекеме) командирі (бастығы) тиісті жергілікті әскери басқару органымен өзара іс-қимылды ұйымдастыру арқылы олардың келуін бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z94" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Тиісті қорғаныс істері басқармасының (бөлімінің) бастығы уәкілетті орган басшысының запастағы офицерді әскери қызметке шақыру туралы бұйрығынан үзіндіні алған сәттен бастап жеті жұмыс күні ішінде соның негізінде әскери қызметке шақырылған офицердің әскери қызмет өткеретін жерге кетуі туралы бұйрық шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорғаныс істері басқармасы (бөлімі) бастығының запастағы офицердің кетуі туралы бұйрығы шыққан сәттен бастап ол әскери қызметші мәртебесіне ие болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:bookmarkStart w:name="z95" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Қорғаныс істері басқармасының (бөлімінің) бастығы әскерге шақырылған офицерге нұсқама береді және оның әскери бөлімге (мекемеге) кетуін бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нұсқамада көрсетілген әскери қызмет өткеретін жерге келетін күні жұмыс орнынан шығару және жолда жүру үшін қажетті уақыт ескеріліп айқындалады. Әскери қызмет өткеретін жерге келудің жалпы мерзімі нұсқама берілген күннен бастап есептелетін күнтізбелік он күннен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6279,70 +7361,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери қызметке шақырылған офицердің кетуі туралы ақпарат қорғаныс істері департаментіне және ол әскери қызмет өткеруге жіберілген әскери бөлімге (мекемеге) хабарланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әскери қызметке шақырылған офицер кету туралы бұйрық шыққан сәттен бастап үш жұмыс күні өткеннен кейін нұсқама алу үшін келмегенде қорғаныс істері басқармасының (бөлімінің) бастығы әскери полиция органы мен қорғаныс істері департаментіне нұсқаманы уақтылы тапсыруға бағытталып қабылданған шаралардан нәтиже болмағаны туралы хабарлайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkStart w:name="z96" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Кеткен сәттен бастап үш жұмыс күні ішінде әскери қызметке шақырылған офицердің жеке ісі тиісті әскери бөлімге (мекемеге) жіберіледі, онда мынадай материал:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік тізім;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6551,264 +7633,264 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) зерделеу парағы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) жеке нөмірі жазылған жетон болуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:bookmarkStart w:name="z97" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Әскери бөлімнің (мекеменің) кадр бөлімшесі әскери қызметке шақырылған офицер қызмет өткеретін жеріне келмегенде себебін нақтылау үшін тиісті жергілікті әскери басқару органына сұрау салу жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z98" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Әскери жиынға шақыруды ұйымдастыру және оны өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z99" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Әскери жиынның негізгі мақсаттары әскери бөлімдердің (мекемелердің) жауынгерлік және жұмылдыру даярлығын арттыру, сондай-ақ жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында Қазақстан Республикасының Қарулы Күштерін, басқа да әскерлері мен әскери құралымдарын жасақтауға қажетті әскери оқытып-үйретілген ресурсты даярлау және запаста ұстау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z100" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63. Әскери жиынға шақыру Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери жиынға әскери қызметке жарамды, әскерге шақырудан босатылуға құқығы жоқ әскери міндеттілер шақырылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:bookmarkStart w:name="z101" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. Әскери жиынға шақырудан босату Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағында көзделген негіздер бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 9) тармақшасында көрсетілген адамдарды қоспағанда, әскери жиынға шақырудан босатуға құқығы бар азаматтар тиісті қорғаныс істері басқармасы (бөлімі) бастығының атына өзі өтініш берсе, олар өз қалауы бойынша әскери жиынға шақырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:bookmarkStart w:name="z102" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Әскери жиынды ұйымдастыруды мен өткізуді жалпы жоспарлауды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қарулы Күштерде (аумақтық әскерді қоспағанда) – Қазақстан Республикасы Қарулы Күштерінің Бас штабы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6819,70 +7901,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) басқа да әскерлер мен әскери құралымдарда – Қазақстан Республикасы Қарулы Күштерінің Бас штабымен келісу бойынша уәкілетті орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аумақтық әскерде – Қазақстан Республикасы Қарулы Күштерінің Бас штабымен келісу бойынша жергілікті атқарушы орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:bookmarkStart w:name="z103" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Әскери жиын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әскери міндеттілерді даярлау және қайта даярлау мақсатында өткізілетін оқу-жаттығу жиыны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6893,70 +7975,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) төтенше жағдай режимін енгізу және қамтамасыз ету, төтенше жағдай мен олардың салдарын жою іс-шараларын орындау мақсатында және Қазақстан Республикасының Президенті айқындайтын өзге де жағдайда өткізілетін арнайы жиын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соғыс уақытының ұйымдық-штаттық құрылымында міндеттерді орындауға арналған әскери бөлімдердің (мекемелердің) әзірлігін тексеру мақсатында өткізілетін тексеру жиыны болып бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:bookmarkStart w:name="z104" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Әскери-оқытылған ресурсты даярлау және жинақтау үшін оқу-жаттығу жиыны өткізіледі, оның барысында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запастағы сержанттар мен қатардағы жауынгерлерден запастағы офицерлерді даярлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7003,146 +8085,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әскери білімді жетілдіру және әскери міндеттілерді қару-жарақ пен әскери техниканың жаңа түрінде даярлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қару-жарақ пен әскери техникаға, сондай-ақ жұмсалмайтын қор мүлкі мен ұзақ сақталатын қорға қызмет көрсету жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:bookmarkStart w:name="z105" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Төтенше жағдай режимін енгізу және қамтамасыз ету, төтенше жағдай мен олардың салдарын жою іс-шараларын орындау мақсатында және Қазақстан Республикасының Президенті айқындайтын өзге де жағдайда жүктелген міндеттерді орындау үшін қажетті санда азаматтарды арнайы жиынға шақыру жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z106" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Әскери басқару органының, әскери бөлімдердің (мекемелердің) соғыс уақытының ұйымдық-штаттық құрылымында міндеттерді орындауға әзірлігін тексеру (инспекциялау) үшін тексеру жиыны өткізіледі, оның барысында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әскери басқару органының, әскери бөлімдердің (мекемелердің), бөлімшелердің жауынгерлік және жұмылдыру әзірлігінің жеке элементтерін тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әскери міндеттілердің жұмылдыруда арналуы бойынша лауазымдық міндеттерін орындауға әзірлігін тексеру жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:bookmarkStart w:name="z107" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Әскери жиынға шақырылатын әскери міндеттілер саны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әскери басқару органына, Қарулы Күштердің әскери бөлімдеріне (мекемелеріне) (аумақтық әскерді қоспағанда) – Қазақстан Республикасы Қорғаныс министрінің бұйрығы негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7153,446 +8235,536 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әскери басқару органына, басқа да әскерлер мен әскери құралымдардың әскери бөлімдеріне (мекемелеріне) – Қорғаныс министрлігімен келісу бойынша уәкілетті мемлекеттік орган бірінші басшысының бұйрығы негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қарулы Күштер аумақтық әскерінің аумақтық органына жұмылдыру даярлығы, Қазақстан Республикасы аумақтық қорғанысының дайындығы жөніндегі іс-шаралар шеңберінде – Қазақстан Республикасы Қарулы Күштерінің Бас штабымен келісу бойынша облыс, республикалық маңызы бар қала, астана әкімдігінің қаулысы негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="106"/>
+    <w:bookmarkStart w:name="z108" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Қарулы Күштерге оқу-жаттығу және тексеру жиынына шақырылатындар саны Қазақстан Республикасы Қарулы Күштерінің әскери басқару органынан ҚР ҚК Бас штабына жыл сайын алдағы жылға 1 қарашаға дейін жіберілетін өтінім негізінде жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алынған өтінім негізінде, алдағы жылға Қарулы Күштердің жұмылдыру даярлығы іс-шараларын ескеріп, ҚР ҚК Бас штабы Қазақстан Республикасы Қорғаныс министрінің әскери міндеттілерді тиісті жылға әскери жиынға шақыру туралы бұйрығын және Қорғаныс министрінің бірінші орынбасары – ҚР ҚК Бас штабының бастығы бекітетін әскери жиынды өткізу жоспарын әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="107"/>
+    <w:bookmarkStart w:name="z109" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Арнайы жиынға шақырылатындар саны ҚР ҚК Бас штабына жіберілетін әскери басқару органының, мемлекеттік және жергілікті атқарушы органның өтінімі негізінде жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z110" w:id="108"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z110" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Басқа да әскерлер мен әскери құралымдарға, аумақтық әскер бөлімшелеріне оқу-жаттығу және тексеру жиынына шақырылатындар саны әскери басқару органы мен аумақтық әскер бөлімшелері жыл сайын алдағы жылға 1 қарашаға дейін тиісінше уәкілетті немесе жергілікті атқарушы органға жіберетін өтінім негізінде жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алынған өтінім негізінде алдағы жылға жұмылдыру даярлығы іс-шараларын ескеріп, уәкілетті және жергілікті атқарушы орган ҚР ҚК Бас штабымен келісілетін тиісті бұйрық (қаулы) және әскери жиын өткізу жоспарын әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:bookmarkStart w:name="z111" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Қазақстан Республикасының Қарулы Күштері өткізетін әскери жиынға әскери міндеттілерді шақыру нұсқауын және нарядын ҚР ҚК Бас штабы әскери жиын басталғанға дейін екі ай бұрын әскери басқару органына және жергілікті әскери басқару органына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқа да әскерлер мен әскери құралымдар, аумақтық әскер бөлімшелері өткізетін әскери жиынға әскери міндеттілерді шақыру нұсқауын және нарядын ҚР ҚК Бас штабы әскери жиын басталғанға дейін бір ай бұрын жергілікті әскери басқару органына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:bookmarkStart w:name="z112" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. ҚР ҚК Бас штабының нұсқауы негізінде әскери басқару органы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мамандықтар бойынша шақырылатын әскери міндеттілер санын, жиынды өткізу мерзімін, сондай-ақ жиынды материалдық-техникалық қамтамасыз ету, оқу-жаттығу алаңы мен оқ ату алаңын бөлу іс-шараларын көрсетіп, әскери бөлімдер (мекемелер) үшін әскери жиын өткізу жоспарын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бағынысты әскери бөлімдерде (мекемелерде) әскери міндеттілердің әскери жиынды ұйымдастыру және өткізу мәселелері бойынша оқу бағдарламаларын, әдістемелік ұсынымды және тиісті нұсқауды әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:bookmarkStart w:name="z113" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Қазақстан Республикасының Қарулы Күштерін, басқа да әскерлері мен әскери құралымдарын уақтылы және сапалы жасақтауды қамтамасыз ету мақсатында әскери жиынға дайындалу кезеңінде жергілікті әскери басқару органы әскери жиынға шақыру үшін әскери міндеттілерді іріктеу мен зерделеуді ұйымдастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери жиынға шақыру үшін әскери міндеттілерді зерделеу мен іріктеу әскери басқару органының, әскери бөлім (мекеме) өкілдерімен бірлесіп жүргізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:bookmarkStart w:name="z114" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Әскери міндеттілерді іріктеу мен зерделеу әскери жиын міндеттері мен түрін ескеріп, қорғаныс істері басқармаларында (бөлімдерінде) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z255" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іріктеу мен зерделеу үшін мынадай іс-шаралар жүргізіледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z256" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) зерделеуге жататын әскери міндеттілердің тізімі жасалады және оны өткізу күні белгіленеді; </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="113"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z257" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ҚР ҚМ ЦЖ арқылы цифрлық есепке алу картасындағы мәліметтер жаңартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z258" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР ҚМ ЦЖ-да жоқ қосымша мәліметтерді алу қажет болғанда мемлекеттік органдар мен ұйымдарға тиісті сұрау салулар жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 77-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Әскери міндеттілерді сапалы іріктеуді ұйымдастыру үшін жергілікті әскери басқару органы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскери жиын облыс (республикалық маңызы бар қала, астана) аумағында өткізілгенде – қорғаныс істері басқармалары (бөлімдері);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскери жиынды облыс (республикалық маңызы бар қала, астана) аумағынан тыс жерде өткізілгенде – қорғаныс істері департаменттері жасақталатын әскери бөлімдермен (мекемелермен) өзара іс-қимыл жасауды ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:bookmarkStart w:name="z116" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Әскери оқу-жаттығу жиынына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запастағы сержанттар мен қатардағы жауынгерлерден запастағы офицерлерді даярлау үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7621,128 +8793,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инженерлік-техникалық және басқа да бейін бойынша – әскери-есептік мамандық бейініне жақын мамандық бойынша білімі жоғары немесе ол бойынша әскери қызмет өткерген, 35 жасқа толмаған запастағы сержанттар мен қатардағы жауынгерлер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Қағидалардың 67-тармағының 2) – 5) тармақшаларында көзделген әскери міндеттілерді даярлау үшін – тиісті әскери-есептік мамандық бойынша әскери қызмет өткерген не азаматтық мамандығы немесе практикалық жұмыс тәжірибесі әскери-есептік мамандыққа жақын 40 жасқа толмаған әскери міндеттілер басымдықпен шақырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="115"/>
+    <w:bookmarkStart w:name="z117" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Тексеру жиынына Қазақстан Республикасының Қарулы Күштерін, басқа да әскерлері мен әскери құралымдарын жасақтауға арналған әскери міндеттілер шақырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әскери жиынға шақырудан босатылған әскери міндеттілер осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында көзделген талаптарға сәйкес келетін әскери міндеттілермен ауыстырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="116"/>
+    <w:bookmarkStart w:name="z118" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Оқу-жаттығу жиынына және арнайы жиынға дайындалу кезеңінде шақыру үшін іріктелген әскери міндеттілер медициналық куәландыруға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру жиынына шақыру кезінде денсаулық жағдайына шағым жасаған әскери міндеттілер медициналық қарап-тексерілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7771,482 +8943,660 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медициналық куәландыру картасы нәтижеслермен бірге запастағы офицерлердің жеке ісіне тігіледі, ал сержант және қатардағы жауынгер құрамының жеке ісі қызметтік іс жүргізуде есепке алынады және тиісті іске тігіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери жиынға шақырылатын запастағы офицерлердің жеке ісі әскери бөлімдерге (мекемелерге) құпия поштамен жіберіледі, ал атаулы тізім, ұшу кітапшасы және медициналық кітапша режимдік бөлімдерге (мекемелерге) оларды жиын басталардан екі күн бұрын алу есебінен құпия пошта арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:bookmarkStart w:name="z119" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Мемлекеттік құпияларға рұқсат ету талап етілетін әскери бөлімдерге (мекемелерге) шақырылатын әскери міндеттілерге рұқсат ету мемлекеттік құпияларды қорғау саласындағы заңнамаға сәйкес ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z120" w:id="118"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z120" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Әскери жиынға шақыру үшін іріктелген әскери міндеттілерді хабардар ету әскери команданы құру және әскери жиын өткізілетін жерге дейін жеткізу уақытын ескеріп, алдын ала жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z121" w:id="119"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z121" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Әскери міндеттілерді тексеру жиынына шақыру жұмылдыру жоспарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z122" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Облыс (республикалық маңызы бар қала, астана) аумағында әскери жиындар өткізу кезінде әскери команданы қалыптастыру аяқталғаннан кейін әскери командаға қабылданған әскери міндеттілерге қатысты әскери жиындарға шақыру туралы қорғаныс істері басқармасы (бөлімі) бастығының бұйрығы ҚР ҚМ ЦЖ қолданылып шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z259" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шақыру туралы бұйрықты жасау кезінде техникалық істен шығу (ақау) орын алған жағдайда бұйрықты қағаз жеткізгіште шығаруға, кейіннен бұйрықты бұрын анықталған деректемелермен ҚР ҚМ ЦЖ-да қайта шығаруға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z260" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери жиынға шақыру туралы бұйрық шығарылғаннан кейін бұрын әскери билеті болмаған әскери міндеттілерге белгіленген тәртіппен әскери билет жазылып, кейіннен оларға қолтаңбасы қойғызылып беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z261" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорғаныс істері басқармасы (бөлімі) бастығының әскери міндеттілерді әскери жиынға шақыру туралы бұйрығынан үзінді әскери жиыннан өтетін жерге (басқа да әскерлер мен әскери құралымдарға және аумақтық әскерге жіберілетінді қоспағанда) азық-түлік аттестатын жазу және жіберу үшін қорғаныс істері департаментіне жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z262" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери командаға қабылданған әскери міндетті қорғаныс істері басқармасы (бөлімі) бастығының жиынға шақыру туралы бұйрығы шыққан сәттен бастап әскери қызметші мәртебесіне ие болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 85-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Шақырылған әскери міндеттілерді оқу-жаттығу жиынынан және арнайы жиыннан өтетін жерге ұйымдасқан түрде жеткізу үшін олармен бірге жүретін адам тағайындалады, оған әскери команданы жеткізуге маршрут парағы және тиісті жергілікті әскери басқару органы әскери жиынға шақырған және әскери бөлімге (мекемеге) жіберген әскери міндеттілердің осы Қағидаларға 15-қосымшаға сәйкес нысан бойынша жасалған атаулы тізімінің (бұдан әрі – атаулы тізім) екі данасы беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы тізімге командирдің (бастықтың) орынбасарларының бірі қол қояды және әскери команда қабылданғаннан кейін әскери бөлімнің (мекеменің) елтаңбалы мөрімен куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы тізімнің бірінші данасы әскери бөлімде (мекемеде) қалады, ал екінші данасы қорғаныс істері департаментіне қайтарылады, қызметтік іс жүргізуде есепке алынады және архивке сақтауға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="122"/>
+    <w:bookmarkStart w:name="z124" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Әскери командаларды облыс (республикалық маңызы бар қала, астана) шегінен тыс оқу-жаттығу жиынына және арнайы жиынға жіберу жиын пункті арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шақырылатын әскери міндеттілерді жиын пунктіне жеткізуді ұйымдастыруды және тиісті құжаттарды жіберуді қорғаныс істері басқармалары (бөлімдері) қорғаныс істері департаментінің нұсқауына және нарядына сәйкес ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="123"/>
+    <w:bookmarkStart w:name="z125" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Жиын пунктінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әскери команда құру бір тәуліктен аспайтын мерзімде жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әскери команда құрамында жөнелтілетіндердің жалпы санының жиырма пайызына дейін әскерге шақырылушылар резервін ұстауға жол беріледі, ол әскери командаларға қабылданған әскерге шақырылушыларды ауыстыру керек болғанда қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="124"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Әскери жиындар облыс (республикалық маңызы бар қала, астана) аумағынан тыс жерде өткізілгенде жиын пунктінде әскери команданы қалыптастыру аяқталғаннан кейін әскери командаға қабылданған әскери міндеттілерге қатысты қорғаныс істері департаменті бастығының әскери жиындарға шақыру туралы бұйрығы ҚР ҚМ ЦЖ қолданылып шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z263" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шақыру туралы бұйрықты жасау кезінде техникалық істен шығу (ақау) орын алған жағдайда бұйрықты қағаз жеткізгіште шығаруға, кейіннен бұйрықты бұрын анықталған деректемелермен ҚР ҚМ ЦЖ-да қайта шығаруға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z264" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери жиынға шақыру туралы бұйрық шығарылғаннан кейін белгіленген тәртіппен бұрын әскери билеті болмаған әскери міндеттілерге әскери билет жазылып, кейіннен оларға қолтаңбасын қойғызып беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z265" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери командаға қабылданған әскери міндетті қорғаныс істері департаменті бастығының жиынға шақыру туралы бұйрығы шыққан сәттен бастап әскери қызметші мәртебесіне ие болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 89-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90. Оқу-жаттығу жиынына және арнайы жиынға шақырылған әскери міндеттілерді жиын пунктінен әскери қызмет өткеретін жерге ұйымдасқан түрде жеткізу үшін бірге жүретін адам(дар) тағайындалады, оған (оларға): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) екі данада әскери міндеттілердің атаулы тізімі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8293,210 +9643,210 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери жиынға шақырылған әскери міндеттілердің атаулы тізіміне командирдің (бастықтың) орынбасарларының бірі қол қояды және әскери команда қабылданғаннан кейін әскери бөлімнің (мекеменің) елтаңбалы мөрімен куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы тізімнің бірінші данасы әскери бөлімде (мекемеде) қалады, ал екінші данасы қорғаныс істері департаментіне қайтарылады, қызметтік іс жүргізуде есепке алынады және архивке сақтауға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="126"/>
+    <w:bookmarkStart w:name="z128" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Ұшқыш-мамандар құрамын даярлау әскери жиынына шақырылған әскери міндеттілермен бірге жүретін адамға мөр қойылған қосымша ұшу кітапшасы және медициналық кітапша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z129" w:id="127"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z129" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Әскери командамен бірге жүретін адам әскери жиыннан өтетін жерге келгеннен кейін әскери команданы атаулы тізім бойынша қабылдау пунктінің бастығына береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z130" w:id="128"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z130" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Әскери жиынға шақырылған әскери міндеттілерді жауынгерлік даярлау әскери жиын өткізудің әдістемелік нұсқаулары мен бағдарламаларына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z131" w:id="129"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z131" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       94. Әскери жиын өткізетін әскери бөлім (мекеме) командирлері жиынға шақырылған әскери міндеттілердің жауынгерлік даярлығын ұйымдастыруға және оның сапасына, әскери жиынды уақтылы және толық материалдық-техникалық қамтамасыз етуге, оқу базасын дайындауға, әскери міндеттілерді қабылдауды және жиыннан жіберуді ұйымдастыруға жауапты болады. Құпия жұмысты жүргізу және құпия құжаттардың, техника мен қару-жарақтың сақталуын қамтамасыз ету үшін қажетті жағдай жасауға ерекше назар аударылуға тиіс. Жиынға шақырылған әскери міндеттілерге құпия құжаттарды, техника мен қару-жарақты сақтау және онымен жұмыс істеу, жеке хат алмасу тәртібі және мемлекеттік және әскери құпияны сақтағаны үшін дербес жауаптылық, жеке блокнотқа құпия жазба, суреттеме, есеп жазуға және әскери объектілер мен құпия техниканың фото-кино түсірілімін жасауға жол бермеу жөніндегі негізгі талаптар жеткізілуге тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z132" w:id="130"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z132" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Оқу-жаттығу және тексеру жиынына шақырылған әскери міндеттілер казармалық жағдайда болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z133" w:id="131"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z133" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Әскери жиынға шақырылған әскери міндеттілерді шаруашылық және құрылыс жұмысының кез келген түріне, сондай-ақ әскери жиыннан өтумен байланысты емес қызмет өткеруге тартуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z134" w:id="132"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z134" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Әскери жиынға шақырылған және бұрын әскери ант қабылдамаған әскери міндеттілер күнтізбелік үш күн ішінде әскери ант қабылдайды, ол туралы әскери билетінде тиісті белгі жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z135" w:id="133"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z135" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Әскери жиын аяқталғаннан кейін әскери бөлімдер (мекемелер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ерекше көзге түскендерді көтермелеп, салтанатты түрде шығарып салады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8525,276 +9875,364 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оқу бағдарламасын табысты аяқтаған әскери міндеттілерге офицер, сержант және қатардағы жауынгер құрамының кезекті (алғашқы) әскери атағын беруге өтінішхат жазады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жеке іске және әскери билеттің тиісті бөлігіне әскери жиыннан өткені (әскери жиынның ұзақтығы, әскери-есептік мамандық пен даярлықтан өткен лауазым коды) туралы белгі қояды, оны әскери бөлім (мекеме) командирінің (бастығының) қолтаңбасымен және мөрімен куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="134"/>
+    <w:bookmarkStart w:name="z136" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Әскери жиын аяқталғаннан кейін жергілікті әскери басқару органына ұйымдасқан түрде жеткізу үшін әскери міндеттілер атаулы тізімге сәйкес жергілікті әскери басқару органының өкілімен бірге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұшқыш-мамандар құрамын даярлау әскери жиынынан өткен әскери міндеттілермен бірге жүрушіге қосымша мөр қойылған ұшу кітапшасы және медициналық кітапша беріледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әскери жиыннан өткендердің жеке ісі, мінездеме материалы мен әскери атақ беруге өтінішхат әскери жиын аяқталғаннан кейін күнтізбелік он күн ішінде жергілікті әскери басқару органына жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="135"/>
+    <w:bookmarkStart w:name="z137" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       100. Қорғаныс істері басқармалары (бөлімдері) әскери жиын аяқталғаннан кейін жеке істі, мінездеме материалын және әскери атақ беруге өтінішхатты алысымен бес жұмыс күні ішінде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z266" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ҚР ҚМ ЦЖ-да әскери жиындардан өткен әскери міндеттілердің есепке алу карталарына әскери-есептік мамандықтар мен лауазымдардың өзекті кодтарын енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z267" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қорғаныс істері департаменттеріне офицер, сержант және қатардағы жауынгер құрамының кезекті (алғашқы) әскери атағын беру үшін материал жібереді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z268" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жұмыс берушілерге оларға еңбек ұжымында құрмет көрсету үшін әскери жиыннан сәтті өткен жұмыскерлері бойынша алғысхат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="136"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 100-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Қорғаныс істері департаменттері қорғаныс істері басқармаларынан (бөлімдерінен) офицер, сержант және қатардағы жауынгер құрамының кезекті (алғашқы) әскери атағын беру үшін материал алғаннан кейін бес жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бастықтың сержант және қатардағы жауынгер құрамының кезекті (алғашқы) әскери атағын беру туралы бұйрығын шығарады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) офицер құрамының кезекті (алғашқы) әскери атағын беру үшін материалды Қазақстан Республикасы Қорғаныс министрлігінің Кадрлар департаментіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="137"/>
+    <w:bookmarkStart w:name="z139" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың әскери басқару органын, әскери бөлімдерін (мекемелерін) соғыс уақытының ұйымдық-штаттық құрылымына дейін жасақтау сапасын арттыру мақсатында қорғаныс істері басқармалары (бөлімдері) әскери жиын қорытындысы бойынша жұмылдыруда арналуын қайта қарау жұмысын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z140" w:id="138"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z140" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Әскери бөлімдерде (мекемелерде) әскери жиыннан өту кезеңінде әскери міндеттілерге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қарулы Күштер (аумақтық әскерді қоспағанда) – тиісті қаржы жылына республикалық бюджетте көзделген Қазақстан Республикасы Қорғаныс министрлігінің қаражаты есебінен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8805,356 +10243,356 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) басқа да әскерлер мен әскери құралымдар – тиісті қаржы жылына республикалық бюджетте көзделген уәкілетті органның қаражаты есебінен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) аумақтық әскер – тиісті қаржы жылына жергілікті бюджетте көзделген жергілікті атқарушы органның қаражаты есебінен орташа, бірақ республика бойынша орташа жалақыдан жоғары емес жалақы, ал жұмыс істемейтіндерге ең төменгі жалақы төленеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="139"/>
+    <w:bookmarkStart w:name="z141" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Әскери жиынға шақырылған әскери міндеттілерді әскери жиын өтетін жерге және одан кері қарай жеткізу әуе, теміржол немесе автомобиль көлігімен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеткізу шығыстарын төлеуді тиісті мемлекеттік немесе жергілікті атқарушы орган республикалық немесе жергілікті бюджетте осы мақсатқа көзделген қаражат шегінде жеткізуді жүзеге асыратын ұйым ұсынған көрсетілген қызмет актісі және шот бойынша оған тікелей жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="140"/>
+    <w:bookmarkStart w:name="z142" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Әскери жиынға шақырылған әскери міндеттілерді тұрғылықты жерінен жиын өтетін жерге дейін, сондай-ақ жиын аяқталғаннан кейін тұрғылықты жеріне дейін жеткенше азықпен қамтамасыз етуді тиісті қаржы жылына республикалық және жергілікті бюджетте көзделген тиісінше Қазақстан Республикасы Қорғаныс министрлігінің, уәкілетті органның немесе жергілікті атқарушы органның қаражаты есебінен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті әскери басқару органы – әскери жиын өтетін жерге дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскери бөлім (мекеме) – жергілікті әскери басқару органына дейін жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="141"/>
+    <w:bookmarkStart w:name="z143" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Әскери жиынға шақырылған әскери міндеттілер әскери жиын кезеңінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскери міндеттілер әскери жиын өтетін әскери бөлімнің (мекеменің) жеке құрамы үшін белгіленген азық нормасы бойынша азық-түлікпен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскери міндеттілердің тиісті санаты үшін белгіленген норма бойынша заттай мүлікпен және медициналық қызмет көрсетумен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="142"/>
+    <w:bookmarkStart w:name="z144" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Жұмылдыру бойынша, соғыс жағдайы кезінде және соғыс уақытында әскери қызметке шақыруды ұйымдастыру мен жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z145" w:id="143"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z145" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Азаматтарды жұмылдыру бойынша, соғыс жағдайы кезінде және соғыс уақытында әскери қызметке шақыру Қазақстан Республикасы Президентінің Жарлығы негізінде және Заңда белгіленген тәртіппен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z146" w:id="144"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z146" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Облыс (республикалық маңызы бар қала немесе астана), аудан (облыстық маңызы бар қала) аумағында жалпы немесе ішінара жұмылдыру жариялау туралы бұйрықты жергілікті әскери басқару органының бастықтары Қазақстан Республикасы Президентінің жалпы немесе ішінара жұмылдыру жариялау туралы Жарлығын орындау үшін және Қазақстан Республикасы Қорғаныс министрінің тиісті бұйрығы негізінде шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті әскери басқару органы бастығының жалпы немесе ішінара жұмылдыру жариялау туралы бұйрығы тұрғындарға хабар тарату желісін, теледидарды және басқа да бұқаралық ақпарат құралдарын пайдаланып жеткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="145"/>
+    <w:bookmarkStart w:name="z147" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Азаматтарды жұмылдыру бойынша, соғыс жағдайы кезінде және соғыс уақытында әскери қызметке шақыруды жергілікті атқарушы орган ұйымдастырады және қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z148" w:id="146"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z148" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Жұмылдыру бойынша, соғыс жағдайы кезінде және соғыс уақытында әскери қызметке шақыру мемлекеттік органдар мен ұйымдардың жұмылдыру жоспарында белгіленген санда және мерзімде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z149" w:id="147"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z149" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Жұмылдыру кезеңінде, соғыс жағдайы кезінде және соғыс уақытында денсаулық жағдайы бойынша берілген кейінге қалдыруды қоспағанда, бұрын берілген әскери қызметке шақыруды кейінге қалдыру тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z150" w:id="148"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z150" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Денсаулық жағдайы бойынша әскери қызметке жарамсыз деп танылған азаматтар жұмылдыру бойынша, соғыс жағдайы кезінде және соғыс уақытында әскери қызметке шақырудан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9433,68 +10871,68 @@
               <w:t>
 __________________________________ (әскери атағы, қолы, инициалы, тегі)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___жылғы "___" __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="149"/>
+    <w:bookmarkStart w:name="z152" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Қарулы Күштерін, басқа да әскерлері мен  әскери құралымдарын жасақтау үшін азаматтарды мерзімді әскери қызметке шақырудың  20__ жылға арналған жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -13369,68 +14807,68 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="150"/>
+    <w:bookmarkStart w:name="z154" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________ әскери бөлімін (мекемесін) жасақтауға 20___ жылға арналған өтінім (Қарулы Күштердің әскери басқару органы, уәкілетті орган)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -14778,70 +16216,70 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="151"/>
+    <w:bookmarkStart w:name="z155" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. 2-бағанда қажет болса мемлекеттік құпияларға рұқсат нысаны қосымша көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14991,118 +16429,171 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>азаматтарын әскери қызметке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шақыруды ұйымдастыру</w:t>
+              <w:t>шақыруды ұйымдастыр мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен жүргізу қағидаларына</w:t>
+              <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="152"/>
+    <w:bookmarkStart w:name="z157" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ______ ауданы қорғаныс істері басқармасында (бөлімінде)  зерделенген әскерге шақырылушылардың тізімі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="152"/>
+        <w:t xml:space="preserve"> _____________________ ауданы (қаласы) қорғаныс істері басқармасында (бөлімінде) зерделенген әскерге шақырылушылардың тізімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -15195,87 +16686,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АӘТ</w:t>
+ТАӘ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған жылы, күні, айы</w:t>
+Туған күні, айы, жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15339,123 +16830,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Курстық даярлығының бар-жоғы</w:t>
+Курстық даярлығының бар- жоғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР ҚМ АЖ-дағы мәліметтер жаңартылған күн</w:t>
+ҚР ҚМ ЦЖ-дағы мәліметтер жаңартылған күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зерделеушінің әскери атағы, инициалы мен тегі</w:t>
+Зерделеушінің әскери атағы, тегі мен аты-жөні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16273,61 +17764,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16622,144 +18109,160 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...72 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      1. 7-бағанда курстық даярлықтан өткені көрсетіледі, мысалы: тиісті санаты, сыныбы, деңгейі немесе рұқсаты бар жүргізуші, тракторист-машинист, электрик, краншы, дәнекерлеуші және басқа. </w:t>
-[...17 lines deleted...]
-      2. 10-бағанда әскерге шақырылушыларды Қазақстан Республикасы Қарулы Күштері түрлері мен әскер тектері бойынша, сондай-ақ басқа да әскерлері мен әскери құралымдарына алдын ала бөлу көрсетіледі (мысалы: Мемлекеттік күзет қызметіне ұсынылды).</w:t>
+      ________________ ауданы (қаласы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғаныс істері басқармасының (бөлімінің) бастығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (әскери атағы, қолы, аты-жөні мен тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпелер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. 7-бағанда курстарды аяқтағаны көрсетіледі, мысалы: тиісті санаты, сыныбы, деңгейі немесе рұқсаты бар жүргізуші, тракторист-машинист, электрик, краншы, дәнекерлеуші және басқа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. 10-бағанда әскерге шақырылушыларды Қазақстан Республикасы Қарулы Күштерінің түрлері мен әскер тектері бойынша, сондай-ақ басқа да әскерлері мен әскери құралымдарына алдын ала бөлу көрсетіледі (мысалы: Мемлекеттік күзет қызметіне ұсынылды).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16871,202 +18374,202 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әскерге шақыру комиссиясының  үлгілік ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z161" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z162" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Әскерге шақыру комиссиясының үлгілік ережесі (бұдан әрі – Үлгілік ереже) Қазақстан Республикасы Үкіметінің 2012 жылғы 15 мамырдағы № 620 қаулысымен бекітілген Қазақстан Республикасының азаматтарын әскери қызметке шақыруды ұйымдастыру мен жүргізу қағидаларының 33-тармағына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z163" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ауданның, облыстық маңызы бар қаланың, облыстың, республикалық маңызы бар қаланың, астананың әскерге шақыру комиссиясы (бұдан әрі – әскерге шақыру комиссиясы) – азаматтарды әскери қызметке шақыру кезеңінде жергілікті атқарушы органның шешімі бойынша және Президенттің Жарлығына және оны іске асыру үшін Үкімет қаулысына сәйкес құрылатын уақытша алқалы орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z164" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Әскерге шақыру комиссиясы өз қызметінде Қазақстан Республикасының Конституциясын, Қазақстан Республикасының заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, Қазақстан Республикасының өзге де нормативтік құқықтық актілерін, сондай-ақ осы Үлгілік ережені басшылыққа алады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әскерге шақыру комиссиясы өз жұмысын ашықтық, жариялылық, алқалық және бейтараптық қағидаты бойынша ұйымдастырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әскерге шақыру комиссиясының құрамы және оны құру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z166" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әскерге шақыру комиссиясының құрамына мыналар кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) комиссия төрағасы – ауданның, облыстық маңызы бар қаланың, облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы басшысының (әкімнің) орынбасары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17149,130 +18652,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хатшы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әскерге шақыру комиссиясының құрамына өзге мемлекеттік органдар мен қоғамдық бірлестіктердің өкілдері кіруі де мүмкін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Әскерге шақыру комиссиясының сандық құрамы тақ болуға тиіс. Мүдделер қайшылығы туындағанда әскерге шақыру комиссиясының мүшесі өздігінен бас тартуға міндетті. Қажет болғанда комиссия мүшелерін немесе хатшысын ауыстыруды жүзеге асыру үшін әскерге шақыру комиссиясының резервтегі құрамы көзделеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z168" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Облыстық, республикалық маңызы бар қала, астана әскерге шақыру комиссиясының құрамына Қазақстан Республикасы Ұлттық қауіпсіздік комитеті аумақтық органы басшысының орынбасары енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z169" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Әскерге шақыру комиссиясының жұмыс істеу мерзімі жергілікті атқарушы органның шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z170" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әскерге шақыру комиссиясының төрағасы өз өкілеттігі шегінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскерге шақыру комиссиясының қызметіне жалпы басшылықты жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17301,70 +18804,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       аудандық (облыстық маңызы бар қала) әскерге шақыру комиссиясының ісіне басшылық жасауды және оны бақылауды, азаматтарға әскерге шақыруды кейінге қалдырудың және одан босатудың дұрыс берілуін тексеруді, азаматтардың шағымы мен жолданымын қарауды (облыстық (республикалық маңызы бар қала немесе астана) әскерге шақыру комиссиясының төрағасы үшін) жүзеге асыруды ұйымдастырады; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ...</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:bookmarkStart w:name="z171" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Әскерге шақыру комиссиясының мүшелері өз өкілеттігі шегінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскерге шақыру комиссиясының отырысына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17447,70 +18950,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскерге шақыру комиссиясының қарауына шығарылған мәселелер бойынша талқылауға және шешім шығаруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       …</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әскерге шақыру комиссиясының хатшысы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскерге шақыру комиссиясы отырысының күн тәртібін жасайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17593,293 +19096,285 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       …</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскерге шақыру комиссиясының хатшысы оның мүшесі болып табылмайды және әскерге шақыру комиссиясы шешім қабылдағанда дауыс беруге құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әскерге шақыру комиссиясының отырысы тікелей қатысу тәртібінде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Үлгілік ереженің нысаны соңғы болып табылмайды және оған Қазақстан Республикасының қолданыстағы заңнамасына қайшы келмейтін қажетті өзгерістер мен толықтырулар енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...152 lines deleted...]
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z174" w:id="221"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>азаматтарын әскери қызметке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шақыруды ұйымдастыру мен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жүргізу қағидаларына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ____________ ауданы (қаласы, облыстық маңызы бар қаланың) әскерге шақыру комиссиясы </w:t>
-[...18 lines deleted...]
-      отырысының хаттамасы</w:t>
+        <w:t xml:space="preserve"> _________ ауданы (қаласы, облыстық маңызы бар қаланың) әскерге шақыру комиссиясы отырысының 20___ жылғы "___" ___ № ___ хаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -17899,69 +19394,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...17 lines deleted...]
-№</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17989,123 +19466,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АӘТ</w:t>
+ТАӘ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған жылы, күні, айы</w:t>
+Туған күні, айы, жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Денсаулық жағдайына шағымы</w:t>
+Денсаулық жағдайына шағымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18744,447 +20221,449 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20 ___ жылғы "__" _____ барлығы _____ адам қаралуға тиіс, _____ адам қаралды,</w:t>
-[...395 lines deleted...]
-      Осы құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасы Заңының 7-бабына сәйкес қағаз жеткізгіштегі қол қойылған құжатпен бірдей.</w:t>
+      20___жылғы "___"_________ барлығы _____ адам қаралуы тиіс болды, _____ адам қаралды, оның ішінде шешім қабылданды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Әскери қызметке шақыруға жатады" – ___ адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Әскери қызметке шақыру кейінге қалдырылсын" – ___ адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Әскери қызметке шақырудан босатылсын" – ___ адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Әскери мiндеттi атқарудан босатылсын" – ___ адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Қосымша қарап-тексеруге жіберілсін" –___ адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "20___жылғы "____" __________№_____ шешімнің күші жойылсын".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағасы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағасының орынбасары _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комиссия хатшысы __________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы құжат Қазақстан Республикасы Цифрлық кодексінің 62-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қағаз жеткізгіштегі қол қойылған құжатпен бірдей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -19243,124 +20722,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескертпе: </w:t>
+        <w:t>
+      Ескертпелер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Отырыс хаттамасын комиссия хатшысы жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. 7-бағанда осы Қағидалардың 19-тармағында көзделген жазба жазылады.</w:t>
+      2. 7-бағанда Қазақстан Республикасының азаматтарын әскери қызметке шақыруды ұйымдастыру және өткізу қағидаларының 19-тармағында көзделген жазба жазылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отырыс хаттамасына әскерге шақыру комиссиясы бір күн ішінде қараған, оның ішінде қосымша қарап-тексеруге жіберілген барлық әскерге шақырылушы енгізіледі. Қарап-тексеруден қайтып келген әскерге шақырылушылар әскерге шақыру комиссиясы түпкілікті шешім қабылдаған күні қайта жазылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. 8-бағанда күші жойылған шешім бойынша мынадай мазмұндағы: "Шешімнің күші жойылды, хаттамаға сілтеме" деген жазба жазылады.</w:t>
+      4. 8-бағанда күші жойылған шешімдер бойынша мынадай мазмұндағы: "Шешімнің күші жойылды, хаттамаға сілтеме" деген жазба жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19490,68 +20987,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 ___ жылғы № ____тізімдеме бойынша есепке алынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:bookmarkStart w:name="z177" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________ ауданы (облыстық маңызы бар қаланың) әскерге шақыру комиссиясының  хаттамалар кітабы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 ___ жылғы ___ _________ басталды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20905,321 +22402,331 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия хатшысы ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                        (аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:bookmarkStart w:name="z178" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z179" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әскерге шақыру комиссиясының хаттамалар кітабы белгіленген тәртіппен жергілікті әскери басқару органының қызметтік іс жүргізуінде тіркелуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z180" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Хаттамалар кітабындағы жазбаны комиссия хатшысы жүргізеді. Барлық жазба көк түсті сиямен, түсінікті және ұқыпты жазылады. Жазбаны өшіруге және жазбалар арасында бос жер тастауға жол берілмейді. Толтыру кезінде қателікке жол берілгенде қаралып жатқан азамат туралы барлық жазба сызылады және қайтадан енгізіледі, ол туралы хаттамалар кітабы парағының төменгі жағына ескертпе жасалады, жергілікті әскери басқару органының бастығы қол қояды және елтаңбалы мөрмен куәландырылады. 7-бағанда осы Қағидалардың 19-тармағында көзделген жазба жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z181" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Хаттамалар кітабына әскерге шақыру комиссиясы бір күн бойы қараған, оның ішінде қосымша қарап-тексеруге жіберілген барлық әскерге шақырылушы енгізіледі. Қарап-тексеруден қайтып келген әскерге шақырылушылар әскерге шақыру комиссиясы түпкілікті шешім қабылдаған күні қайта жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z182" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 8-бағанда күші жойылған шешім бойынша мынадай мазмұндағы: "Шешімнің күші жойылды, 20 __ ж. "__" _________ № __ хаттаманы қараңыз" деген жазба жасалады. Бұл ретте хаттама нөмірінің алымында хаттама нөмірі, бөлімінде хаттамадағы реттік нөмір көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-[...153 lines deleted...]
-    <w:bookmarkStart w:name="z184" w:id="175"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z183" w:id="229"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>азаматтарын әскери қызметке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шақыруды ұйымдастыру және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткізу қағидаларына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ________________ облысы (қаласы) әскерге шақыру комиссиясы  отырысының хаттамасы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="175"/>
+        <w:t xml:space="preserve"> _________ облысы (қаласы) әскерге шақыру комиссиясы отырысының 20__ жылғы "___" _____№___ хаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 521</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -21237,52 +22744,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Р/с</w:t>
+              <w:t xml:space="preserve">
+Р/с </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
@@ -21328,123 +22835,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АӘТ</w:t>
+ТАӘ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған жылы, күні, айы</w:t>
+Туған күні, айы, жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Денсаулық жағдайына шағымы</w:t>
+Денсаулық жағдайына шағымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21472,51 +22979,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қай аудандық (облыстық маңызы бар қаланың) әскерге шақыру комиссиясы жіберді, шешімі</w:t>
+Шешімді қай аудандық (облыстық маңызы бар қаланың) әскерге шақыру комиссиясы жіберді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21915,51 +23422,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20___ж. "___"_______ №___ хаттама</w:t>
+20__ жылғы "___" №___ хаттама</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22229,105 +23736,87 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20 ___ жылғы "__" _____ барлығы _____ адам қаралуға тиіс болды, _____ адам</w:t>
-[...17 lines deleted...]
-      қаралды, оның ішінде мынадай шешім қабылданды:</w:t>
+      20 ___ жылғы "__" _____ барлығы _____ адам қаралуы тиіс болды, _____ адам қаралды, оның ішінде мынадай шешім қабылданды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Әскери қызметке шақыруға жатады" – _____ адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) "Әскери қызметке шақыру кейінге қалдырылсын" – _____ адам;</w:t>
+      2) "Әскери қызметке шақыру кейінге қалдырылсын" – _____ адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Әскери қызметке шақырудан босатылсын" – _____ адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22337,357 +23826,395 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Әскери міндетті атқарудан босатылсын" – _____ адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) "Қосымша тексеруге жіберілсін" – ___ адам;</w:t>
+      5) "Қосымша қарап-тексеруге жіберілсін" – ___ адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "________ ауданы (қаласы) әскерге шақыру комиссиясы шешімінің күші жойылсын" – ___ адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "20__ж. "____" №___ шешімнің күші жойылсын".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаралғанның ішінен аудандық (облыстық маңызы бар қалалар) әскерге шақыру комиссияларының ________ шешімдері расталды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағасы ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағасының орынбасары ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия хатшысы _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) "________ ауданы (қаласы) әскерге шақыру комиссиясының шешімінің күші </w:t>
-[...287 lines deleted...]
-      Осы құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасы Заңының 7-бабына сәйкес қағаз жеткізгіштегі қол қойылған құжатпен бірдей.</w:t>
+      Осы құжат Қазақстан Республикасы Цифрлық кодексінің 62-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қағаз жеткізгіштегі қол қойылған құжатпен бірдей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -22732,150 +24259,158 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="176"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпелер:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Отырыс хаттамасын комиссия хатшысы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z188" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. 7-бағанда Қазақстан Республикасының азаматтарын әскери қызметке шақыруды ұйымдастыру және өткізу қағидаларының 19-тармағында көзделген жазба жасалады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отырыс хаттамасына әскерге шақыру комиссиясы бір күн ішінде қараған, оның ішінде қосымша қарап-тексеруге жіберілген барлық әскерге шақырылушы енгізіледі. Қарап-тексеруден қайтып келген әскерге шақырылушылар әскерге шақыру комиссиясы түпкілікті шешім қабылдаған күні қайта жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. 8-бағанда күші жойылған шешімдер бойынша мынадай мазмұндағы: "Шешімнің күші жойылды, хаттамаға сілтеме" деген жазба жазылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23003,68 +24538,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20 ___ жылғы № ____тізімдеме бойынша есепке алынды </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="181"/>
+    <w:bookmarkStart w:name="z191" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___________ облысы (қаласы) әскерге шақыру комиссиясының  хаттамалар кітабы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 ___ жылғы ___ _________ басталды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24537,150 +26072,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия хатшысы ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                         (аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="182"/>
+    <w:bookmarkStart w:name="z192" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z193" w:id="183"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z193" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әскерге шақыру комиссиясының хаттамалар кітабы белгіленген тәртіппен жергілікті әскери басқару органының қызметтік іс жүргізуінде тіркелуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z194" w:id="184"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z194" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Хаттамалар кітабындағы жазбаны комиссия хатшысы жүргізеді. Барлық жазба көк түсті сиямен, түсінікті және ұқыпты жазылады. Өшіруге және жазба арасында жол қалдыруға жол берілмейді. Толтыру кезінде қателікке жол берілгенде қаралып жатқан азамат туралы барлық жазба сызылады және қайтадан жазылады, ол туралы хаттамалар кітабы парағының төменгі жағына ескертпе жасалады, жергілікті әскери басқару органының бастығы қол қояды және елтаңбалы мөрмен куәландырылады. 8-бағанда осы Қағидалардың 31-тармағында көзделген жазба жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z195" w:id="185"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z195" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Хаттамалар кітабына шақыру комиссиясы бір күн бойы қараған, оның ішінде қосымша қарап-тексеруге жіберілген барлық әскерге шақырылушы енгізіледі. Қарап-тексеруден қайтып келген әскерге шақырылушылар әскерге шақыру комиссиясы түпкілікті шешім қабылдаған күні қайта жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z196" w:id="186"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z196" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 9-бағанда күші жойылған шешім бойынша мынадай мазмұндағы жазба енгізіледі: "Шешімнің күші жойылды, 20 __ ж. "__" ______№ __ хаттаманы қараңыз". Бұл ретте хаттама нөмірінің алымында хаттама нөмірі, бөлімінде хаттамадағы реттік нөмір көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24790,68 +26325,68 @@
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="187"/>
+    <w:bookmarkStart w:name="z198" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________ ауданы (қаласы) қорғаныс істері басқармасы (бөлімі) жиын пунктіне  жіберген мерзімді әскери қызметке шақырылатын азаматтардың  атаулы тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -26562,130 +28097,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (әскери атағы, қолы, инициалы мен тегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="188"/>
+    <w:bookmarkStart w:name="z199" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z200" w:id="189"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z200" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 8-бағанда курстық даярлықтан өткені көрсетіледі, мысалы: тиісті санаты, сыныбы, деңгейі немесе рұқсаты бар жүргізуші, тракторист-машинист, электрик, краншы, дәнекерлеуші және басқа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z201" w:id="190"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z201" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 12-баған жиын пунктінде азаматқа қатысты Қағидалардың 31-тармағында көзделген шешім қабылданғаннан кейін толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z202" w:id="191"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z202" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 13-баған мерзімді әскери қызметке шақырылған және әскери қызмет өткеретін жерге жіберілген азаматтар бойынша жиын пунктінде мынадай мәліметтерді енгізіп толтырылады: қорғаныс істері департаменті бастығы бұйрығының нөмірі мен күні, қай әскери бөлімге (мекемеге) әскерге шақырылды не қорғаныс істері басқармасына (бөліміне) қайтару себебі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26795,68 +28330,68 @@
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="192"/>
+    <w:bookmarkStart w:name="z204" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әңгімелесу парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30003,68 +31538,68 @@
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="193"/>
+    <w:bookmarkStart w:name="z206" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________ облысы (қаласы) қорғаныс істері департаменті бастығының  20____жылғы "___" _________ №____ бұйрығымен мерзімді әскери қызметке шақырылған және _________________ әскери бөліміне (мекемесіне) жіберілген азаматтардың атаулы тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -32278,68 +33813,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери бөлімнің (мекеменің)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрыштама мөртаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="194"/>
+    <w:bookmarkStart w:name="z208" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Анықтама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы анықтама әскери қызметші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -32647,68 +34182,68 @@
               </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="195"/>
+    <w:bookmarkStart w:name="z210" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дербес деректерді жинауға, өңдеуге және беруге келісім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -32998,68 +34533,68 @@
               </w:rPr>
               <w:t>14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="196"/>
+    <w:bookmarkStart w:name="z212" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әңгімелесу парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН _________________________ әскери атағы____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35881,68 +37416,68 @@
               </w:rPr>
               <w:t>15-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="197"/>
+    <w:bookmarkStart w:name="z214" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________ облысы (қаласы ауданы) қорғаныс істері департаменті (басқармасы, бөлімі) әскери жиынға шақырған және _____________________ әскери бөліміне (мекемесіне) жіберген әскери міндеттілердің  атаулы тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -37788,55 +39323,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>