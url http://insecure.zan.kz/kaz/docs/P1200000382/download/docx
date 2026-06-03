--- v0 (2025-11-13)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bb5dfa6" w14:textId="bb5dfa6">
+    <w:p w14:paraId="c71e5b6" w14:textId="c71e5b6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1020,75 +1020,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> мен денсаулық сақтаудың уәкілетті органдары, кәмелетке толғандарға қатысты – халықты әлеуметтiк қорғаудың уәкілетті органдары (бұдан әрі – орган) жүзеге асырады.</w:t>
+        <w:t>
+      6. Аудандардың, облыстық, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары мемлекеттің кәмелетке толмағандарға қатысты қорғаншылық және қамқоршылық жөніндегі функцияларын білім беру/балалардың құқықтарын қорғау және денсаулық сақтау уәкілетті органдары, кәмелетке толғандарға қатысты халықты әлеуметтік қорғау уәкілетті органдары (бұдан әрі – орган) арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z105" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1. Кәмелетке толмағандарға қатысты қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын орган мамандарының штат санының нормативі аудандағы, облыстық маңызы бар қаладағы, республикалық маңызы бар қаладағы, астанадағы балалар саны негізге алына отырып, бес мың балаға кемінде бір маман арақатынасында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1769,70 +1811,152 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="34"/>
+    <w:bookmarkStart w:name="z110" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Әрекетке қабілетсіз немесе әрекет қабілеті шектелген кәмелетке толған адамдардың құқықтарды мен мүдделер қорғауды халықты әлеуметтік қорғау органы Қазақстан Республикасының заңнамасында белгіленген тәртіппен оларды отбасыға (қорғаншылық немесе қамқоршылық) беру арқылы, ал мұндай мүмкіндік болмаған кезде – әрекетке қабілетсіз немесе әрекет қабілеті шектелген кәмелетке толған адамдарға арнаулы әлеуметтік қызметтер көрсететін халықты әлеуметтік қорғау жүйесінің ұйымдарына беру арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-1-тармақпен толықтырылды - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Орган ата-ана қамқорлығынан айырылудың нақты жағдаяттарын негізге ала отырып, жетім балаларды, ата-анасының қамқорлығынсыз қалған балаларды есепке алу бойынша қызметті ұйымдастырады, олардың мүдделеріне сүйене отырып балаларды орналастыру нысандарын таңдауды және күтіп-бағу, тәрбиелеу және білім алу жағдайларына кейіннен бақылау жасауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1. Орган жетім балалардың, ата-аналарының қамқорлығынсыз қалған балалардың және балаларды өз отбасына тәрбиелеуге қабылдауға тілек білдірген адамдардың республикалық деректер банкін қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1869,596 +1993,692 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2017 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="35"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="36"/>
+    <w:bookmarkStart w:name="z25" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жетім балалардың, ата-анасының қамқорлығынсыз қалған балалардың құқықтары мен мүдделерін қорғауды орган Қазақстан Республикасының заңнамасында белгіленген тәртіппен оларды отбасыға тәрбиелеуге (асырап алу, қорғаншылық немесе қамқоршылық, патронат, баланы қабылдайтын және баланы қабылдайтын кәсіби отбасы) беру арқылы, ал мұндай мүмкіндік болмаған кезде – жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға арналған барлық үлгідегі ұйымдарға беру арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z77" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы мақсаттарда орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z78" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z78" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларды қорғаншылыққа (қамқоршылыққа), асырап алуға, патронатқа, баланы қабылдайтын отбасына не аталған санаттағы балаларға арналған ұйымға орналастыру туралы мәселе шешілгенге дейін оларды уақытша орналастыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z79" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z79" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларды қорғаншылыққа (қамқоршылыққа), патронатқа, баланы қабылдайтын және баланы қабылдайтын кәсіби отбасыға, бала қонақтайтын отбасыға алуға, асырап алуға тілек білдірген азаматтардың есебін жүргізеді, іріктейді және оларды қажетті әдістемелік, психологиялық және заңдық көмек көрсету арқылы дайындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z80" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z80" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жетім балалар мен ата-анасының қамқорлығынсыз қалған балалардың, сондай-ақ оларды тәрбиелеуге үміткер адамдардың тұрмыс жағдайларын тексеріп-қарауды жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z81" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z81" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар, сондай-ақ әрекетке қабілетсіз немесе әрекетке қабілеті шектелген кәмелетке толған адамдар мүлкінің тізімдемесін жасайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z82" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z82" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік органдарға және (немесе) өзге ұйымдарға жетім балаларға және ата-анасының қамқорлығынсыз қалған балаларға, сондай-ақ әрекетке қабілетсіз немесе әрекет қабілеті шектелген кәмелетке толған адамдарға тиесілі мүлікке қатысты мәмілелер жасауға тыйым салу туралы хаттар жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z83" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z83" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қорғаншылықта немесе қамқоршылықта жүрген, патронаттық тәрбиеге, баланы қабылдайтын және баланы қабылдайтын кәсіби отбасына берілген не жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған ұйымдарда тәрбиеленіп жатқан жетім балалар мен ата-анасының қамқорлығынсыз қалған балалардың мүлкін басқаруды, сондай-ақ осы мүліктің сақталуын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z84" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z84" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қорғаншыға немесе қамқоршыға, патронаттық тәрбиешіге, баланы қабылдайтын ата-аналарға қамқорлыққа алынушының мүлкін иеліктен шығару, оның ішінде айырбастау немесе сыйға тарту жөніндегі мәмілелерді жасасуға немесе оның атынан кепілгерлік, тұрғын үйді жалға (жалдауға), өтеусіз пайдалануға беру немесе кепілге салу шартын, қамқорлыққа алынушының заң бойынша және өсиет бойынша мұрагерлікпен тиесілі құқықтарынан бас тартуына, оның мүлкін бөлуге немесе одан үлесті бөліп алуға әкеп соғатын мәмілелерді жасасуға, сондай-ақ қамқорлыққа алынушы мүлкінің азаюына әкеп соғатын кез келген мәмілелерді жасасуға рұқсат береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z85" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z85" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осы Қағидалардың 9-тармағының 7) тармақшасында көрсетілген мәмілелерді жасасу нәтижесінде қорғаншы, қамқоршы, патронат тәрбиеші, қабылдаушы ата-ана алған қаражаттың қалай жұмсалатынын айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z86" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z86" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қорғаншыларды немесе қамқоршыларды тағайындайды және оларға белгіленген үлгідегі анықтама береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z87" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z87" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қорғаншылықта және қамқоршылықта, патронатта жүрген және баланы қабылдайтын отбасына берілген жетім балаларды және ата-аналарының қамқорлығынсыз қалған балаларды асырап-бағуға жәрдемақы тағайындайды және төлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z108" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z108" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10-1) баланы қабылдайтын кәсіби отбасыға берілген, Қазақстан Республикасы Әлеуметтік кодексінің 133-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 3) және 9) тармақшаларында көзделген негіздер бойынша арнаулы әлеуметтік көрсетілетін қызметтерге мұқтаж балаларды асырап-бағуға жәрдемақы тағайындайды және төлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z88" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z88" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) қорғаншылардың және қамқоршылардың, патронат тәрбиешілердің, баланы қабылдайтын ата-аналардың, баланы қабылдайтын кәсіби тәрбиешілердің қызметін, сондай-ақ жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар тәрбиеленетін ұйымдарды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z89" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z111" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1) жылына бір реттен сиретпей ақпараттық жүйелерден немесе цифрлық құжаттар сервисінен құжаттар мен мәліметтер алу арқылы Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасының азаматтары болып табылатын қамқоршыларды немесе қорғаншыларды, патронаттық тәрбиешілерді, қабылдайтын ата-аналарды, қабылдайтын кәсіби тәрбиешілерді Кодекстің 122-бабы 1-тармағының 5), 6), 7), 10), 11) тармақшаларында белгіленген талаптарға сәйкестігі тұрғысынан тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерден немесе цифрлық құжаттар сервисінен құжаттар мен мәліметтерді алу мүмкін болмаған кезде оларды органға Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасының азаматтары болып табылатын қорғаншылар немесе қамқоршылар, патронат тәрбиешілер, қабылдайтын ата-аналар, қабылдайтын кәсіби тәрбиешілер ұсынуға міндетті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) қорғаншылардың және қамқоршылардың, патронат тәрбиешілердің, баланы қабылдайтын ата-аналардың, баланы қабылдайтын кәсіби тәрбиешілердің әрекеттеріне шағымдарды қарайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z90" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z90" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) қорғаншыға немесе қамқоршыға, оның жұбайына немесе туыстарына, баланы қабылдайтын ата-анаға олар қорғаншы немесе қамқоршы, баланы қабылдайтын ата-ана болып тағайындалғанға дейін туындаған қамқорлыққа алынушылардың борыштарын төлеуге рұқсат береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z91" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z91" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қамқорлыққа алынушының тәрбиеленуіне және құқықтары мен мүдделерінің қорғалуына жағымсыз әсер етпеуі шартымен қамқоршының он алты жасқа толған қамқорлыққа алынушымен бөлек тұруына рұқсат береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z92" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z92" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) қорғаншылардың, патронат тәрбиешілердің және баланы қабылдайтын ата-ананың алты айда бір реттен сиретпей, сондай-ақ баланы қабылдайтын кәсіби тәрбиешілердің тоқсанына бір реттен сиретпей денсаулық сақтау саласындағы уәкілетті орган бекіткен нысан бойынша баланың денсаулық паспортының көшірмелерін және осы Қағидаларға қосымшаға сәйкес нысан бойынша оны тәрбиелеу, оны асырап-бағуға бөлінген ақшаның жұмсалуы және оның мүлкін басқару жөніндегі жұмыс туралы есептерді ұсынуын есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z93" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z112" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) кәмелетке толмаған тәрбиеленуші өзінің ата-анасына немесе асырап алушыларына қайтарылған, сондай-ақ Кодекстің 122-бабының 1 және 6-тармақтарында көзделген ережелер бұзылған жағдайда қамқоршыларды немесе қорғаншыларды, патронат тәрбиешілерді, қабылдайтын ата-аналарды, қабылдайтын кәсіби тәрбиешілерін өз міндеттерін орындаудан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-2) қорғаншының немесе қамқоршының, патронат тәрбиешілердің, қабылдайтын ата-аналардың, қабылдайтын кәсіби тәрбиешілердің бастамасы бойынша немесе дәлелді себептер (науқастануы, мүліктік жағдайының өзгеруі, қамқорлыққа алынушымен өзара түсіністіктің болмауы және басқалар) болған кезде өз бастамасы бойынша оларды өз міндеттерін орындаудан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) қорғаншылар немесе қамқоршылар, патронат тәрбиешілер, баланы қабылдайтын ата-аналар, баланы қабылдайтын кәсіби тәрбиешілер өз міндеттерін тиісті түрде орындамаған жағдайларда, оның ішінде олар қорғаншылықта немесе қамқоршылықта пайдакүнемдік мақсатты көздеген не қамқорлыққа алынушыны қадағалаусыз және қажетті көмексіз қалдырған кезде оларды өз міндеттерін орындаудан шеттетеді және қажетті шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z94" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z94" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) сотқа асырап алудың бала мүддесіне сәйкестігі туралы қорытындыны ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z95" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z95" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) жылына бір реттен сиретпей асырап алынған баланың өмір сүру, білім алу, тәрбиелену жағдайлары және денсаулық жағдайы туралы есептерді талап етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z96" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z96" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) он жасқа толған баланың өзін отбасына орналастыруға, өзінің мүлкіне қатысты мәміле жасауға келісімін анықтайды және оған түсінікті түрде аталған рәсімдердің мәнін түсіндіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Үкіметінің 26.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 339</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 08.05.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгерістер енгізілді - ҚР Үкіметінің 08.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 320</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақтан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2631,68 +2851,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="57"/>
+    <w:bookmarkStart w:name="z47" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қамқоршының  (патронат тәрбиешінің, баланы қабылдайтын ата-ананың) есебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - ҚР Үкіметінің 26.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2723,260 +2943,260 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қамқоршының  (патронат тәрбиешінің, баланы қабылдайтын ата-ананың) Т.А.Ә. (бар болса), тұрғылықты мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="58"/>
+    <w:bookmarkStart w:name="z97" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қамқорлыққа алынушы туралы мәліметтер _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                               (қай уақыттан бастап отбасыда жүр, онда жүру себептері)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="59"/>
+    <w:bookmarkStart w:name="z98" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын үй-тұрмыстық жағдайлары, тұрғын үйдің сипаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                (тұрғын үй кімге тиесілі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="60"/>
+    <w:bookmarkStart w:name="z99" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отбасындағы өзара қарым-қатынас ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z100" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z100" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қамқорлыққа алынушының бөлмесінің, бұрышының болуы__________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z101" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z101" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қамқорлыққа алынушының жеке жылжымалы және жылжымайтын мүлкінің болуы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (оның жай-күйі, жылжымайтын мүліктің қамқоршысы кім болып табылады, егер бар болса, қамқорлыққа алынушының тұрғын үйінде кім тұрады)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="63"/>
+    <w:bookmarkStart w:name="z102" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қамқорлыққа алынушының ерекшеліктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) білімі: жетістіктері, проблемалары _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2987,70 +3207,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
               (бала қандай қосымша білім беру мекемелеріне баратынын көрсету);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) денсаулық жағдайы: физикалық дамуы, проблемалар, қабылданған шаралар, жыл сайынғы медициналық қаралудан өтуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="64"/>
+    <w:bookmarkStart w:name="z103" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қамқорлыққа алынушының табысы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -5723,70 +5943,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="65"/>
+    <w:bookmarkStart w:name="z104" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қамқорлыққа алынушының шығыстары туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6698,55 +6918,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>