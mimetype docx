--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="374434f" w14:textId="374434f">
+    <w:p w14:paraId="c6e6710" w14:textId="c6e6710">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -677,54 +677,92 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының азаматтары болып табылатын балаларды асырап алуға беру қағидалары</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>1. Жалпы ережелер</w:t>
+        <w:t>1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қазақстан Республикасының азаматтары болып табылатын балаларды асырап алуға беру қағидалары (бұдан әрі – Қағидалар) "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасының Кодексі 84-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -959,90 +997,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z162" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1. Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды тәрбиелеуге олардың туыстарының басым құқығы болады.</w:t>
+      2-1. Бала асырап алу кезінде оның туыстарының, ал туыстары болмаған жағдайда тіркелген некеде тұратын (ерлі-зайыпты) адамдардың басым құқығы болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 2-1-тармақпен толықтырылды - ҚР Үкіметінің 08.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1427,1520 +1485,1586 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z166" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сот әрекетке қабiлетсiз немесе әрекет қабiлетi шектеулі деп таныған адамдарды;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сот біреуін әрекетке қабiлетсiз немесе әрекет қабiлеті шектеулі деп таныған ерлi-зайыптыларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сот ата-ана құқығынан айырған немесе сот ата-ана құқықтарын шектеген адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өзiне Қазақстан Республикасының заңдарында жүктелген мiндеттердi тиiсiнше орындамағаны үшiн қорғаншы немесе қамқоршы, патронат тәрбиеші, баланы қабылдайтын ата-ана, баланы қабылдайтын кәсіби тәрбиеші мiндеттерінен шеттетiлген адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) егер сот олардың кінәсі бойынша бала асырап алудың күшiн жойса, бұрынғы асырап алушыларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) денсаулық сақтау саласындағы уәкілетті орган белгілеген аурулар тізбесіне сәйкес денсаулық жағдайына байланысты ата-ана құқығын жүзеге асыра алмайтын адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тұрақты тұратын жері жоқ адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дәстүрге жат жыныстық бағдар ұстанатын адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) соттылығы бар немесе болған, қылмыстық қудалауға ұшырап отырған немесе ұшыраған адамдарды (өздеріне қатысты қылмыстық қудалау Қазақстан Республикасы Қылмыстық-процестік кодексінің 35-бабы бірінші бөлігінің 1) және 2) тармақтары негізінде тоқтатылған адамдарды қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) азаматтығы жоқ адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) бала асырап алу кезінде асырап алынған баланы Қазақстан Республикасының заңнамасында белгіленген ең төмен күнкөріс деңгейімен қамтамасыз ететін табысы жоқ адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда динамикалық бақылауда тұрған адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасының аумағында тұрақты тұратын, Кодекстің 91-бабының 4-тармағында белгіленген тәртіппен психологиялық даярлықтан өтпеген Қазақстан Республикасының азаматтарын (баланың жақын туыстарын қоспағанда) қоспағанда, кәмелетке толған адамдар бала асырап алушы бола алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Бiр-бiрiмен некеде тұрмайтын (ерлі-зайыпты емес) адамдар бiр баланы бiрге асырап ала алмайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z167" w:id="26"/>
-[...15 lines deleted...]
-      2) сот біреуін әрекетке қабiлетсiз немесе әрекет қабiлеті шектеулі деп таныған ерлi-зайыптыларды;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бiр адам туған бауыр болып табылатын немесе бір-бірімен өзара туыстық қатынасы жоқ бiрнеше баланы асырап алуына болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер бала асырап алуға тілек білдірген адамдар некеде тұрса (ерлі-зайыпты болса) не өзге адамдармен бірге тұрса, жұбайына (зайыбына) не бірге тұратын адамдарға 91-баптың 2-тармағының 1), 2), 3), 4), 5), 6), 8), 9) және 13) тармақшаларында белгіленген талаптар колданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бала асырап алуға тілек білдірген адамдармен бірге тұратын өзге адамдарға бірге тұрып жатқан, некеден (ерлі-зайыптылықтан), туыстықтан, жекжаттықтан, бала асырап алудан немесе баланы тәрбиеге алудың өзге де нысанынан туындайтын мүліктік және жеке мүліктік емес құқықтармен және міндеттермен байланысқан отбасы мүшелері, сондай-ақ іс жүзінде бірге тұрып жатқан, бірақ некеде тұрмайтын (ерлі-зайыпты емес) бірге тұратын адамдар жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 4-1-тармақпен толықтырылды - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бала асырап алушы мен асырап алынатын баланың жас айырмасы кемінде он алты жас болуға тиіс. Сот дәлелді деп таныған себептер бойынша жас айырмасы қысқартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z168" w:id="27"/>
-[...15 lines deleted...]
-      3) сот ата-ана құқықтарынан айырған немесе сот ата-ана құқықтарын шектеген адамдарды;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баланы өгей әкесі (өгей шешесі) асырап алған кезде, осы тармақтың бірінші бөлігінде белгіленген жас айырмасының болуы талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Үкіметінің 24.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 614</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       6. Қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын органның (бұдан әрі – орган) осы Қағидалардың 3-тармағының 1)-3), 5) және 6) тармақшаларында көрсетілген балаларды асырап алуға рұқсат беруі үшін қызмет тәртібі мен құрамын Қазақстан Республикасының балалардың құқықтарын қорғау саласындағы уәкілетті органы айқындайтын комиссияның (бұдан әрі – комиссия) қорытындысы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z169" w:id="28"/>
-[...15 lines deleted...]
-      4) өзiне Қазақстан Республикасының заңдарында жүктелген мiндеттердi тиiсiнше орындамағаны үшiн қорғаншы немесе қамқоршы мiндеттерінен шеттетiлген адамдарды;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баланы өгей әкесі (өгей шешесі) асырап алған немесе баланы ата-аналарының келісімі бойынша туыстары асырап алған жағдайда, асырап алудың баланың мүдделеріне сәйкестігі туралы қорытынды талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Үкіметінің 24.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 614</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 18.03.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасының азаматтары болып табылатын балаларды асырап алуға беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z170" w:id="29"/>
-[...15 lines deleted...]
-      5) өздерінің кінәсінен сот бала асырап алудың күшiн жойған бұрынғы бала асырап алушыларды;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. "Балаларды азаматтығы мен тұратын жеріне қарамастан туыстарына беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z171" w:id="30"/>
-[...15 lines deleted...]
-      6) денсаулық сақтау саласындағы уәкілетті орган белгілеген аурулар тізбесіне сәйкес денсаулық жағдайына байланысты ата-ана құқықтарын жүзеге асыра алмайтын адамдарды;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-параграфтың тақырыбы жаңа редакцияда - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Балалар Қазақстан Республикасының азаматтары болып табылатын туыстарына және Қазақстан Республикасының азаматтары болып табылмайтын туыстарына асырап алуға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z172" w:id="31"/>
-[...15 lines deleted...]
-      7) тұрақты тұратын жері жоқ адамдарды;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Балалардың Қазақстан Республикасының азаматтары болып табылатын және оларды асырап алуға тілек білдірген туыстары бала тұратын жердегі органға немесе Республикалық деректер банкі арқылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z173" w:id="32"/>
-[...15 lines deleted...]
-      8) дәстүрлi емес жыныстық бағдар ұстанатын адамдарды;</w:t>
+    <w:bookmarkStart w:name="z211" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) баланы асырап алуға тілек білдіргені туралы жазбаша өтініш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z174" w:id="33"/>
-[...15 lines deleted...]
-      9) қасақана қылмыс жасағаны үшін сотталып, асырап алған кезде сотталғандығы жойылмаған немесе алынбаған адамдарды, сондай-ақ осы тармақтың 13) тармақшасында аталған адамдарды;</w:t>
+    <w:bookmarkStart w:name="z212" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірге тұратын адамдардың (бар болса) бала асырап алуға жазбаша келісімін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z175" w:id="34"/>
-[...15 lines deleted...]
-      10) азаматтығы жоқ адамдарды;</w:t>
+    <w:bookmarkStart w:name="z213" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жиынтық табыс мөлшері туралы анықтаманы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z176" w:id="35"/>
-[...15 lines deleted...]
-      11) асырап алған кезде асырап алынған баланы Қазақстан Республикасының заңнамасында белгіленген ең төмен күнкөріс деңгейімен қамтамасыз ететін табысы жоқ адамдарды;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) туысының, сондай-ақ некеде тұрған болса, жұбайының (зайыбының) және бірге тұратын өзге адамдардың (бар болса) денсаулық жағдайы туралы "Адамның бала асырап алуы, оны қорғаншылыққа немесе қамқоршылыққа, патронатқа қабылдап алуы мүмкін болмайтын аурулардың тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 28 тамыздағы № 692 бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12127 болып тіркелген) бекітілген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбеге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ауруларының жоқ екенін растайтын анықтаманы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z177" w:id="36"/>
-[...15 lines deleted...]
-      12) наркологиялық немесе психоневрологиялық диспансерлерде есепте тұратын адамдарды;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тұрғынжайды пайдалану құқығын растайтын құжаттың көшірмесін (меншік құқығында тұрғын үй болмаған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z178" w:id="37"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> бірінші бөлігінің 1) және 2) тармақшалары негізінде тоқтатылған адамдарды қоспағанда);</w:t>
+    <w:bookmarkStart w:name="z216" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) психологиялық даярлықтан өткені туралы сертификат ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z179" w:id="38"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген тәртіппен психологиялық даярлықтан өтпеген Қазақстан Республикасының азаматтарын (баланың жақын туыстарын қоспағанда) қоспағанда, кәмелетке толған адамдар бала асырап алушы бола алады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттар туралы мәліметтер, баланың туу туралы куәлігі, туу туралы анықтама, неке қию туралы куәлік ("АХАЖ тіркеу пункті" цифрлық жүйесінде мәліметтер болмаған кезде), "Наркология" психикалық денсаулық орталығынан, "Психиатрия" психикалық денсаулық орталығынан динамикалық бақылаудағы жай-күйі (немесе динамикалық бақылауда болмауы) туралы мәліметтер "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) бекітілген нысан бойынша туысының және жұбайының (зайыбының) (егер некеде тұрса) және бірге тұратын өзге де адамдардың (бар болса) тұрғын үйіне меншік құқығын растайтын құжаттарды орган "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соттылығының бар-жоғы туралы мәліметтерді, сондай-ақ сотпен әрекетке қабілетсіз және әрекетке қабілеттілігі шектеулі деп танылған тұлғалардың, туысының, жұбайының (зайыбының) (егер некеде тұрса) және бірге тұратын өзге адамдардың (бар болса) арнайы есебінде мәліметтерінің бар-жоғы туралы ақпаратты орган Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің цифрлық жүйелерінен алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, орган цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға туысының келісімін алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасының азаматтары болып табылмайтын туыстары баланың тұратын жері бойынша облыстың, республикалық маңызы бар қаланың, астананың білім беруді басқару органына одан әрі жөнелту үшін Қазақстан Республикасының балалардың құқықтарын қорғау саласындағы уәкілетті органына (бұдан әрі – уәкілетті орган):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:p>
-[...32 lines deleted...]
-      Бiр адамның ағалы-iнiлi және апалы-сiңлiлi (қарындасы) болып табылатын немесе бір-бірімен өзара туыстық қатынасы жоқ бiрнеше баланы асырап алуына болады.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) баланы асырап алуға тілек білдіргені туралы жазбаша өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z190" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) табыстары туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z191" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отбасы жағдайы туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z192" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) паспорттардың көшірмелерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z193" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) туысының, сондай-ақ некеде тұрған болса, жұбайының (зайыбының) және бірге тұратын өзге адамдардың (бар болса) денсаулық жағдайы, оның ішінде психикалық жағдайы туралы, есірткіге (уытты), алкогольге тәуелділігінің жоқтығын туралы анықтамалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z194" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) туысының, сондай-ақ некеде тұрған болса, жұбайының (зайыбының), және бірге тұратын өзге адамдардың (бар болса) соттылығының жоқтығы туралы анықтамалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z195" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жақын туыстарының бала асырап алуға жазбаша келісімін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z196" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тұрғын үйінің бар-жоғын растайтын құжатты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z197" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бала асырап алу жөніндегі уәкілетті шетелдік мемлекеттік органдар мен ұйымдар арнайы беретін әлеуетті бала асырап алушылардың жеке басының адамгершілік қасиеттері туралы анықтаманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z198" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қабылдаушы мемлекеттің құзыретті органы берген, бала асырап алуға құқығын растайтын құжатты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z199" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) асырап алынған баланың Қазақстан Республикасынан қабылдаушы мемлекетке баруына рұқсатты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z200" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      асырап алынған баланың Қазақстан Республикасының Сыртқы істер министрлігінде тіркелуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18 жасқа толғанға дейін асырап алынған балада Қазақстан Республикасы азаматтығының сақталуы және оның Қазақстан Республикасының шетелдік мекемелерiнде есепте болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кездейсоқ мән-жайлар болғанда қамқоршылардың белгіленуі туралы міндеттемелерді ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Үкіметінің 08.05.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Үкіметінің 08.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 320</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="39"/>
-[...509 lines deleted...]
-      8) тұрғын - жайға меншік құқығын немесе тұрғын-жайды пайдалану құқығын растайтын құжаттың көшірмесін;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасының азаматтары болып табылмайтын және бала асырап алуға үміткер туыстар Қазақстан Республикасына кіру визалары болған кезде Қазақстан Республикасына келеді. Кіру визаларын Қазақстан Республикасының шетелдік мекемелерi береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z188" w:id="52"/>
-[...15 lines deleted...]
-      9) психологиялық дайындықтан өткені туралы сертификат ұсынады.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының халықаралық шарттарында өзгеше көзделмесе, визаларды беруге облыстың, республикалық маңызы бар қаланың, астананың білім беруді басқару органының шақыруы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:p>
-[...477 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Бала білім беру, медициналық және өзге де ұйымда болған жағдайда бала тұратын жердегі орган бала асырап алуға тілек білдіру туралы өтініш келіп түскен кезден бастап 5 (бес) жұмыс күні ішінде балаға бару және онымен қарым-қатынас жасау үшін туыстарына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Республикалық деректер банкі қалыптастырған жолдама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2959,670 +3083,702 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        12. Азаматтығы мен тұратын жеріне және баланың болу жеріне (отбасында немесе білім беру, медициналық және өзге де ұйымда) қарамастан туыстар жеке өзі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z73" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) баланың тұрақты тұрғылықты жерінде онымен кемінде екі апта тікелей қатынасады (баламен, оның әдеттерімен, талғамымен, мінезінің ерекшеліктерімен танысу, серуендеу, ойындар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z74" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бала туралы толық ақпарат алады және оның құжаттарымен танысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) баланың денсаулық жағдайы туралы медициналық қорытындымен танысу фактісін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жазбаша нысанда растайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тілек білдірсе, бала тұратын білім беру, медициналық және өзге де ұйым өкілінің қатысуымен асырап алынатын баланы тәуелсіз медициналық куәландырудан өткізу үшін медициналық мекемеге жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Асырап алынатын бала тұратын жердегі орган комиссияның қорытындысы негізінде баланы асырап алуға беру туралы рұқсатты азаматтығына қарамастан туыстарының онымен жеке қарым-қатынас жасау фактісі туралы мәліметтерді көрсете отырып сотқа жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Азаматтығы мен тұратын жеріне қарамастан туыстарының бала асырап алуы олардың өтініштері негізінде бала асырап алушылардың өздерінің, орган өкілінің, сондай-ақ прокурордың міндетті қатысуымен баланың болу жері бойынша соттың шешімімен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Бала асырап алушылар бала асырап алушының жеке басын растайтын құжатты және заңды күшіне енген сот шешімін ұсына отырып, баланы ол тұратын жерден жеке өзі алып кетуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Республикасының азаматтары болып табылатын және Қазақстан Республикасының аумағында тұрақты тұратын туыстары асырап алған балалардың құқықтары мен заңды мүдделерін қорғау мақсатында асырап алынған баланың тұрғылықты жері бойынша орган оның тұрмыс жағдайлары мен тәрбиесін бақылауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Азаматтығы мен тұратын жеріне қарамастан туыстары бала он сегіз жасқа толғанға дейін жылына кемінде бір рет бала асырап алу туралы сот шешімі шыққан жер бойынша органға асырап алынған баланың тұрмыс, оқу, тәрбие жағдайы және денсаулық жағдайы туралы есептер ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Балаларды Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасының азаматтарына асырап алуға беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-параграфтың тақырыбы жаңа редакцияда - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Балалар Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасының азаматтарына асырап алуға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z201" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1. Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасының аумағында тұрақты тұратын бала асырап алуға кандидаттар бала тұратын жердегі органға немесе Республикалық деректер банкі арқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z217" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) баланы асырап алуға тілек білдіргені туралы жазбаша өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z218" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірге тұратын адамдардың (бар болса)бала асырап алуға жазбаша келісімін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z219" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жиынтық табыс мөлшері туралы анықтаманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z220" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) туысының, сондай-ақ некеде тұрған болса жұбайының (зайыбының) және бірге тұратын өзге адамдардың (бар болса) денсаулық жағдайы туралы "Адамның бала асырап алуы, оны қорғаншылыққа немесе қамқоршылыққа, патронатқа қабылдап алуы мүмкін болмайтын аурулардың тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 28 тамыздағы № 692 бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12127 болып тіркелген) бекітілген, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбеге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ауруларының жоқ екенін растайтын анықтаманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z221" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тұрғынжайды пайдалану құқығын растайтын құжаттың көшірмесін (меншік құқығында тұрғын үй болмаған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z222" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) психологиялық даярлықтан өткені туралы сертификат ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеке басын куәландыратын құжаттар туралы мәліметтер, баланың туу туралы куәлігі, туу туралы анықтама, неке қию туралы куәлік ("АХАЖ тіркеу пункті" цифрлық жүйесінде мәліметтер болмаған кезде), "Наркология" психикалық денсаулық орталығынан, "Психиатрия" психикалық денсаулық орталығынан динамикалық бақылаудағы жай-күйі (немесе динамикалық байқылауда болмауы) туралы мәліметтер "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) бекітілген нысан бойынша туысының және жұбайының (зайыбының) (егер некеде тұрса) және бірге тұратын өзге де адамдардың (бар болса) тұрғын үйіне меншік құқығын растайтын құжаттарды орган "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соттылығының бар-жоғы туралы мәліметтерді, сондай-ақ сотпен әрекетке қабілетсіз және әрекетке қабілеттілігі шектеулі деп танылған тұлғалардың, туысының, жұбайының (зайыбының) (егер некеде тұрса) және бірге тұратын өзге адамдардың (бар болса) арнайы есебінде мәліметтерінің бар-жоғы туралы ақпаратты орган Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің цифрлық жүйелерінен алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, орган цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға туысының келісім алады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Балаларды Қазақстан Республикасының аумағында тұрақты тұратын</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 18-1-тармақпен толықтырылды - ҚР Үкіметінің 08.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...283 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="90"/>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасының азаматтары болып табылатын бала асырап алуға үміткерлер Республикалық деректер банкінде баланы таңдап, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Республикалық деректер банкінде қалыптастырылған, баламен танысуға арналған жолдаманың негізінде баламен жеке танысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баламен танысу қорытындылары бойынша бала асырап алуға үміткерлер баламен одан әрі қарым-қатынас жасаудан бас тартуды немесе келісімін Республикалық деректер банкінде бетбелгіні басу арқылы растайды және өзінің электрондық цифрлық қолтаңбасымен қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3659,70 +3815,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:bookmarkStart w:name="z96" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасының азаматтары баламен жеке танысқаннан кейін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орган өкілінің қатысуымен тиісті білім беру, медициналық және өзге де ұйымның ережесіне сәйкес режим талаптарын сақтай отырып, баланың тұрақты тұрғылықты жерінде баламен кемінде екі апта тікелей қатынасады (баламен, оның әдеттерімен, талғамымен, мінезінің ерекшеліктерімен жеке танысу, серуендеу, ойындар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3851,918 +4007,940 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Асырап алынатын баланың болу жері бойынша орган комиссияның қорытындысы негізінде баланы асырап алуға беру туралы рұқсатты Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасы азаматтарының онымен жеке қарым-қатынас жасау фактісі туралы мәліметтерді көрсете отырып сотқа жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z103" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасы азаматтарының бала асырап алуы олардың өтініштері негізінде бала асырап алушылардың өздерінің, орган өкілінің, сондай-ақ прокурордың міндетті қатысуымен баланың болу жері бойынша соттың шешімімен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z104" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Бала асырап алушының жеке басын растайтын құжатты және заңды күшіне енген сот шешімін ұсына отырып, бала асырап алушылар баланы ол тұратын жерден жеке өзі алып кетуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z105" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасының азаматтары асырап алған балалардың құқықтары мен заңды мүдделерін қорғау мақсатында асырап алынған баланың тұрғылықты жері бойынша орган оның тұрмыс жағдайлары мен тәрбиесін бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z106" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасының азаматтары бала он сегіз жасқа толғанға дейін жылына кемінде бір рет бала асырап алу туралы сот шешімі шыққан жер бойынша органға асырап алынған баланың тұрмыс, оқу, тәрбие жағдайы және денсаулық жағдайы туралы есептер ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z107" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының азаматтары болып табылатын балаларды</w:t>
+        <w:t xml:space="preserve"> 3-параграф. Қазақстан Республикасының азаматтары болып табылатын балаларды Қазақстан Республикасынан тыс жерде тұрақты тұратын Қазақстан Республикасының азаматтарына және шетелдіктерге асырап алуға беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-параграфтың тақырыбы жаңа редакцияда - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Шетелдіктердің бала асырап алуына балалардың құқықтары мен мүдделерін қорғау саласында Қазақстан Республикасымен тең мәнді халықаралық міндеттемелері бар елдердің азаматтарына ғана рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z109" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталықтандырылған есепте тұрған балаларды шетелдіктердің асырап алуына беру оларды азаматтығы мен тұратын жеріне қарамастан туыстарына, Қазақстан Республикасының аумағында және одан тыс жерде тұратын Қазақстан Республикасының азаматтарына тәрбиелеуге беру мүмкін болмаған жағдайда, орталықтандырылған есепке қойылған күннен бастап үш ай өткен соң жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z51" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдіктерге асырап алуға берілген балалар Қазақстан Республикасынан тыс жерге шығуға дейін Қазақстан Республикасы Сыртқы істер министрлігінде есепке қойылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармаққа өзгеріс енгізілді- ҚР Үкіметінің 07.06.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 584</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>Қазақстан Республикасынан тыс жерде тұрақты тұратын Қазақстан</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       27. Қазақстан Республикасынан тыс жерде тұрақты тұратын Қазақстан Республикасының азаматтары, бала асырап алуға үміткер және белгіленген тәртіппен бала асырап алу жөніндегі аккредиттелген агенттіктер арқылы тіркелген шетелдіктер уәкілетті органға Республикалық деректер банкі арқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) баланы асырап алуға тілек білдіргені туралы жазбаша өтінішті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) табыстары туралы анықтаманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отбасы жағдайы туралы анықтаманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) паспорттардың көшірмелерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) баланы асырап алуға үміткер тұлғаның, сондай-ақ некеде тұрған болса, оның жұбайының (зайыбының) және бірге тұратын өзге адамдардың (бар болса) денсаулық жағдайы туралы, оның ішінде психикалық, мінез-құлықтық бұзылыстардың (аурулардың), оның ішінде психоактивті заттарды қолдануға байланысты аурулардың, есірткіге (уытқұмарлыққа) тәуелділіктің жоқтығы туралы анықтамалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) баланы асырап алуға үміткер тұлғаның, сондай-ақ некеде тұрған болса, жұбайының (зайыбының) және бірге тұратын өзге адамдардың (бар болса) соттылығының жоқтығы туралы анықтамалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жақын туыстарының бала асырап алуға жазбаша келісімін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) достарының немесе көршілерінің кемінде үш ұсыным хатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тұрғын үйінің бар-жоқтығын растайтын құжатты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) бала асырап алу жөніндегі уәкілетті шетелдік мемлекеттік органдар мен ұйымдардың ықтимал бала асырап алушылардың жеке басының адамгершілік қасиеттері туралы арнайы берген анықтамасын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) бала асырап алуға құқығын растайтын қабылдаушы мемлекеттің құзыретті органы берген құжатты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) асырап алынған баланың Қазақстан Республикасынан қабылдаушы мемлекетке баруына рұқсатты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      асырап алынған баланың Қазақстан Республикасы Сыртқы істер министрлігінде тіркелуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18 жасқа толғанға дейін асырап алынған балада Қазақстан Республикасы азаматтығының сақталуы және оның Қазақстан Республикасының шетелдік мекемелерінде есепте болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кездейсоқ жағдаяттар кезінде қамқоршыларды белгілеу туралы міндеттемелерді ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Үкіметінің 24.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 614</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2017 бастап қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 08.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>Республикасының азаматтарына және шетелдіктерге асырап алуға</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       28. Уәкілетті орган Республикалық деректер банкі арқылы аккредиттелген агенттікке Қазақстан Республикасынан тыс жерде тұрақты тұратын Қазақстан Республикасының азаматтарына, шетелдіктерге баланың құжаттарын танысу үшін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Үкіметінің 24.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 614</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2017 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...75 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...516 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="103"/>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        29. Қазақстан Республикасынан тыс жерде тұрақты тұратын Қазақстан Республикасының азаматтары, шетелдіктер баланың құжаттарымен танысу фактісі туралы жазбаша растауды және онымен одан әрі танысуға келісімді ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z126" w:id="104"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z126" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Бала асырап алуға үміткер шетелдіктер Қазақстан Республикасына кіру визалары болған кезде Қазақстан Республикасына келеді. Кіру визаларын Қазақстан Республикасының шетелдік мекемелерi береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z130" w:id="105"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z130" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының халықаралық шарттарында өзгеше көзделмесе, визаларды беруге уәкілетті органның шақыруы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z131" w:id="106"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z131" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасынан тыс жерде тұрақты тұратын азаматтар уәкілетті органнан келу мерзімдері туралы хабарлама алғаннан кейін Қазақстан Республикасына кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z132" w:id="107"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z132" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Қазақстан Республикасынан тыс жерде тұрақты тұратын Қазақстан Республикасы азаматтарының, бала асырап алуға үміткер шетелдіктердің келуі туралы хабарламаны және құжаттарын уәкілетті орган баланың болу жері бойынша тиісті органды одан әрі хабардар ету үшін облыстың, республикалық маңызы бар қаланың, астананың білім беруді басқару органына белгіленген мерзімде жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z133" w:id="108"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z133" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Уәкілетті орган республикалық деректер банкі арқылы берген жолдамаға сәйкес бала тұратын жердегі органға келгеннен кейін Қазақстан Республикасынан тыс жерде тұрақты тұратын Қазақстан Республикасының азаматтары, шетелдіктер бала орналасқан білім беру, медициналық және өзге де ұйымға барады және:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) баланы таңдайды, орган өкілінің және қажет болған жағдайда аудармашының қатысуымен тиісті білім беру, медициналық және өзге де ұйымның ережесіне сәйкес режим талаптарын сақтай отырып, онымен кемінде төрт апта тікелей қатынасады (баламен, оның әдеттерімен, талғамымен, мінезінің ерекшеліктерімен жеке танысу, серуендеу, ойындар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4893,270 +5071,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2017 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="109"/>
+    <w:bookmarkStart w:name="z137" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        33. Асырап алынатын баланың болу жері бойынша орган комиссияның қорытындысы негізінде баланы асырап алуға беру туралы рұқсатты Қазақстан Республикасынан тыс жерде тұрақты тұратын Қазақстан Республикасы азаматтарының, бала асырап алуға үміткер шетелдіктердің осы баламен жеке қарым-қатынас жасау фактісі туралы мәліметтерді көрсете отырып сотқа жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z138" w:id="110"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z138" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Қазақстан Республикасының аумағынан тыс жерде тұрақты тұратын Қазақстан Республикасы азаматтарының, шетелдіктердің бала асырап алуы олардың өтініштері негізінде бала асырап алушылардың өздерінің, орган өкілінің, сондай-ақ прокурордың міндетті қатысуымен баланың болу жері бойынша соттың шешімімен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z139" w:id="111"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z139" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Бала асырап алушылар бала асырап алушының жеке басын растайтын құжатты және заңды күшіне енген сот шешімін ұсына отырып, баланы оның болу жері бойынша жеке өзі алып кетуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z140" w:id="112"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z140" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Бала асырап алудан бас тартқан жағдайда Қазақстан Республикасынан тыс жерде тұрақты тұратын азаматтарға, шетелдіктерге олардың құжаттары аккредиттелген агенттік арқылы қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z141" w:id="113"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z141" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Қазақстан Республикасының аумағынан тыс жерде тұрақты тұратын Қазақстан Республикасының азаматтары және шетелдіктер бала асырап алушының және баланың тұрғылықты елінде орналасқан бала асырап алу жөніндегі аккредиттелген агенттіктер арқылы бала он сегіз жасқа толғанға дейiн оның тұрмыс жағдайы, білім алу, тәрбиелену және денсаулық жағдайы туралы есептерді уәкілетті органға бала асырап алу туралы сот шешімі заңды күшіне енгеннен кейін алғашқы үш жылда әр алты ай сайын, кейінгі жылдары – жылына кемінде бір рет фотосуреттерiн қосып жiберiп отырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z142" w:id="114"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z142" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Кодекстің 86-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда есептерді ұсынудың кезеңділігі уәкілетті органның шешімі бойынша белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z143" w:id="115"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z143" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Бала асырап алушының және баланың тұрғылықты елінде орналасқан бала асырап алу жөніндегі аккредиттелген агенттіктер есептерді уәкілетті органға Қазақстан Республикасының аумағындағы өз филиалдары және (немесе) өкілдіктері арқылы ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z144" w:id="116"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z144" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Қазақстан Республикасынан тыс жерде тұрақты тұратын туыстарына және Қазақстан Республикасының азаматтарына, шетелдіктерге асырап алуға берілген балаларға бақылау жасауды Қазақстан Республикасының шетелдік мекемелерi және уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z145" w:id="117"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z145" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Қазақстан Республикасының консулдық лауазымды адамы консулдық округ шегінде, сондай-ақ аккредиттелген агенттіктің қызметкерлері шетелдіктердің асырап алуына берілген балаларға бақылау жасауды жүзеге асырады, сондай-ақ кәмелет жасқа толғанға дейін баланың тұрмыс және тәрбиелену жағдайларына сәйкестігін тексеру мақсатында бала асырап алушыларға барады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z52" w:id="118"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z52" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шетелдіктер асырап алған Қазақстан Республикасының азаматтары болып табылатын балаларды Қазақстан Республикасы Сыртқы істер министрлігінде есепке қою мен Қазақстан Республикасының шетелдегі мекемелерінің бақылауды жүзеге асыру тәртібін Қазақстан Республикасы Сыртқы істер министрлігі айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5175,70 +5353,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="119"/>
+    <w:bookmarkStart w:name="z146" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        42. Қазақстан Республикасының аумағында аккредиттелген агенттіктер асырап алынған балалардың өлімі, оларға қатыгездік көрсету, олардың бала асырап алушылар отбасында бейімделуінің мүмкін еместігі, бала асырап алудың күшін жою және (немесе) балаларды қайта орналастыру жағдайларының анықталу фактілері туралы уәкілетті органды және баланы асырап алу туралы сот шешімі шыққан жер бойынша органды бес жұмыс күні ішінде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5807,68 +5985,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мекеме басшысының Т.А.Ә.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бар болса)) _____ № _______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="120"/>
+    <w:bookmarkStart w:name="z158" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Туысқандарының/Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасы азаматтарының балаға баруға және онымен қарым-қатынас жасауына жолдама (көрсетілген танысу күніне ғана жарамды)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бала _______________ танысуға және кемінде 2/4 апта қарым-қатынас</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6217,92 +6395,92 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Т.А.Ә.)           </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="121"/>
+    <w:bookmarkStart w:name="z155" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Баланың денсаулық жағдайы туралы медициналық</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>қорытындымен танысу туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен (біз),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6623,80 +6801,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Т.А.Ә.)          </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="122"/>
+    <w:bookmarkStart w:name="z156" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Баламен қарым-қатынас жасау нәтижелері бойынша</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен (біз),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7116,55 +7294,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7490,31 +7668,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>