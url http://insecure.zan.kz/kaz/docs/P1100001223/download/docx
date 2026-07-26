--- v0 (2025-12-23)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="487841c" w14:textId="487841c">
+    <w:p w14:paraId="98f7eba" w14:textId="98f7eba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1130,51 +1130,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының ұлттық қауіпсіздік органдары (бұдан әрі – ұлттық қауіпсіздік органдары) – Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін, Қазақстан Республикасының қауіпсіздігін қамтамасыз ету жүйесінің құрамдас бөлігі болып табылатын және өздеріне берілген өкілеттіктер шегінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жеке адамның және қоғамның қауіпсіздігін, елдің конституциялық құрылысын, мемлекеттік егемендігін, аумақтық тұтастығын, экономикалық, ғылыми-техникалық және қорғаныс әлеуетін қорғауды қамтамасыз етуге;</w:t>
+      жеке адамның және қоғамның қауіпсіздігін, елдің конституциялық құрылыс негіздерін, мемлекеттік Егемендігін, аумақтық тұтастығын, экономикалық, ғылыми-техникалық және қорғаныс әлеуетін қорғауды қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Президентін, Қазақстан Республикасы Қауіпсіздік Кеңесінің Төрағасын, Қазақстан Республикасының Үкіметін және басқа да мемлекеттік органдар мен ұйымдарды шешімдер қабылдау үшін барлау ақпаратымен қамтамасыз ету мақсатында барлау қызметін жүзеге асыруға және үйлестіруге, сондай-ақ мемлекет басшылығының саяси, қаржы-экономикалық, әскери-саяси, ғылыми-техникалық, гуманитарлық, экологиялық және Қазақстанның ұлттық мүдделерін қозғайтын өзге де салалардағы саясатын іске асыруға жәрдемдесуге арналған арнаулы мемлекеттік органдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1376,51 +1376,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Үкіметінің 25.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4725,55 +4745,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>