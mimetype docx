--- v0 (2026-01-09)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2b24bd0" w14:textId="2b24bd0">
+    <w:p w14:paraId="50f9224" w14:textId="50f9224">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -900,290 +900,632 @@
         <w:t>
       1) ағымдағы баға – жекешелендіру объектісінің бағаны көтеру аукционы нысанындағы сауда-саттық барысында қалыптасатын бағасы немесе бағаны төмендету аукционы нысанындағы сауда-саттық барысында қалыптасатын жарияланған баға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z295" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алғашқы баға – жекешелендіру объектісінің құнын бағалау туралы тәуелсіз консультанттар немесе бағалаушы берген есептің негізінде айқындалатын және қайсысының ең жоғары болатынына байланысты баланстық құн не бағалау құны мөлшерінде мемлекеттік меншік объектілерін жекешелендіру мәселелері жөніндегі комиссия белгілейтін жекешелендіру объектісінің бағасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z296" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аукцион – тізілімнің веб-порталын пайдалану арқылы электрондық форматта өткізілетін сауда-саттықтың қатысушылар өз ұсыныстарын жария түрде мәлімдейтін нысаны;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z297" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аукцион залы – тізілім веб-порталының аукционды өткізу үшін қажетті ақпаратты енгізу, сақтау және өңдеу мүмкіндігін қамтамасыз ететін бөлімі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z297" w:id="10"/>
-[...15 lines deleted...]
-      4) аукцион залы – тізілім веб-порталының аукционды өткізу үшін қажетті ақпаратты енгізу, сақтау және өңдеу мүмкіндігін қамтамасыз ететін бөлімі;</w:t>
+    <w:bookmarkStart w:name="z298" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) аукцион нөмірі – Қазақстан Республикасының ұлттық куәландырушы орталығы берген электрондық цифрлық қолтаңбасы болған кезде қатысушыға аукционға, тендерге қатысу үшін берілетін нөмір;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z298" w:id="11"/>
-[...15 lines deleted...]
-      5) аукцион нөмірі – Қазақстан Республикасының ұлттық куәландырушы орталығы берген электрондық цифрлық қолтаңбасы болған кезде қатысушыға аукционға, тендерге қатысу үшін берілетін нөмір;</w:t>
+    <w:bookmarkStart w:name="z299" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) әлеуетті сатып алушының (ие болушының) үлестес тұлғасы – осы әлеуетті сатып алушының (ие болушының) шешімдерін айқындауға және (немесе) ол қабылдайтын шешімге, оның ішінде жазбаша түрде жасалған мәмілеге байланысты ықпал етуге құқығы бар кез келген жеке немесе заңды тұлға, сондай-ақ өзіне қатысты осы әлеуетті сатып алушының (ие болушының) осындай құқығы болатын кез келген жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z299" w:id="12"/>
-[...15 lines deleted...]
-      6) әлеуетті сатып алушының (ие болушының) үлестес тұлғасы – осы әлеуетті сатып алушының (ие болушының) шешімдерін айқындауға және (немесе) ол қабылдайтын шешімге, оның ішінде жазбаша түрде жасалған мәмілеге байланысты ықпал етуге құқығы бар кез келген жеке немесе заңды тұлға, сондай-ақ өзіне қатысты осы әлеуетті сатып алушының (ие болушының) осындай құқығы болатын кез келген жеке немесе заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z300" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бастапқы баға – әрбір жекешелендіру объектісі бойынша сауда-саттық басталатын баға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z300" w:id="13"/>
-[...15 lines deleted...]
-      7) бастапқы баға – әрбір жекешелендіру объектісі бойынша сауда-саттық басталатын баға;</w:t>
+    <w:bookmarkStart w:name="z301" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) екі кезеңді рәсімдер жолымен өтетін конкурс – конкурс жеңімпазын сатушы тәуелсіз консультанттардың қатысуымен кезең-кезеңімен келіссөздер жүргізу арқылы айқындайтын сауда-саттық нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z301" w:id="14"/>
-[...15 lines deleted...]
-      8) екі кезеңді рәсімдер жолымен өтетін конкурс – конкурс жеңімпазын сатушы тәуелсіз консультанттардың қатысуымен кезең-кезеңімен келіссөздер жүргізу арқылы айқындайтын сауда-саттық нысаны;</w:t>
+    <w:bookmarkStart w:name="z302" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ең төменгі баға – жекешелендіру объектісін одан төмен бағаға сатуға болмайтын баға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z302" w:id="15"/>
-[...15 lines deleted...]
-      9) ең төменгі баға – жекешелендіру объектісін одан төмен бағаға сатуға болмайтын баға;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жекешелендіру объектісі – мүліктік кешен ретіндегі кәсіпорын; жекешелендірілуі тұйық технологиялық тізбекті бұзбайтын мүліктік кешен ретіндегі кәсіпорынның өндірістік және өндірістік емес бөлімшелері мен құрылымдық бірліктері; мемлекеттік заңды тұлғалардың мүлкі; акционерлік қоғамдардың акциялары; жауапкершілегі шектеулі серіктестіктердің жарғылық капиталындағы қатысу үлестері; акционерлік қоғамдардың мемлекетке тиесілі акцияларына құқықтарды куәландыратын туынды бағалы қағаздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z304" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жеңімпаз – жекешелендіру объектісі үшін неғұрлым жоғары баға ұсынған аукционға және тендерге қатысушы; екі кезеңді рәсімдер жолымен өтетін конкурстың екінші кезеңінің ең жоғары баға және (немесе) ең үздік шарттар ұсынған қатысушысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z303" w:id="16"/>
-[...15 lines deleted...]
-      10) жекешелендіру объектісі – мүліктік кешен ретіндегі кәсіпорын; жекешелендірілуі тұйық технологиялық тізбекті бұзбайтын мүліктік кешен ретіндегі кәсіпорынның өндірістік және өндірістік емес бөлімшелері мен құрылымдық бірліктері; мемлекеттік заңды тұлғалардың мүлкі; акционерлік қоғамдардың акциялары; жауапкершілегі шектеулі серіктестіктердің жарғылық капиталындағы қатысу үлестері; акционерлік қоғамдардың мемлекетке тиесілі акцияларына құқықтарды куәландыратын туынды бағалы қағаздар;</w:t>
+    <w:bookmarkStart w:name="z305" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) кепілдік жарна – сауда-саттық немесе өзге міндеттемені орындау кезінде шарт жасасу жөніндегі міндеттеменің орындалуын қамтамасыз ету үшін кепілдік жарнаны төлеуші кепілдік жарнаны алушыға беретін ақша сомасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z304" w:id="17"/>
-[...15 lines deleted...]
-      11) жеңімпаз – жекешелендіру объектісі үшін неғұрлым жоғары баға ұсынған аукционға және тендерге қатысушы; екі кезеңді рәсімдер жолымен өтетін конкурстың екінші кезеңінің ең жоғары баға және (немесе) ең үздік шарттар ұсынған қатысушысы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қатысушы – аукционға, тендерге немесе екі кезеңді рәсімдер жолымен өтетін конкурсқа қатысу үшін белгіленген тәртіппен тіркелген жеке немесе мемлекеттік емес заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z307" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) қатысушының ақшалай балансы (бұдан әрі – электрондық әмиян) –екінші деңгейдегі банктегі бірыңғай оператордың арнайы транзиттік шотына әлеуетті қатысушы құйған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z305" w:id="18"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екі кезеңді рәсімдер жолымен өтетін конкурсты қоспағанда, аукцион, тендер және жабық тендер нысанындағы сауда-саттыққа қатысу үшін кепілдік жарналарды қабылдауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1196,426 +1538,980 @@
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларды қоспағанда, кепілдік жарналарды қайтаруға байланысты ақша қаражатын есепке алу үшін бірыңғай оператор пайдаланатын тізілімдегі әлеуетті қатысушының жеке шоты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z308" w:id="21"/>
+    <w:bookmarkStart w:name="z308" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік меншік объектілерін жекешелендіру мәселелері жөніндегі комиссия (бұдан әрі – комиссия) – Заңда және осы Қағидада көзделген жекешелендіру бойынша сауда-саттықты дайындау және өткізу үшін мемлекеттік мүлікті басқару жөніндегі уәкілетті орган, жергілікті атқарушы орган не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты құратын алқалы орган;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z309" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) сату бағасы – өткізілген сауда-саттық нәтижелері бойынша белгіленген жекешелендіру объектісінің түпкілікті бағасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z310" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) сатушы (мүлікті иеліктен айыруды жүргізетін адам) – мемлекеттік мүлік жөніндегі уәкілетті орган, жергілікті атқарушы орган не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z311" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) сатып алушы (ие болушы) – мемлекеттік мүлікті иеліктен шығару процесінде мүлікті сатып алатын жеке тұлға немесе мемлекеттік емес заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z309" w:id="22"/>
-[...15 lines deleted...]
-      16) сату бағасы – өткізілген сауда-саттық нәтижелері бойынша белгіленген жекешелендіру объектісінің түпкілікті бағасы;</w:t>
+    <w:bookmarkStart w:name="z312" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) сауда-саттық – жекешелендіру түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z310" w:id="23"/>
-[...15 lines deleted...]
-      17) сатушы (мүлікті иеліктен айыруды жүргізетін адам) – мемлекеттік мүлік жөніндегі уәкілетті орган, жергілікті атқарушы орган не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты;</w:t>
+    <w:bookmarkStart w:name="z313" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) сауда-саттықтың бағаны көтеру әдісі – аукцион нысанындағы сауда-саттықта қолданылатын, бастапқы бағасы алдын ала жарияланған қадаммен арттырылатын әдіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z311" w:id="24"/>
-[...15 lines deleted...]
-      18) сатып алушы (ие болушы) – мемлекеттік мүлікті иеліктен шығару процесінде мүлікті сатып алатын жеке тұлға немесе мемлекеттік емес заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z314" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) сауда-саттықтың бағаны төмендету әдісі – аукцион нысанындағы сауда-саттықта қолданылатын, бастапқы бағасы жарияланған қадаммен төмендетілетін әдіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z312" w:id="25"/>
-[...15 lines deleted...]
-      19) сауда-саттық – жекешелендіру түрі;</w:t>
+    <w:bookmarkStart w:name="z315" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) тәуелсіз консультанттар – жекешелендіру объектісінің құнын бағалауды жүргізу және (немесе) жекешелендіру объектілері бойынша мәмілені сүйемелдеу мақсатында сатушы тартатын заңды тұлғалар, оның ішінде шетелдіктер немесе олардың бірлестіктері, бағалау және (немесе) инвестициялық қызметке және (немесе) қаржылық консультация беруге қатысушылар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z313" w:id="26"/>
-[...15 lines deleted...]
-      20) сауда-саттықтың бағаны көтеру әдісі – аукцион нысанындағы сауда-саттықта қолданылатын, бастапқы бағасы алдын ала жарияланған қадаммен арттырылатын әдіс;</w:t>
+    <w:bookmarkStart w:name="z316" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) тендер – тізілімнің арнайы бөлінген веб-парақшасында жабық электрондық конвертке жүктелетін, қатысушылар өздерінің баға ұсыныстарын мәлiмдейтiн сауда-саттық нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z314" w:id="27"/>
-[...15 lines deleted...]
-      21) сауда-саттықтың бағаны төмендету әдісі – аукцион нысанындағы сауда-саттықта қолданылатын, бастапқы бағасы жарияланған қадаммен төмендетілетін әдіс;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) тізілімнің веб-порталы – www.e-qazyna.kz мекенжайы бойынша Интернет желісінде орналастырылған, мемлекеттік мүлік тізілімінің (бұдан әрі – тізілім) сатылатын объектілері жөніндегі электрондық дерекқорға бірыңғай қол жеткізу нүктесін ұсынатын интернет-ресурс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z318" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) ұйымдастырушы – қор биржасында және шет елдегі мемлекеттік мүлікті иеліктен шығару процесін ұйымдастыру үшін мемлекеттік сатып алу туралы заңнамада айқындалған тәртіппен тартылатын сатушы не заңды немесе жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z315" w:id="28"/>
-[...15 lines deleted...]
-      22) тәуелсіз консультанттар – жекешелендіру объектісінің құнын бағалауды жүргізу және (немесе) жекешелендіру объектілері бойынша мәмілені сүйемелдеу мақсатында сатушы тартатын заңды тұлғалар, оның ішінде шетелдіктер немесе олардың бірлестіктері, бағалау және (немесе) инвестициялық қызметке және (немесе) қаржылық консультация беруге қатысушылар;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26) тармақшаны алып тастау көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) электрондық құжат – ақпарат электрондық-цифрлық нысанда берілген және электрондық цифрлық қолтаңба арқылы куәландырылған құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Объектіні жекешелендіру туралы шешімді мемлекеттік мүлік жөніндегі уәкілетті орган, жергілікті атқарушы орган не жергілікті қоғамдастық жиналысымен келісу бойынша аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты қабылдайды, олар күнтізбелік он күн ішінде жекешелендіру объектілері туралы ақпаратты (жекешелендіру кестесі) тізілімге енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z316" w:id="29"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи монополия субъектілері немесе тиісті тауар нарығында үстем немесе монополиялық жағдайға ие нарық субъектілері болып табылатын ұйымдарды жекешелендіру туралы шешімді Қазақстан Республикасының Үкіметі қабылдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-      Табиғи монополия субъектілері немесе тиісті тауар нарығында үстем немесе монополиялық жағдайға ие нарық субъектілері болып табылатын ұйымдарды жекешелендіру туралы шешімді Қазақстан Республикасының Үкіметі қабылдайды.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік мүлікті басқару жөніндегі уәкілетті орган республикалық мүлікті жекешелендіруді жүзеге асырады, оның ішінде республикалық мүлікті, сондай-ақ нарықта үстем немесе монополиялық жағдайға ие табиғи монополия субъектілері немесе нарық субъектілері болып табылмайтын мүліктік кешен ретіндегі кәсіпорындарды жекешелендіру туралы шешім қабылдайды, объектіні жекешелендіруге дайындау процесінде республикалық мүліктің сақталуын қамтамасыз етеді, жекешелендіру процесін ұйымдастыру үшін делдалды тартады, жекешелендіру объектісін бағалауды қамтамасыз етеді, жекешелендіру объектісін сатып алу-сату шарттарын дайындау мен жасасуды және сатып алу-сату шарттары талаптарының сақталуын бақылауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың төртіншіші бөлігі жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жергілікті атқарушы органдар коммуналдық мүлікті жекешелендіруді жүзеге асырады, оның ішінде коммуналдық мүлікті, сондай-ақ мүліктік кешен ретінде кәсіпорындарды жекешелендіру туралы шешімді "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1634,50 +2530,156 @@
         <w:t xml:space="preserve"> сәйкес міндетті түрде жария тыңдау жүргізе отырып қабылдайды, объектіні жекешелендіруге дайындау барысында коммуналдық мүліктің сақталуын қамтамасыз етеді, жекешелендіру процесін ұйымдастыру үшін делдалды тартады, жекешелендіру объектісін бағалауды қамтамасыз етеді, жекешелендіру объектісінің сатып алу-сату шарттарын дайындау мен жасасуды және сатып алу-сату шарттары талаптарының сақталуын бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты жергілікті өзін-өзі басқарудың коммуналдық мүлкін жекешелендіруді жергілікті қоғамдастық жиналысымен келісу бойынша жүзеге асырады, оның ішінде жергілікті өзін-өзі басқарудың коммуналдық мүлкін жекешелендіру туралы шешім қабылдайды, объектіні жекешелендіруге дайындау процесінде оның сақталуын қамтамасыз етеді, жекешелендіру процесін ұйымдастыру үшін делдалды тартады, жекешелендіру объектісін бағалауды қамтамасыз етеді, жекешелендіру объектісін сатып алу-сату шарттарын дайындау мен жасасуды және сатып алу-сату шарттары талаптарының сақталуын бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың алтыншы бөлігін алып тастау көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіпорында мемлекеттік материалдық резервтің материалдық құндылықтары бар болса, кәсіпорынды мүліктік кешен ретінде жекешелендіру туралы шешім дайындау кезінде шешімнің жобасы мемлекеттік материалдық резерв, жұмылдыру даярлығы және қорғаныс саласындағы уәкілетті органдармен келісіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1709,71 +2711,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z36" w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Екінші және одан кейінгі сауда-саттық өткізілетін жағдайларды қоспағанда, жекешелендіру объектілері сатуға жекешелендіру объектісінің алғашқы бағасынан төмен болмайтын бастапқы бағамен қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1791,151 +2889,247 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік мүлікті иеліктен шығару Заңда және осы Қағидада белгіленген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z280" w:id="37"/>
+    <w:bookmarkStart w:name="z280" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тиісті саланың уәкілетті органының ұсынысы бойынша Қазақстан Республикасы Үкіметінің шешімі бойынша жекешелендіру объектілері осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тарауына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес екі кезеңді рәсімдер жолымен өтетін конкурста иеліктен шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z284" w:id="38"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z284" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мемлекетке тиесілі акционерлік қоғамдардың акцияларына құқықтарды куәландыратын туынды бағалы қағаздар осы Қағиданың 8 тарауына сәйкес Қазақстан Республикасы Үкіметінің (республикалық меншік бойынша) немесе тиісті жергілікті атқарушы органның (коммуналдық меншік бойынша) шешімі бойынша иеліктен шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z285" w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z285" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия шешімінің негізінде мемлекеттік мүлік жөніндегі уәкілетті органның (республикалық меншік бойынша) немесе тиісті жергілікті атқарушы органның не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының (коммуналдық меншік бойынша) шешімі бойынша жекешелендіру объектілері осы Қағиданың 4, 5 және 6-тарауларына сәйкес аукцион немесе тендер нысанындағы сауда-саттықта сату, қор биржасындағы сауда-саттық жолымен иеліктен шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1974,71 +3168,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="40"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Эмиссиясы Қазақстан Республикасының заңнамасында белгіленген тәртіппен тіркелмеген акцияларды сатуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z39" w:id="41"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Акционерлік қоғамдардың мемлекетке тиесілі акцияларын және жауапкершілігі шектеулі серіктестіктердің жарғылық капиталындағы мемлекеттің қатысу үлесін сату Заңда, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2073,2205 +3267,2853 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Бағалы қағаздар рыногы туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының заңдарында және Қазақстан Республикасының өзге де заңдарында белгіленген талаптар сақталып жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жарғылық капиталындағы акциялардың бақылау пакеті мемлекетке тиесілі акционерлік қоғамдардың (жауапкершілігі шектеулі серіктестіктердің) акцияларын (жарғылық капиталға қатысу үлесін) сату кезінде әлеуетті сатып алушы (ие болушы) және әлеуетті сатып алушының (ие болушының) үлестес тұлғасы аукционға, тендерге, екі кезеңді рәсімдер жолымен өтетін конкурсқа бірге қатыса алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапкершілігі шектеулі серіктестіктердің жарғылық капиталындағы мемлекеттің қатысу үлесін сату кезінде жауапкершілігі шектеулі серіктестіктердің қатысушылары заңнамалық актілерде көзделген жағдайларды қоспағанда, қатысушылардың бірі қатысу үлесін немесе оның бір бөлігін сатқан кезде үшінші тұлғалардың алдында қатысушының үлесін немесе оның бір бөлігін сатып алу артықшылық құқығын пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік заңды тұлға мемлекеттік мүлікті сатуға ұсынған кезде осы мемлекеттік заңды тұлғаны басқаратын мемлекеттік органның жазбаша келісімі қажет. Бұл ретте сатушыға жекешелендіру объектісіне құқық белгілейтін құжаттарды, сондай-ақ ауыртпалықтар жоқ екенін растайтын құжатты беру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажет болған жағдайда сатушы жекешелендіру объектісінің техникалық және функционалдық сипаттамаларын айқындауға мүмкіндік беретін құжаттарды сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік мүліктің теңгерім ұстаушысы меншік құқықтары сатып алушыға өткенге дейін жекешелендіру объектісінің сақталуына және жекешелендіру объектісі бойынша мәліметтердің дұрыстығына жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама жарияланғаннан кейін теңгерім ұстаушы жекешелендіру объектісін сатып алуды қалаушылардың жекешелендіру объектісін көруге еркін қатынауын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Үкіметінің 26.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 890</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-1-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. Жекешелендіру объектісі акционерлік қоғам акцияларының мемлекеттік пакеті, жауапкершілігі шектеулі серіктестіктің жарғылық капиталына мемлекеттік қатысу үлесі немесе мүліктік кешен ретіндегі кәсіпорын түрінде сатылатын болса, осы жекешелендіру объектісі басқаруында болатын тиісті саланың уәкілетті органы комиссияның қарауына шығару үшін сатушыға оны сату тәсілі мен шарттары бойынша ұсыныс береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажет болған жағдайда сатушы жекешелендіру объектісінің мүлкінің құрамы және шаруашылық қызметі бойынша құжаттарды сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акционерлік қоғамның, жауапкершілігі шектеулі серіктестіктің немесе мүліктік кешен ретіндегі кәсіпорынның басшылығы акционерлік қоғам акцияларының мемлекеттік пакеті, жауапкершілігі шектеулі серіктестіктің жарғылық капиталындағы мемлекеттік қатысу үлесі немесе мүліктік кешен ретіндегі кәсіпорын түрінде жекешелендіру объектісі бойынша мәліметтердің дұрыстығына меншік құқығы сатып алушыға ауысқанға дейін жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама жарияланғаннан кейін тиісті саланың уәкілетті органы және акционерлік қоғамның, жауапкершілігі шектеулі серіктестіктің немесе мүліктік кешен ретіндегі кәсіпорынның басшылығы жекешелендіру объектісін сатып алуды қалаушылардың жекешелендіру объектісін көруге еркін қатынауын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 9-1-тармақпен толықтырылды - ҚР Үкіметінің 26.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 890</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жылжымайтын мүлікті жекешелендіру кезінде Қазақстан Республикасының Жер кодексіне сәйкес жер учаскесіне құқық сатып алушыға өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскесінің кадастрлық (бағалау) құнын сатып алушы Қазақстан Республикасының Жер кодексіне сәйкес жеке төлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сатушы жекешелендiру объектiлерiн сатуды Заңда және осы Қағидада айқындалған тәртiппен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сатушының функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жекешелендіру объектісінің құнына бағалау жүргізуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екі кезеңді рәсімдер жолымен өтетін конкурс, туынды бағалы қағаздарды сату жағдайларын қоспағанда, комиссия шешімінің негізінде әрбір жекешелендіру объектісі бойынша сауда-саттық нысанын және шарттарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сауда-саттық өткізу мерзiмiн белгiлеу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сауда-саттықты дайындауды және өткізуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) комиссия шешімінің негізінде жекешелендіру объектілерінің алғашқы бағасын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) екі кезеңді рәсімдер арқылы конкурсқа қатысушылардың кепілдік жарнасын қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекетке тиесілі бағалы қағаздарды комиссияның шешімі негізінде Қазақстан Республикасының немесе шет мемлекеттердің аумағында жұмыс істейтін қор биржасында сатуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының немесе шет мемлекеттердің аумағында жұмыс істейтін қор биржаларында мемлекетке тиесілі бағалы қағаздарды сату кезінде брокерлік компанияның ұсынымдары бойынша сауда-саттық жүргізу әдісін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) биржалық сауда-саттыққа акцияларды қою мерзімі мен ұзақтығын, сатудың шекті мерзімдері мен биржалық сауда-саттықтан алу күнін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="43"/>
-[...529 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) жекешелендіру объектісінің құнын бағалауды жүргізу және (немесе) жекешелендіру объектілері бойынша мәмілелерді сүйемелдеу мақсатында "Тәуелсіз консультантты тарту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 1 маусымдағы № 98 бұйрығымен бекітілген Тәуелсіз консультантты тарту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32695 болып тіркелген) белгіленген тәртіппен тәуелсіз консультанттарды тарту;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жекешелендіру объектілерін сауда-саттықтан алу туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сатып алушының талабы бойынша жекешелендіру объектілерінің ауыртпалықтары, сондай-ақ егер жекешелендіру объектісі мүліктік кешен ретіндегі кәсіпорын болып табылса, жекешелендірілетін кәсіпорынның жасасқан шарттарының кредиторлық және дебиторлық берешектер сомасы туралы ақпаратты дайындау және ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жекешелендіру объектісінде мемлекеттік материалдық резервтің материалдық құндылықтары болған жағдайда, сату туралы шешім қабылданғаннан кейін бес жұмыс күні ішінде мемлекеттік материалдық резерв саласындағы уәкілетті органға және тиісті орталық атқарушы органдарға хабарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) тендерге қатысушылардың құжаттарын олардың қосымша талаптарға сәйкестігі тұрғысынан қарау және оларды сауда-саттыққа жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) ұйымдастырушы тартылған жағдайда онымен сауда-саттықты ұйымдастыруға және өткізуге шарт жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) сауда-саттықты ұйымдастыру және өткізу барысын бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) сауда-саттық жеңімпаздарымен сатып алу-сату шарттарын жасасу және олардың орындалуын бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) қатысушылармен, сатып алушылармен, ұйымдастырушымен сауда-саттық өткізу рәсімдеріне байланысты есептесулерді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жекешелендіру жүргізу үшін қажет басқа да іс-шараларды жүргізу болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 27.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 611</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 890</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамалық актілеріне немесе құрылтай құжаттарына сәйкес қызметтiң жүзеге асырылуы объектiнi сауда-саттықтарда сатудың шарты болып табылатын түрлерiмен айналысуға құқығы жоқ заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z55" w:id="58"/>
-[...15 lines deleted...]
-      11) жекешелендіру объектілерін сауда-саттықтан алу туралы шешім қабылдау;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұйымдастырушы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z56" w:id="59"/>
-[...15 lines deleted...]
-      12) сатып алушының талабы бойынша жекешелендіру объектілерінің ауыртпалықтары, сондай-ақ егер жекешелендіру объектісі мүліктік кешен ретіндегі кәсіпорын болып табылса, жекешелендірілетін кәсіпорынның жасасқан шарттарының кредиторлық және дебиторлық берешектер сомасы туралы ақпаратты дайындау және ұсыну;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қор биржасындағы сауда-саттықты қоспағанда, акционерлік қоғамдар (жауапкершілігі шектеулі серіктестіктер) акцияларының мемлекеттік пакеттері (жарғылық капиталға қатысу үлесі) сауда-саттыққа шығарылған жағдайда мемлекет тікелей қатысатын квазимемлекеттік сектор субъектілері және олардың еншілес ұйымдары, сондай-ақ олармен үлестес болып табылатын өзге заңды тұлғалар сауда-саттықтың қатысушысы ретінде тіркелуге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z57" w:id="60"/>
-[...15 lines deleted...]
-      13) жекешелендіру объектісінде мемлекеттік материалдық резервтің материалдық құндылықтары болған жағдайда, сату туралы шешім қабылданғаннан кейін бес жұмыс күні ішінде мемлекеттік материалдық резерв саласындағы уәкілетті органға және тиісті орталық атқарушы органдарға хабарлау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Комиссия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z58" w:id="61"/>
-[...380 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 16.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="72"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сауда-саттықты ұйымдастыру және өткізу үшін сатушы міндетті түрде комиссия құрады, оның құрамына сатушының, басқа да мемлекеттік атқарушы органдардың (аумақтық бөлімшелердің) және (немесе) өкілді органдардың, Қазақстан Республикасының "Атамекен" ұлттық кәсіпкерлер палатасы мен өңірлік кәсіпкерлер палаталарының (жергілікті атқарушы органдар жанындағы комиссияларға) өкілдері енгізіледі. Комиссия мүшелерінің саны кемінде 5 адамды құрайды. Сатушының өкілі комиссия төрағасы болып табылады. Хатшы комиссия мүшесі болып табылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия шешімдері қатысып отырған комиссия мүшелерінің жалпы санынан қарапайым көпшілік дауыспен қабылданады. Дауыстар тең болған кезде төраға дауысы шешуші болып табылады. Комиссия шешімі сатушы үшін ұсынымдық сипатта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 16.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Комиссия мынадай функцияларды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z321" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз жұмысының регламентін өзі әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z322" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екі кезеңді рәсімдер жолымен өтетін конкурсты, туынды бағалы қағаздарды сату жағдайларын қоспағанда, әрбір жекешелендіру объектісі бойынша сауда-саттық нысаны мен шарттары туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) екі кезеңді рәсімдер жолымен өтетін конкурсты қоспағанда, акционерлік қоғам акцияларының мемлекеттік пакеті, жауапкершілігі шектеулі серіктестіктің жарғылық капиталындағы мемлекеттік қатысу үлесі немесе мүліктік кешен ретіндегі кәсіпорын түріндегі әрбір жекешелендіру объектісі бойынша сауда-саттық нысаны мен шарттары туралы тиісті саланың уәкілетті органының ұсыныстарын қарайды және шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z324" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының немесе шет мемлекеттердің аумағында жұмыс істейтін қор биржаларында мемлекетке тиесілі бағалы қағаздарды сату туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z325" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жекешелендіру объектісін бағалау негізінде қайсысының ең жоғары болатынына байланысты жекешелендіру объектісінің баланстық құны немесе бағалау құны мөлшеріндегі алғашқы бағасын белгілеу туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z326" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) акцияларды биржалық сауда-саттыққа қоюдың мерзімдері мен ұзақтығы, сатудың шекті мерзімдері және биржалық сауда-саттықтан алу күні туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z327" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тендер шарттары туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z328" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қатысушыларға (сатып алушыға) қойылатын қосымша талаптар туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z329" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жекешелендіру объектісін сауда-саттыққа одан әрі қоюдың орындылығы туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z330" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) екі кезеңді рәсімдер жолымен өтетін конкурсқа қатысушылардың құжаттарын қарайды және оларды сауда-саттыққа жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z331" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) екі кезеңді рәсімдер жолымен өтетін конкурс жеңімпазын жариялайды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z332" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сатушының ұсынысы бойынша жекешелендіру объектісін сатып алу-сату шарты бойынша кейінгі бақылауды аяқтау туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 16.04.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="73"/>
-[...35 lines deleted...]
-      1) өз жұмысының регламентін өзі әзірлейді;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сауда-саттық ашық болуға тиіс. Сауда-саттықты өткізуге дайындықты сатушы жүзеге асырады, ол сауда-саттықтың өткізілетіні туралы хабарламаның уақтылы жариялануын қамтамасыз етеді, өтінімдер қабылдауды және екі кезеңді рәсімдер жолымен өтетін конкурсқа қатысушыларды тіркеуді жүргізеді, екі кезеңді рәсімдер жолымен өтетін конкурстың түскен материалдарын комиссияның қарауына береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z322" w:id="75"/>
-[...15 lines deleted...]
-      2) екі кезеңді рәсімдер жолымен өтетін конкурсты, туынды бағалы қағаздарды сату жағдайларын қоспағанда, әрбір жекешелендіру объектісі бойынша сауда-саттық нысаны мен шарттары туралы шешім қабылдайды;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Сауда-саттықты өткізуге дайындық</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z323" w:id="76"/>
-[...360 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 16.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="88"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сауда-саттықтарды өткiзуге дайындық мынадай тәртiппен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жекешелендіру объектісі бойынша қажеттi материалдарды жинау жүргiзiледi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жекешелендіру объектісінің алғашқы бағасы жекешелендіру объектілерінің құнын бағалау туралы тәуелсіз консультанттар немесе бағалаушы ұсынған есептер негізінде комиссияның шешімі бойынша қайсысының ең көп болатынына байланысты баланстық құн не бағалау құны мөлшерінде айқындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әрбiр жекешелендiру объектiсiнiң сауда-саттық нысаны айқындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жекешелендiру объектiлерi жекелеген сауда-саттықтар бойынша бөлiнедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кепiлдiк жарнаны енгiзу тәртiбi айқындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сауда-саттықты өткізу мерзiмі белгiленедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қажет болған кезде ұйымдастырушы тартылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сауда-саттық өткiзу туралы хабарлама жарияланады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кепiлдiк жарналар қабылданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қатысушыларды тiркеу жүргiзiледi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сатып алу-сату шартының жобасын дайындау жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 16.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Теңгерімдік құны республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1 қаңтарында қолданылатын айлық есептік көрсеткіштің 2500000 еселенген мөлшерінен астам болатын жекешелендіру объектілерін бағалауды халықаралық бағалау стандарттарына сәйкес тәуелсіз консультанттар жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Теңгерімдік құны республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1 қаңтарында қолданылатын айлық есептік көрсеткіштің 2500000 еселенген мөлшерінен аз болатын жекешелендіру объектілерін бағалау Қазақстан Республикасының бағалау қызметі туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Сауда-саттыққа қатысу үшін жеке немесе мемлекеттік емес заңды тұлға енгізетін кепілдік жарна жекешелендіру объектісінің алғашқы бағасының он бес пайызын құрайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z84" w:id="89"/>
-[...360 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аукционға, тендерге қатысуға кепілдік жарна мемлекеттік мүлікті есепке алу саласындағы бірыңғай оператордың (бұдан әрі – бірыңғай оператор) деректемелеріне хабарламада белгіленген нысанда және тәртіппен енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4382,2586 +6224,2876 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="103"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Қатысушыларға кепiлдiк жарнаның кез келген санын енгiзуге жол беріледі, бұл ретте бір кепілдік жарна қатысушыға ол бойынша сауда-саттыққа қатысу үшін осы кепілдік жарнаны енгізген жекешелендіру объектісін сатып алу құқығын береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Сауда-саттықта жеңген және сатып алу-сату шартын жасасқан қатысушының кепiлдiк жарнасы сатып алу-сату шарты бойынша тиесілі төлемдер есебіне жатқызылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер кепілдік жарнаның сомасы сату бағасынан артық болса, онда айырма жеңімпаздың электрондық әмиянында тізілімнің веб-порталында сатып алушы мен сатушы сатып алу-сату шартын жасасқан күні бұғаттан алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Үкіметінің 29.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 924</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 26.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 890</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Сатушы мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеңiмпазға – ол сауда-саттықтардың нәтижелерi туралы хаттамаға не сатып алу-сату шартына қол қоймаған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сатып алушыға – сатып алу-сату шарты бойынша мiндеттемелерiн орындамаған немесе тиiсiнше орындамаған жағдайда кепiлдiк жарнаны қайтармайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық қалған жағдайларда кепілдік жарна сомасына енгізілген ақша қаражаты аукционға, тендерге қатысушының электрондық әмиянында сауда-саттық күні бұғаттан алынады, ал сатушы екі кезеңді рәсімдер жолымен өтетін конкурсқа қатысушының кепілдік жарнасын өтініш берілген күннен бастап үш жұмыс күнінен кешіктірмей қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілдік жарналар сауда-саттыққа қатысушы, жеке немесе мемлекеттік емес заңды тұлға кепілдік жарнаны қайтару туралы өтініште көрсететін деректемелерге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 26.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 890</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Сауда-саттық өткізілетіні туралы хабарламаны сатушы ол өткізілгенге дейін кемінде күнтізбелік он бес күн бұрын жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама қазақ және орыс тiлдерiнде тізілімнің веб-порталында жарияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізілімнің веб-порталында сауда-саттықты өткізілетіні туралы хабарлама жарияланғаннан кейін сатушы өзінің интернет-ресурсында және (немесе) әлеуметтік желілер алаңдарында тізілімнің веб-порталында жарияланған хабарламаға сілтемені көрсетіп, сауда-саттық өткізілетіні туралы ақпараттық хабарламаны қосымша орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының монополияға қарсы заңнамасының талаптары қолданылатын акцияларды, ұйымдардың жарғылық капиталдарындағы үлестерді, мүліктік кешендер ретінде мемлекеттік кәсіпорындарды сату туралы хабарламаны объект (жекешелендіру кестесі) бойынша ақпарат тізілімге енгізілген күннен бастап күнтізбелік алпыс күн өткеннен кейін жариялауға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Үкіметінің 26.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 890</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Сауда-саттық өткізу туралы хабарламада мынадай мәліметтер қамтылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сауда-саттықтың өткiзiлетiн күнi, орны және уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сауда-саттықтың түрі, нысаны мен әдiсi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жекешелендiру объектiсi туралы мәлiметтер (акцияларды сату кезінде акциялар эмитентінің атауы мен олар туралы мәліметтер, сатылатын акциялардың саны);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сатуға қойылатын жекешелендіру объектiлерiнiң бастапқы және ең төменгі (аукцион сауда-саттықтың голландтық әдiсiн қолдана отырып өткiзiлген кезде) бағалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кепілдік жарнаның мөлшері мен оны аудару үшін банктік деректемелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өтiнiмдердi қабылдау орны мен мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сауда-саттықтарды өткiзу, оның ішінде сауда-саттыққа қатысуды ресімдеу, сауда-саттық жеңімпазын анықтау шарттары туралы тәртіп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сатушының және/немесе сауда-саттықты ұйымдастырушының және теңгерім ұстаушының телефоны мен орналасқан жерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сатушының шешiмi бойынша қосымша ақпарат.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z99" w:id="104"/>
-[...15 lines deleted...]
-      22. Сауда-саттықта жеңген және сатып алу-сату шартын жасасқан қатысушының кепiлдiк жарнасы сатып алу-сату шарты бойынша тиесілі төлемдер есебіне жатқызылады.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының немесе шет мемлекеттердің аумағында жұмыс істейтін қор биржаларында мемлекетке тиесілі бағалы қағаздарды сату туралы хабарламада мынадай мәліметтер қамтылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сауда-саттықтың басталатын күнi мен уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сауда-саттықтың өткізілетін орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) акциялар эмитентінің атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) эмитент туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сатылатын акциялардың саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сауда-саттықты ұйымдастырушының телефоны мен орналасқан жерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z121" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сатушының шешімі бойынша мемлекетке тиесілі бағалы қағаздарды сатуға қатысты өзге де мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Үкіметінің 29.12.2017 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 26.10.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 25-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 26.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 890</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...93 lines deleted...]
-      Кепілдік жарналар сауда-саттыққа қатысушы, жеке немесе мемлекеттік емес заңды тұлға кепілдік жарнаны қайтару туралы өтініште көрсететін деректемелерге қайтарылады.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Әрбiр жекешелендіру объектiсі бойынша сату туралы хабарлама жарияланғанға дейiн сатушы тізілімге мынадай құжаттардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жекешелендіру объектісінің құнын бағалау туралы есептің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техникалық жағдайы туралы көріністі қамтамасыз ететін, кемінде 5 дана жекешелендіру объектісі фотосуретінің (тек жылжымайтын мүлік, көлік, жабдық және басқа да материалдық мүлік үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сатып алу-сату шарты жобасының электрондық көшiрмелерінің тізілімге енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекешелендіру объектiсін сату туралы хабарлама жарияланғаннан кейiн сатушы тізілімнің веб-порталы арқылы барлық қалаушылардың жекешелендiру объектiсi туралы ақпаратқа еркін қол жеткізуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 26.10.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақтың бірінші бөлігінің бірінші абзацына орыс тілінде өзгерістер енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Үкіметінің 16.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тарауды 26-1-тармақпен толықтыру көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Сауда-саттыққа қатысушыларды тіркеу хабарлама жарияланған күннен бастап жүргізіледі және аукцион, тендер басталғанға дейін бес минут бұрын және екі кезеңді рәсімдер жолымен өтетін конкурс басталғанға дейін жиырма төрт сағат бұрын аяқталады, содан соң қатысушылар берген өтінімдерін кері қайтарып ала алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Аукционға, тендерге қатысу үшін мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z333" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғалар үшін: жеке сәйкестендіру нөмірін (бұдан әрі – ЖСН), тегін, атын, әкесінің атын (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z334" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлғалар үшін: бизнес сәйкестендіру нөмірін (бұдан әрі – БСН), толық атауын, бірінші басшының тегін, атын, әкесінің атын (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z335" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кепілдік жарнаны қайтару үшін екінші деңгейдегі банктегі есеп айырысу шотының деректемелерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z336" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) байланыс деректерін (почталық мекенжайы, телефоны, факс, е-mail) көрсете отырып, тізілімнің веб-порталында алдын ала тіркелу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда көрсетілген деректер өзгерген кезде қатысушы бір жұмыс күні ішінде тізілімнің веб-порталындағы деректерге тиісті өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 16.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Аукционға, тендерге қатысушы ретінде тіркелу үшін осы Қағидаға қосымшаға сәйкес нысан бойынша қатысушының ЭЦҚ қойылған сауда-саттыққа қатысуға өтінімді тізілімнің веб-порталында тіркеу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тендерге қатысушылар сауда-саттық шартымен келісетінін қамтитын өтінімді және тізілімнің арнайы бөлінген веб-парақшасында электрондық конвертке жүктелетін баға ұсынысын сауда-саттық өткізілетіні туралы хабарламада көрсетілген, қатысушыларға (сатып алушыға) қойылатын қосымша талаптарға сәйкестігін растайтын құжаттардың электрондық (сканерленген) көшірмелерімен қоса тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Аукционның, тендердің жеңімпазы сатып алу-сату шартына қол қойған кезде сатушыға мынадай құжаттардың көшірмелерін, оларды салыстырып тексеру үшін міндетті түрде түпнұсқаларын не нотариат куәландырған көшірмелерін ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z337" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғалар үшін: паспорттың немесе жеке тұлғаның жеке басын куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z338" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлғалар үшін: заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлік не анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлға өкілінің өкілеттіктерін куәландыратын құжат, сондай-ақ заңды тұлға өкілінің паспорты немесе оның жеке басын куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекетке тиесілі акцияларды сатқан кезде – қатысушының акцияларына иелік ететін (хабарлама жарияланған сәтте) акционерлік қоғамдар туралы ақпаратты қамтитын акционерлер тізілімінен үзінді-көшірме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік заңды тұлғалар қазақ және/немесе орыс тілдерінде нотариат куәландырған аудармасы бар құрылтай құжаттарының нотариат растаған көшірмелерін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тендердің жеңімпазы сатып алу-сату шартына қол қойған кезде сатушыға да өтінімге қоса берілген құжаттардың түпнұсқаларын не нотариат куәландырған көшірмелерін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттардың түпнұсқалары салыстырылып тексерілгеннен кейін бір жұмыс сағаты ішінде қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Сатушы мен ұйымдастырушыға мыналарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z140" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамалық актілерінде көзделген жағдайларды қоспағанда, сауда-саттықты дайындау және оларды өткізудің бүкіл кезеңінің ішінде сауда-саттыққа қатысушыларға қатысы бар ақпаратты жариялауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z141" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағиданың 29-тармағында көрсетілгендерден басқа, қосымша құжаттар ұсынуды талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z142" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Аукционға, тендерге қатысушылардың өтінімдері және оларға қоса берілетін құжаттардың электрондық (сканерленген) көшірмелері тізілімнің дерекқорында сақталады және сауда-саттықтың өткізілетіні туралы хабарламада көрсетілген күн мен уақытқа дейін жүктеу және қарау үшін қолжетімсіз болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Аукционға, тендерге қатысуға өтінім тіркелгеннен кейін тізілімнің веб-порталы үш минут ішінде электрондық әмиянда өтінім берілген сату объектісі бойынша кепілдік жарна сомасына ақша қаражатының бар-жоғын автоматты түрде тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатысушының осы Қағиданың 28 және 29-тармақтарында көрсетілген талаптарды сақтамауы, сондай-ақ сауда-саттық басталғанға дейін бес минут бұрын электрондық әмиянда сауда-саттық өткізілетіні туралы хабарламада көрсетілген кепілдік жарна сомасына ақша қаражатының болмауы тізілім веб-порталының өтінімді қабылдамауы үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық әмиянда өтінім берілген сату объектісі бойынша кепілдік жарна сомасына ақша қаражаты болған жағдайда тізілімнің веб-порталы оны сауда-саттық нәтижелері анықталғанға дейін бұғаттайды, өтінімді қабылдауды және қатысушыларды аукционға, тендерге жіберуді жүзеге асырады. Электрондық әмиянда кепілдік жарна сомасына ақша қаражаты болмаған кезде тізілімнің веб-порталы қатысушының өтінімін кері қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізілімнің веб-порталы автоматты тексеру нәтижелері бойынша тізілімнің веб-порталында көрсетілген қатысушының электрондық мекенжайына өтінімді қабылдау не өтінімді қабылдаудан бас тарту себептері туралы электрондық хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Үкіметінің 26.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 890</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 10.09.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 730</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="108"/>
-[...72 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Тізілімнің веб-порталы аукционға, тендерге қатысу үшін электрондық өтінімін кері қайтарып алған қатысушының аукцион нөмірін сауда-саттықты өткізу басталғанға дейін кемінде бес минут бұрын жояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Үкіметінің 26.10.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 10.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 730</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="109"/>
-[...358 lines deleted...]
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z145" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Екі кезеңді рәсімдер арқылы конкурсқа қатысушы ретінде тіркелу үшін мыналарды ұсыну қажет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z146" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидаға қосымшаға сәйкес нысан бойынша сауда-саттыққа қатысуға өтінім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z147" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке тұлғалар үшiн:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салыстыру үшiн түпнұсқасын мiндеттi түрде көрсете отырып, паспорттың немесе жеке тұлғаның жеке басын куәландыратын құжаттың көшiрмесi не көрсетілген құжаттың нотариат куәландырған көшiрмесi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктен ағымдағы шоттың бар-жоғын растайтын анықтаманың түпнұсқасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғалар үшiн:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салыстыру үшiн түпнұсқасын мiндеттi түрде көрсете отырып, жарғының көшiрмесi немесе көрсетілген құжаттың нотариат куәландырған көшiрмесi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салыстыру үшiн түпнұсқасын мiндеттi түрде көрсете отырып, заңды тұлғаны мемлекеттiк тiркеу (қайта тіркеу) туралы куәліктің көшірмесі немесе көрсетілген құжаттың нотариат куәландырған көшiрмесi не заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктен банктік шоттың бар-жоғын растайтын анықтаманың түпнұсқасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттардың түпнұсқалары салыстырғаннан кейін бір жұмыс сағаты ішінде қайтарып беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акционерлік қоғамдар мемлекетке тиесілі акцияларды сату бойынша екі кезеңді рәсімдер арқылы конкурсқа қатысу кезінде өздерінің акцияларына иелік ететін акционерлік қоғамдар туралы ақпаратты қамтитын акционерлер тізілімінен (ақпараттық хабарлама жариялау сәтіндегі) үзінді-көшірменің түпнұсқасын ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кепілдік жарнаның енгізілгенін растайтын төлем құжатының түпнұсқасы мен көшірмесі. Қатысушы сауда-саттық өткізілгеннен кейін жүгінген кезде төлем құжатының түпнұсқасы қайтарылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z149" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заңды тұлға өкілінің өкілеттіктерін куәландыратын құжаттың түпнұсқасы, сондай-ақ салыстырғаннан кейін қайтарылып берілетін түпнұсқасын қоса бере отырып, заңды тұлғаның өкілі паспортының немесе оның жеке басын куәландыратын құжаттың көшірмесі не заңды тұлғаның өкілі паспортының немесе оның жеке басын куәландыратын құжаттың нотариат куәландырған көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екі кезеңді рәсімдер арқылы конкурсқа қатысу үшін ұсыныстар жабық конвертте жазбаша ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Шетелдік заңды тұлғалар қазақ және/немесе орыс тілдерінде нотариат куәландырған аудармасы бар құрылтай құжаттарының нотариат растаған көшірмелерін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z151" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Екі кезеңді рәсімдер арқылы конкурсқа қатысуды қалайтын тұлғалардың өтінімдерін қабылдау және оларды тiркеу талап етілетін құжаттардың толық жиынтығы болған кезде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінім қолма-қол тәсілмен берілген кезде талап етілетін құжаттардың бар-жоғын тексеруді сатушы сол жерде, бір жұмыс сағаты ішінде жүзеге асырады және осы Қағиданың 35-тармағында көрсетілген құжаттардың біреуі болмаған жағдайда ұсынылған өтінім тіркелмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінім поштамен келіп түскен кезде осы Қағиданың 35-тармағында көрсетілген құжаттардың біреуі болмаған жағдайда, ұсынылған өтінім тіркелмейді, бұл туралы сатушы өтінім берген тұлғаға бір жұмыс күні ішінде жазбаша нысанда хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Екі кезеңді рәсімдер арқылы конкурсқа қатысушылардың құжаттары журналда тіркелгеннен кейін сейфте сақталады және оны өткiзетiн күні комиссияға қарау және екі кезеңді рәсімдер арқылы конкурсқа жіберу үшін берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 25-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 26.10.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">39. Алып тасталды - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="127"/>
-[...96 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...470 lines deleted...]
-      1) жеке тұлғалар үшін: паспорттың немесе жеке тұлғаның жеке басын куәландыратын құжат;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Аукцион өткiзу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z338" w:id="140"/>
-[...998 lines deleted...]
-    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 16.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="156"/>
+    <w:bookmarkStart w:name="z155" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Аукцион екі әдіспен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бағаны көтеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7052,70 +9184,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="157"/>
+    <w:bookmarkStart w:name="z156" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Жекешелендiру объектiсi бірінші сауда-саттыққа бағаны көтеру әдісі қолданылатын аукционға шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекешелендiру объектiсi екінші сауда-саттыққа бағаны төмендету әдiсi қолданылатын аукционға алғашқы бағаның жетпіс пайызы мөлшеріндегі ең төмен баға белгіленіп шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7224,70 +9356,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="158"/>
+    <w:bookmarkStart w:name="z157" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Аукционға жіберілген қатысушыға тізілімнің веб-порталы беретін аукцион нөмірі бойынша аукцион залына кіруге рұқсат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аукционға қатысушылар аукцион басталғанға дейін бір сағат ішінде аукцион залына ЭЦҚ мен аукцион нөмірін пайдалана отырып кіреді. Аукцион жекешелендіру объектісінің бастапқы құнын аукцион залында автоматты түрде орналастыру жолымен сауда-саттықты өткізу туралы хабарламада көрсетілген Астана қаласының уақыты бойынша басталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7344,70 +9476,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="159"/>
+    <w:bookmarkStart w:name="z158" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Аукцион залында аукцион Қазақстан Республикасының заңнамасында көзделген мереке және демалыс күндерін қоспағанда, сейсенбі – жұма аралығында өтеді. Аукцион Астана қаласының уақыты бойынша сағат 10:00-ден бастап сағат 17:00-ге дейінгі кезеңде өткізіледі, бұл ретте аукцион Астана қаласының уақыты бойынша сағат 15:00-ден кешіктірмей басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7426,70 +9558,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="160"/>
+    <w:bookmarkStart w:name="z159" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Жекешелендіру объектісі бойынша аукцион басталған сәтте тіркелген қатысушылар болмаған жағдайда, осы жекешелендіру объектісі бойынша аукцион өтпеді деп танылады және сатушы тізілімнің веб-порталы қалыптастыратын өткізілмеген аукцион туралы актіге қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7508,70 +9640,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="161"/>
+    <w:bookmarkStart w:name="z160" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Егер аукцион залында бағаны көтеру аукционы басталғаннан кейін жиырма минут ішінде қатысушылардың бірде-біреуі жекешелендіру объектісін бастапқы баға бойынша сатып алу ниетін растамайтын болса, онда осы жекешелендіру объектісі бойынша бағаны көтеру аукционы өткізілмеді деп танылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер жекешелендіру объектісінің бағасы белгіленген ең төменгі мөлшерге жетсе және тіркелген қатысушылардың бірде-біреуі жекешелендіру объектісін сатып алу ниетін растамаса, онда бағаны төмендету аукционы өткізілмеді деп танылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7644,308 +9776,308 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="162"/>
+    <w:bookmarkStart w:name="z161" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Бағаны өзгерту қадамы былайша белгіленеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z162" w:id="163"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z162" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жекешелендiру объектiсiнiң бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 20 000 еселенгенге дейінгі мөлшерінде болған кезінде өзгерту қадамы бағаны көтеру аукционында – 10 пайыз мөлшерінде және бағаны төмендету аукционында 5 пайыз мөлшерінде белгiленедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z163" w:id="164"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z163" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жекешелендiру объектiсiнiң бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 20 000 еселенгеннен бастап 50 000 еселенгенге дейінгі мөлшерінде болған кезінде өзгерту қадамы бағаны көтеру аукционында – 7 пайыз мөлшерінде және бағаны төмендету аукционында 5 пайыз мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z164" w:id="165"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z164" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жекешелендiру объектiсiнiң бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 50 000 еселенгеннен бастап 100 000 еселенгенге дейінгі мөлшерінде болған кезде өзгерту қадамы 5 пайыз мөлшерінде белгiленедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z165" w:id="166"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z165" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жекешелендіру объектісінің бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 100 000 еселенгеннен бастап 250 000 еселенгенге дейінгі мөлшерінде болған кезде өзгерту қадамы бағаны көтеру аукционында – 2,5 пайыз мөлшерінде және бағаны төмендету аукционында 5 пайыз мөлшерінде белгіленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z166" w:id="167"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z166" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жекешелендіру объектісінің бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 250 000 еселенгеннен бастап 500 000 еселенгенге дейінгі мөлшерінде болған кезде өзгерту қадамы бағаны көтеру аукционында 1 пайыз мөлшерінде және бағаны төмендету аукционында 5 пайыз мөлшерінде белгіленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z167" w:id="168"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z167" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жекешелендіру объектісінің бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 500 000 еселенген мөлшерінде және одан жоғары болған кезде өзгерту қадамы бағаны көтеру аукционында 0,5 пайыз мөлшерінде және бағаны төмендету аукционында 5 пайыз мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аукцион төменде көрсетілген екі әдістің біреуі бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="169"/>
+    <w:bookmarkStart w:name="z168" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Бағаны көтеру аукционы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z273" w:id="170"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z273" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер аукцион залында бастапқы баға расталған сәттен бастап жиырма минут ішінде қатысушылардың бірі жекешелендіру объектісінің бастапқы бағасын осы Қағиданың 46-тармағына сәйкес белгіленген қадамға ұлғайту арқылы жекешелендіру объектісін сатып алу ниетін растаса, онда бастапқы баға белгіленген қадамға ұлғайтылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z274" w:id="171"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z274" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) егер аукцион залында бастапқы баға расталғаннан кейін жиырма минут ішінде қатысушылардың бірде-біреуі жекешелендіру объектісінің бастапқы бағасын ұлғайту жолымен жекешелендіру объектісін сатып алу ниетін растамайтын болса, онда бастапқы бағаны растаған қатысушы жеңімпаз болып танылады, ал осы сату объектісі бойынша аукцион өткізілген болып танылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z275" w:id="172"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z275" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) егер ағымдағы баға ұлғайғаннан кейін жиырма минут ішінде қатысушылардың бірде-біреуі жекешелендіру объектісінің ағымдағы құнын ұлғайту жолымен жекешелендіру объектісін сатып алу ниетін растамайтын болса, онда жекешелендіру объектісін сатып алу ниетін соңғы растаған қатысушы жеңімпаз болып танылады, ал осы жекешелендіру объектісі бойынша аукцион өткізілген болып танылады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z276" w:id="173"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z276" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер бағаны көтеру аукционы аяқталатын сәтте сағат 17:00-де аукцион жеңімпазы айқындалмаса, онда жекешелендіру объектісін сатып алу ниетін растаған соңғы қатысушы жеңімпаз деп танылады және осы жекешелендіру объектісі бойынша аукцион өткізілген болып танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекешелендіру объектісі бойынша бағаны көтеру аукционы қатысушылардың бірі ұсынған ең жоғары бағаға дейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8000,110 +10132,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="174"/>
+    <w:bookmarkStart w:name="z172" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Бағаны төмендету аукционы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z277" w:id="175"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z277" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) егер аукцион басталған кезден бастап екі минут ішінде қатысушылардың бірде-біреуі аукционда жекешелендіру объектісін сатып алу ниетін растамайтын болса, жекешелендіру объектісінің бастапқы бағасы осы Қағиданың 46-тармағына сәйкес белгіленген қадамға азаяды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z278" w:id="176"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z278" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер баға азайтылғаннан кейін екі минут ішінде қатысушылардың бірде-біреуі жекешелендіру объектісін сатып алу ниетін растамайтын болса, жекешелендіру объектісінің соңғы ағымдағы бағасы белгіленген қадамға азаяды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жекешелендіру объектісін ағымдағы баға бойынша сатып алу ниетін бірінші болып растаған қатысушы бағаны төмендету аукционының жеңімпазы болып танылады және осы жекешелендіру объектісі бойынша аукцион өткізілген болып танылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8158,90 +10290,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="177"/>
+    <w:bookmarkStart w:name="z176" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Әрбір сатылған жекешелендіру объектісі бойынша аукцион нәтижелері сауда-саттық нәтижелері туралы электрондық хаттамамен ресімделеді, оған сатушы және жеңімпаз ЭЦҚ пайдалана отырып, сауда-саттық өткiзiлген күнi тізілімнің веб-порталында қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z177" w:id="178"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z177" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Сауда-саттық нәтижелері туралы хаттама аукцион нәтижелерін және жеңімпаз бен сатушының жекешелендіру объектісін сату бағасы бойынша сатып алу-сату шартына қол қою міндеттемесін белгілейтін құжат болып табылады. Сатып алу-сату шарты электрондық форматта тізілімнің веб-порталында жасалады және сатушы мен сатып алушы ЭЦҚ пайдалана отырып сауда-саттық нәтижелері туралы хаттамаға қол қойылған күннен бастап күнтізбелік он күннен аспайтын мерзімде оған қол қояды. Бұл ретте сатушы сатып алушыға сауда-саттық нәтижелері туралы хаттамаға қол қойған күннен бастап күнтізбелік бес күннен аспайтын мерзімде қол қоюға сатып алу-сату шартының жобасын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8260,70 +10392,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="179"/>
+    <w:bookmarkStart w:name="z178" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Жеңімпаз сауда-саттық нәтижелері туралы хаттамаға не сатып алу-сату шартына осы Қағиданың 49 және 50-тармақтарында көрсетілген мерзімдерде қол қоймаған жағдайда, сатушы тізілім веб-порталында қалыптастыратын аукцион нәтижелерінің күшін жою туралы актіге қол қояды және осы жекешелендіру объектісі күшін жойған сауда-саттық шарттарымен сауда-саттыққа қайтадан шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8342,150 +10474,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="180"/>
+    <w:bookmarkStart w:name="z179" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Бірыңғай оператор тізілім веб-порталының жұмыс істеуін қамтамасыз етеді, сондай-ақ сауда-саттыққа қатысушылардың кепілдік жарналарын қабылдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z290" w:id="181"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z290" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірыңғай оператор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z291" w:id="182"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z291" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатушы қол қойған кепілдік жарнаны аударуға өтінім негізінде сауда-саттықта жеңген қатысушының электрондық әмиянында бұғатталмаған кепілдік жарнасын тізілімнің веб-порталында ЭЦҚ пайдалана отырып бюджет сыныптамасының тиісті кодына аударады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z292" w:id="183"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z292" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қатысушылар тізілімнің веб-порталында ЭЦҚ пайдаланып қол қойған, ақша қаражатын қайтаруға арналған өтініштер негізінде сауда-саттыққа қатысушыларға электрондық әмияннан ақша қаражатын бірыңғай операторға өтініш берілген күннен бастап үш жұмыс күнінен кешіктірілмейтін мерзімде қайтарады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z293" w:id="184"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z293" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аукцион және тендер нысанында кейінгі сауда-саттықтарға қатысуға өтінім беру үшін электрондық әмиянда қатысушылардың бұғаттан алынған ақшалай қаражатын бірнеше рет пайдалану мүмкіндігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8524,296 +10656,296 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="185"/>
+    <w:bookmarkStart w:name="z183" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Аукцион барысында аукционға қатысуға кедергі болатын техникалық ақаулықтар туындаған кезде қатысушыға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z184" w:id="186"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z184" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тізілім веб-порталымен орнықты байланыс жоғалған кезден бастап 30 секунд ішінде аукционға қатысушының мониторында бірыңғай оператордың байланыс деректері бар электрондық хабарламаны шығару жолымен хабарлайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z185" w:id="187"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z185" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бұл туралы бірыңғай оператордың байланыс деректері бойынша телефон немесе электрондық хабарлама арқылы дереу хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z186" w:id="188"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z186" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Бірыңғай оператор техникалық ақаулықтар фактісін тіркейді және олар тізілім веб-порталы жағында болған кезде ақпаратты тізілім веб-порталында орналастыру жолымен аукционға қатысушылардың барлығын хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z187" w:id="189"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z187" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Қатысушының компьютерлік және/немесе телекоммуникация жабдығының техникалық ақаулықтары болғанда аукцион жалғаса береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z188" w:id="190"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z188" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Аукционды жүргізуге немесе аукционды жүргізу рәсіміне кедергі болатын осы Қағиданың 54-тармағында көрсетілген тізілім веб-порталының техникалық ақаулықтар фактісі болған жағдайда, бірыңғай оператор бұл туралы сатушыға жазбаша түрде хабарлайды, ал сатушы осы аукционның жалғастырылатын күні мен уақыты туралы ақпаратты тізілім веб-порталында орналастыру және тізілімнің веб-порталында көрсетілген қатысушының электрондық мекенжайына электрондық хабарлама жіберу арқылы аукционға қатысқан қатысушыларды алдын ала міндетті түрде хабардар ете отырып, аукционды бірыңғай оператор техникалық ақаулықты жойған күннен кейін келесі жұмыс күніне ауыстырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z189" w:id="191"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z189" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Тендердi өткiзу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z190" w:id="192"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z190" w:id="176"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 730</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">57. Алып тасталды - ҚР Үкіметінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 730</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="193"/>
+    <w:bookmarkStart w:name="z191" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Тендердi ұйымдастыру мен өткiзудi сатушы жүзеге асырады. Жекешелендіру объектiсі бірінші тендерге шығарылған кезде жекешелендiру объектiсiнiң бастапқы бағасы алғашқы бағасына тең болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8832,70 +10964,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="194"/>
+    <w:bookmarkStart w:name="z192" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Тендер Қазақстан Республикасының заңнамасында көзделген мереке және демалыс күндерін қоспағанда, сейсенбі – жұма аралығында тізілімнің веб-порталында өтеді. Тендер Астана қаласының уақыты бойынша сағат 10:00-ден бастап сағат 13:00-ге дейінгі кезеңде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8914,70 +11046,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="195"/>
+    <w:bookmarkStart w:name="z193" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Жекешелендіру объектісі екінші тендерге шығарылған кезде бастапқы баға алғашқы бағаның жетпіс пайызына тең болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекешелендіру объектісі үшінші тендерге шығарылған кезде бастапқы баға алғашқы бағаның елу пайызына тең болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9068,70 +11200,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="196"/>
+    <w:bookmarkStart w:name="z194" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Жарғылық капиталындағы акциялардың (қатысу үлестерінің) бақылау пакеті мемлекетке тиесілі акционерлік қоғамдардың (жауапкершілігі шектеулі серіктестіктердің) акциялары (жарғылық капиталға қатысу үлестері) тендерде сатылған жағдайда қызмет бейінін және қызметкерлердің штат санының кемінде үштен екісін сақтау тендердің шарты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерлік қоғамдардың (жауапкершілігі шектеулі серіктестіктердің) қызмет бейінін, жұмыскерлерінің штат санын сақтау мерзімдерін сатушы комиссия шешімінің негізінде айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9168,70 +11300,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="197"/>
+    <w:bookmarkStart w:name="z195" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Жекешелендіру объектісі бойынша тендер басталған сәтте тіркелген қатысушылар болмаған жағдайда тендер өтпеді деп танылады. Егер қатысушы бастапқы бағадан кем болмайтын құн ұсынса, бір қатысушы қатысқан тендер өтті деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер тендер өтпеді деп жарияланса, сатушы тізілімнің веб-порталында қалыптастырылатын тендердің өткізілмегені туралы актіге қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9268,70 +11400,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="198"/>
+    <w:bookmarkStart w:name="z196" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Тендерге қатысуға өтінімдерді ашу сауда-саттық өткізу туралы хабарламада көрсетілген күн мен уақыт келгенде тізілімнің веб-порталы арқылы автоматты түрде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9350,70 +11482,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="199"/>
+    <w:bookmarkStart w:name="z197" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Тендерге қатысуға өтінімдерді сатып алушы сауда-саттық өткізу туралы хабарламада көрсетілген объектіге қатысушыларға (сатып алушыға) қойылатын қосымша талаптарға сәйкес келетін қатысушыларды айқындау мақсатында тізілімнің веб-порталында қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9432,70 +11564,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="200"/>
+    <w:bookmarkStart w:name="z198" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Жекешелендiру объектiсi үшiн ең жоғары баға ұсынған қатысушы жеңiмпаз деп танылады. Егер тендерде екi және одан көп қатысушының ұсынысында бірдей ең жоғары баға қамтылатын болса, онда осы қатысушылардың арасында өтінімі басқа қатысушылардың өтінімдерінен бұрын қабылданған қатысушы тендердің жеңімпазы болып танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9514,150 +11646,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="201"/>
+    <w:bookmarkStart w:name="z199" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Сауда-саттық нәтижелері туралы хаттамада:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z200" w:id="202"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z200" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) себебі көрсетіле отырып, қатысушыларға (сатып алушыға) қойылатын талаптарды қанағаттандырмайтын қатысушылар тізімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z201" w:id="203"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z201" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тізілімнің веб-порталында тендерге қатысушылардың баға ұсыныстарын автоматты салыстыру жүргізілетін, қатысушыларға (сатып алушыға) қойылатын талаптарға қанағаттандыратын қатысушылар тізімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z202" w:id="204"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z202" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жекешелендіру объектісі үшін ең жоғары бағаны ұсынған жеңімпаз көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z203" w:id="205"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z203" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Тендердің жеңімпазы сауда-саттық нәтижелері туралы электрондық хаттамаға қол қою үшін электрондық пошта арқылы сауда-саттық нәтижелері туралы хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда-саттық нәтижелері туралы хаттама тізілімнің веб-порталында қалыптастырылады, оған сауда-саттық өткізілген күні сатушы мен тендердің жеңімпазы ЭЦҚ пайдаланып қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9694,70 +11826,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="206"/>
+    <w:bookmarkStart w:name="z204" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Сауда-саттық нәтижелерi туралы хаттама тендердің нәтижелерiн және жеңімпаз бен сатушының тендер нәтижесi болып табылатын шарттарда жекешелендіру объектісін сатып алу-сату шартына қол қою міндеттемесін тіркейтін құжат болып табылады. Сатып алу-сату шарты электрондық форматта тізілімнің веб-порталында жасалады және сатушы мен сатып алушы ЭЦҚ пайдаланып сауда-саттық нәтижелері туралы хаттамаға қол қойған күннен бастап күнтізбелік он күннен аспайтын мерзімде қол қояды. Бұл ретте сатушы сатып алушыға сауда-саттық нәтижелері туралы хаттамаға қол қойған күннен бастап күнтізбелік бес күннен аспайтын мерзімде қол қоюға сатып алу-сату шартының жобасын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9776,70 +11908,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="207"/>
+    <w:bookmarkStart w:name="z205" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Жеңімпаз сауда-саттық нәтижелері туралы хаттамаға не сатып алу-сату шартына осы Қағиданың 67 және 68-тармақтарында көрсетілген мерзімдерде қол қоймаған жағдайда, сатушы тізілімнің веб-порталында қалыптастырылатын сауда-саттық нәтижелерінің күшін жою туралы актіге қол қояды және осы жекешелендіру объектісі күші жойылған сауда-саттық талаптарымен сауда-саттыққа қайтадан шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9858,282 +11990,282 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="208"/>
+    <w:bookmarkStart w:name="z206" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Қазақстан Республикасының немесе шет мемлекеттердің аумағында жұмыс істейтін қор биржаларында мемлекетке тиесілі бағалы қағаздарды сату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 16.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="209"/>
+    <w:bookmarkStart w:name="z207" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Қазақстан Республикасының немесе шет мемлекеттердің аумағында жұмыс істейтін қор биржаларында (бұдан әрі – қор биржасы) мемлекетке тиесілі бағалы қағаздарды сатуды комиссияның шешімі негізінде сатушы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z208" w:id="210"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z208" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Қор биржасында сатылуға жататын бағалы қағаздарды сатушы биржалық сауда-саттыққа брокерлік компаниялар арқылы қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z209" w:id="211"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z209" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Бағалы қағаздарды сатуға құқылы брокерлік компанияны айқындауды Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес сатушы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z210" w:id="212"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z210" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Мемлекетке тиесілі бағалы қағаздарды сату кезінде оларды сатуға байланысты сатушы мен брокерлік компаниялар арасында туындайтын қарым-қатынастар тиісті шартпен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z211" w:id="213"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z211" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Қор биржасының сауда-саттық жүйелерінде бағалы қағаздарды сату тиісті қор биржасының биржалық сауда-саттық қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z212" w:id="214"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z212" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Екi кезеңдi рәсiмдер арқылы конкурс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 16.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="215"/>
+    <w:bookmarkStart w:name="z213" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Екі кезеңді рәсімдер арқылы конкурс жекешелендіру бағасының басымдығын және (немесе) өзге де шарттарын айқындайтын Қазақстан Республикасы Үкіметінің шешімі бойынша тәуелсіз консультанттардың қатысуымен өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10151,191 +12283,287 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z214" w:id="216"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      76-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Екі кезеңді рәсімдер арқылы конкурс мынадай iс-шаралар жоспарын қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z215" w:id="217"/>
+    <w:bookmarkStart w:name="z215" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>100-1-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртiппен, жекешелендiру объектiсiн жан-жақты талдауды, оның құнын бағалауды жүргізу үшін тәуелсіз консультантты тарту және әлеуетті сатып алушылар (инвесторлар) үшiн сату объектiсi туралы ақпараттық дерекқор қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z216" w:id="218"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z216" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сатушының жекешелендiру объектiсiн сату туралы хабарламаны тізілімнің веб-порталында қазақ және орыс тiлдерiнде жариялауы, сондай-ақ тәуелсіз консультанттың әлеуетті сатып алушыларға (инвесторларға) сату туралы ұсынысты жіберуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z217" w:id="219"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z217" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тәуелсіз консультанттың әлеуетті сатып алушылардың (инвесторлардың) ұсыныстары бар өтiнiмдерiнің тiзбесiн қалыптастыруы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z218" w:id="220"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z218" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) келiссөздер барысында ең жақсы ұсыныстарды ұсынған (конкурстың бірінші кезеңі) кемiнде екi әлеуетті сатып алушыны (инвесторды) анықтау мақсатында, өтiнiмдердiң тiзбесi бойынша тәуелсіз консультанттың қатысуымен сатушының әлеуетті сатып алушылармен (инвесторлармен) келiссөздер жүргізуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z219" w:id="221"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z219" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сатушының бұрын ұсынылған шарттарды жақсарту нысанасына тәуелсіз консультанттың қатысуымен конкурстың бiрiншi кезеңiнiң жеңiмпаздарымен келiссөздер жүргізуі (конкурстың екiншi кезеңi).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10354,110 +12582,340 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z220" w:id="222"/>
+    <w:bookmarkStart w:name="z220" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Екі кезеңді рәсімдер арқылы конкурс кезінде комиссияның отырысында қатысушылардың ұсыныстары жазылған өтiнiмдердi комиссияның барлық мүшелерi зерделейдi және салыстырады. Комиссия барлық формальдылықтардың сақталуын тексередi, талап етiлетiн мәлiметтер мен құжаттардың бар-жоғын айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z221" w:id="223"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      78-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Сатушы, тәуелсіз консультант және екi кезеңдi рәсiмдер арқылы конкурстың барлық қатысушылары келiссөздiң әрбiр кезеңiнiң өткiзiлу қорытындылары бойынша оның нәтижелерi туралы хаттамаға қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z222" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тарауды 78-1-тармақпен толықтыру көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Екі кезеңді рәсімдер жолымен өтетін конкурстың екiншi кезеңi барысында ең жоғары баға және (немесе) ең үздік шарттарды ұсынған әлеуетті сатып алушы (инвестор) екі кезеңді рәсімдер жолымен өтетін конкурстың жеңiмпазы болып танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10476,150 +12934,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="225"/>
+    <w:bookmarkStart w:name="z223" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Екi кезеңдi рәсiмдер арқылы конкурстың жеңiмпазы сатып алу-сату шартына сатушы белгiлеген мерзiмде қол қоюдан бас тартқан немесе жалтарған жағдайда, сатушы оның кепілдік жарнасын ұстайды және ұсынысы конкурс жеңiмпазының ұсынысынан кейiн ең жақсы деп танылған әлеуетті сатып алушымен (инвестормен) сатып алу-сату шартына қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z339" w:id="226"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z339" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80-1. Егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z340" w:id="227"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z340" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурстың бірінші кезеңіне қатысуға екеуден аз өтінім тіркелсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z341" w:id="228"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z341" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конкурстың екінші кезеңіне екеуден аз әлеуетті сатып алушы (инвестор) жіберілсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z342" w:id="229"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z342" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конкурс жеңімпазы сатушы белгілеген мерзімде сатып алу-сату шартына қол қоймаса, екі кезеңді рәсімдер жолымен өтетін конкурс өткізілмеді деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта көзделген жағдайларда сатушы мен тәуелсіз консультант өткізілмеген конкурс туралы актіге қол қояды және жекешелендіру объектісі қайтадан конкурсқа шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10674,398 +13132,398 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="230"/>
+    <w:bookmarkStart w:name="z224" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Акционерлік қоғамдардың мемлекетке тиесілі акцияларына құқықты куәландыратын туынды бағалы қағаздарды сату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 16.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="231"/>
+    <w:bookmarkStart w:name="z225" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Акционерлік қоғамдардың мемлекетке тиесілі акцияларына құқықты куәландыратын туынды бағалы қағаздарды сату Қазақстан Республикасы Үкіметінің немесе тиісті жергілікті атқарушы органның шешімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z226" w:id="232"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z226" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Туынды бағалы қағаздарды сатудың негізгі шарттарын Қазақстан Республикасының Үкіметіне бекітуге – сатушы немесе тиісті жергілікті өкілдік органға бекітуге жергілікті атқарушы орган ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z227" w:id="233"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z227" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Туынды бағалы қағаздарды сату туралы шешімде оларға туынды бағалы қағаздар шығарылған мемлекетке тиесілі акциялардың саны, сатылатын туынды бағалы қағаздардың типі, аумағында туынды бағалы қағаздарды сатуды жүзеге асыру ұйғарылған шет мемлекет (шет мемлекеттер), мәмілені аяқтаудың ең ұзақ мерзімі, туынды бағалы қағаздардың меншік иелерінің құқықтарын сату шарттары мен тәртібі қамтылуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z228" w:id="234"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z228" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Тiкелей атаулы сату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-тарау алып тасталды - ҚР Үкіметінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 730</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="235"/>
+    <w:bookmarkStart w:name="z243" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Есеп айырысу тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 10-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 16.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="236"/>
+    <w:bookmarkStart w:name="z244" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Сатып алу-сату шартына сатушы мен сатып алушы қол қояды. Шартта оны жасасудың негiзi ретiнде сауда-саттық нәтижелерi туралы хаттамаға жасалған сiлтеме көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z245" w:id="237"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z245" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Сауда-саттықта ұтқан тұлға сауда-саттық нәтижелерi туралы хаттамаға немесе сатып алу-сату шартына қол қоймаған кезде өзі енгізген кепілдік жарнасын жоғалтады және сатушыға кепілдік жарнамен жабылмаған бөлігінде оның іс жүзінде шеккен залалын өтейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z246" w:id="238"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z246" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Сатып алу-сату шарты бойынша есеп айырысулар сатушы мен сатып алушы арасында жүргiзiледi, бұл орайда сатып алушы есеп айырысуларды мынадай тәртiппен жүргiзедi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z247" w:id="239"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z247" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аванстық төлем жекешелендiру объектiсiн сату бағасының кемiнде он бес пайызы мөлшерiнде сатып алу-сату шартына қол қойылған күннен бастап он жұмыс күнінен кешiктiрiлмей енгiзiледi (кепiлдiк жарна тиесiлi аванстық төлем есебiне есептеледi);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z248" w:id="240"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z248" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қалған сома тараптардың уағдаласуы бойынша, бiрақ сатып алу-сату шартына қол қойылған күннен бастап күнтiзбелiк отыз күннен кешiктiрмей енгiзiледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z249" w:id="241"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z249" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90. Аванстық немесе түпкілікті төлемнiң мерзімі өткен жағдайда сатушы сатып алу-сату шартын біржақты тәртіппен бұзып, сатып алушыға кепілдік жарнамен жабылмаған бөлігінде iс жүзiндегi шығындарды өтеу туралы талаптар қояды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда жекешелендіру объектісі күші жойылған сауда-саттық шарттарымен сауда-саттыққа қайтадан шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11102,130 +13560,236 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z250" w:id="242"/>
+    <w:bookmarkStart w:name="z250" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       91. Акциялардың мемлекеттiк пакеттерiнен басқа жекешелендіру объектiсiн беру осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>95-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдайды қоспағанда, сатып алу-сату шарты бойынша сатып алушы сату бағасын толық төлеген күннен бастап күнтізбелік отыз күннен кешіктірмей қабылдап алу-беру актiсi бойынша жүргiзiледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сатып алушының қабылдап алу-беру актісіне қол қоюы туралы мәліметтерді сатушы екі күндік мерзімде тізілімнің веб-порталына енгізеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сатылған жекешелендіру объектісінің меншік иесінің өзгергені туралы мемлекеттік тіркеуді жүргізуге қол қойылған қабылдап алу-беру актісі негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      91-тармақтың төртінші бөлігін алып тастау көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мүліктік кешен ретінде мемлекеттік кәсіпорын сатылатын болса, сатып алушы "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -11314,90 +13878,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="243"/>
+    <w:bookmarkStart w:name="z264" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Акциялардың мемлекеттiк пакеттерiн беру сатып алушы сатып алу-сату шарты бойынша сатып алушы сату бағасын толық төлегеннен кейiн бағалы қағаздарды аудару туралы бұйрыққа қол қою жолымен жүргiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z265" w:id="244"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z265" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Ықтимал бөліп төлеудің шарттары сауда-саттыққа қатысушылардың назарына алдын ала жеткізілген жағдайда ғана бөліп төлеуге жол беріледі. Бұл ретте бастапқы жарнаның мөлшері сату бағасының он бес пайызынан кем болмауға, ал бөліп төлеу кезеңі үш жылдан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11416,70 +13980,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z266" w:id="245"/>
+    <w:bookmarkStart w:name="z266" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Бастапқы жарнаны сатып алушы сатып алу-сату шартына қол қойылған күннен бастап күнтізбелік отыз күн ішінде енгізеді. Кейіннен енгізілетін сомаларға пайыздар Қазақстан Республикасы Ұлттық Банкінің базалық мөлшерлемесіне сүйене отырып есептеледі. Келесі сомаларды енгізу кемінде тоқсанына бір рет жүзеге асырылуда тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сатып алу-сату шартында қамтамасыз етудің өзге тәсілі көзделмеген болса, сатып алушы сатып алған жекешелендiру объектiсiне сатушының кепiл құқығы төлемдердiң уақтылы өтелуiн қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11516,164 +14080,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z267" w:id="246"/>
+    <w:bookmarkStart w:name="z267" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Егер сатып алу-сату шартында қамтамасыз етудің өзге тәсілі көзделмеген болса, объектіні бөліп-бөліп төлеу арқылы сату кезінде беру тиісінше тіркелуі тиіс кепіл шартын бір уақытта жасаумен жекешелендіру объектісін қабылдап алу-беру актісіне қол қою арқылы бастапқы жарнаны төлегеннен кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акциялардың мемлекеттік пакетін бөліп-бөліп төлеуге сату кезінде беру тиісінше тіркелуі тиіс кепіл шартын бір мезгілде жасаумен бағалы қағаздарды аудару туралы бұйрыққа қол қою арқылы бастапқы жарнаны төлегеннен кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z268" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тарауды 95-1-тармақпен толықтыру көзделген - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z268" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11. Жекешелендiру объектiсiн сатудан алынған қаражат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 730</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="248"/>
+    <w:bookmarkStart w:name="z269" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Республикалық меншiк объектiлерiн жекешелендiруден алынған қаражат Қазақстан Республикасының Ұлттық қорына жiберiледi және олар туралы мәліметтерді сатушы сатып алушы сатып алу-сату шарты бойынша сату бағасын төлеген күннен бастап бес жұмыс күні ішінде тізілімге енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11692,147 +14362,147 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="249"/>
+    <w:bookmarkStart w:name="z270" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Жекешелендіру бойынша сауда-саттықты дайындау және өткізу бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z271" w:id="250"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z271" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Ұйымдастырушының және/немесе бірыңғай оператордың қызметтеріне ақы төлеу сатушының жекешелендіру бойынша сауда-саттықты дайындауға және өткізуге жұмсалатын шығыстарына қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z343" w:id="251"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z343" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-тарау. Сатып алу-сату шартының орындалуын бақылау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 12-тараумен толықтырылды - ҚР Үкіметінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 730</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z344" w:id="252"/>
+    <w:bookmarkStart w:name="z344" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       99. Сатушы осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11847,223 +14517,223 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тарауларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тендердің немесе екі кезеңді рәсімдер жолымен өтетін конкурстың нәтижелері бойынша сатып алушының міндеттемелерді орындау шартымен жасалған жекешелендіру объектісін сатып алу-сату шартының талаптарының тиісінше орындалуын бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z345" w:id="253"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z345" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Сатушы бақылауды жүзеге асыру мақсатында сатып алу-сату шартын, оның iшiнде өзiнiң қолданысын тоқтатқан шартты орындаумен байланысты құжаттармен танысады және жұмысқа тиісті салалардың уәкілетті органдарының (жергілікті атқарушы органдардың) өкілдерін, сондай-ақ қажет болған жағдайда консультациялық, аудиторлық және өзге де ұйымдарды тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сатып алу-сату шартында сатып алушының инвестициялық және өзге де қаржылық міндеттемелерді орындауы (берешекті өтеу, құрылысты немесе реконструкциялауды жүзеге асыру, өндіріс көлемінің белгілі бір деңгейін, шығарылатын өнім немесе көрсетілетін қызметтер номенклатурасын қамтамасыз ету) бойынша шарттар болған кезде бақылау консультациялық, аудиторлық және өзге де ұйымдарды тарта отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z346" w:id="254"/>
+    <w:bookmarkStart w:name="z346" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Тиісті салалардың уәкілетті органдары (жергілікті атқарушы органдар) сатушыдан хабарлама алған күннен бастап күнтізбелік он бес күн ішінде сатып алу-сату шарты талаптарының орындалуын бақылауға қатысу үшін өз өкілдерінің кандидатураларын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылауды жүргізу үшін консультациялық, аудиторлық және өзге де ұйымдарды тарту Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z347" w:id="255"/>
+    <w:bookmarkStart w:name="z347" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Тиісті салалардың уәкілетті органдарының (жергілікті атқарушы органдардың) өкілдерін тарту арқылы бақылау нәтижелері бойынша сатушы сатып алушының сатып алу-сату шартының талаптарын және қабылданған міндеттемелерді орындауының барысы туралы ақпаратты қамтитын тиісті бақылау актісін растайтын құжаттармен қоса ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау актісіне бақылауға қатысушылардың бәрі (сатушының, тиісті салалардың уәкілетті органдарының (жергілікті атқарушы органдардың) өкілдері) және сатып алушы не оның уәкілетті өкілі қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес консультациялық, аудиторлық және өзге де ұйымдар тартылатын бақылау нәтижелері бойынша сатушыға сатып алушының сатып алу-сату шартының талаптарын және қабылданған міндеттемелерді орындауын бағалау туралы бекітілген есеп растайтын құжаттармен қоса ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z348" w:id="256"/>
+    <w:bookmarkStart w:name="z348" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Сатып алу-сату шарты талаптарының орындалуын бақылау жекешелендіру объектісі сатып алушыға берілген күннен бастап осы Қағиданың 91-тармағында белгіленген тәртіппен сатып алушының міндеттемелерді орындауы аяқталған сәтке дейін, бірақ жылына бір реттен сиретпей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z349" w:id="257"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z349" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Сатып алу-сату шарты талаптарының сақталуын бақылауды аяқтау туралы шешімді сатып алушы сатып алу-сату шарты бойынша міндеттемелерді тиісінше орындаған кезде комиссия шешімінің негізінде сатушы қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сатып алушы сатып алу-сату шартының талаптарын және қабылданған міндеттемелерді орындамаған немесе тиісінше орындамаған жағдайда жекешелендіру объектісін сатып алу-сату шарты Қазақстан Республикасының Азаматтық кодексінде көзделген негіздер бойынша және тәртіппен бұзылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -14656,562 +17326,562 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 920 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z252" w:id="258"/>
+    <w:bookmarkStart w:name="z252" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z253" w:id="259"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z253" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жекешелендiру объектiлерiнiң құнын бағалау жөнiндегi ереженi бекiту туралы" Қазақстан Республикасы Үкіметінің 1996 жылғы 6 мамырдағы № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, № 19, 166-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z254" w:id="260"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z254" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мемлекетке тиесiлi акцияларды бағалы қағаздардың ұйымдастырылған рыногы арқылы сатудың ережесiн бекiту туралы" Қазақстан Республикасы Үкіметінің 1998 жылғы 6 қарашадағы № 1137 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 1998 ж., № 40, 367-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z255" w:id="261"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z255" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Үкіметінің 1998 жылғы 6 қарашадағы № 1137 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2000 жылғы 5 сәуірдегі № 508 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасың ПҮАЖ-ы, 2000 ж., № 18, 191-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z256" w:id="262"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z256" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне өзгерiстер мен толықтырулар енгiзу және олардың күшi жойылды деп тану туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 28 қазандағы № 1369 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың 11-тармағы (Қазақстан Республикасының ПҮАЖ-ы, 2001 ж., № 36-37, 478-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z257" w:id="263"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z257" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Үкiметiнiң 1998 жылғы 6 қарашадағы № 1137 қаулысына өзгерiстер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 16 қарашадағы № 1455 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2001 ж., № 39, 505-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z258" w:id="264"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z258" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Үкiметiнiң 1998 жылғы 6 қарашадағы № 1137 және 2000 жылғы 26 маусымдағы № 942 қаулыларына өзгерiстер енгiзу туралы" Қазақстан Республикасы Үкіметінің 2002 жылғы 23 мамырдағы № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2002 ж., № 14, 155-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z259" w:id="265"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z259" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Үкіметінің 1998 жылғы 6 қарашадағы № 1137 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2004 жылғы 20 желтоқсандағы № 1333 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z260" w:id="266"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z260" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Жекешелендіру объектілерін сатудың ережесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2000 жылғы 26 маусымдағы № 942 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2000 ж., № 27, 317-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z261" w:id="267"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z261" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасы Үкіметінің 2000 жылғы 26 маусымдағы № 942 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 14 желтоқсандағы № 1639 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2001 ж., № 47, 557-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z262" w:id="268"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z262" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Қазақстан Республикасы Үкіметінің 2000 жылғы 26 маусымдағы № 942 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2003 жылғы 11 сәуірдегі № 350 қаулысы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z263" w:id="269"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z263" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2010 жылғы 18 маусымдағы № 613 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістердің 1-тармағы (Қазақстан Республикасының ПҮАЖ-ы, 2010 ж., № 39, 342-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15537,31 +18207,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>