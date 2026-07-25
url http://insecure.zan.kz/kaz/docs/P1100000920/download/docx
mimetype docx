--- v1 (2026-06-03)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="50f9224" w14:textId="50f9224">
+    <w:p w14:paraId="e51a1db" w14:textId="e51a1db">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -900,632 +900,290 @@
         <w:t>
       1) ағымдағы баға – жекешелендіру объектісінің бағаны көтеру аукционы нысанындағы сауда-саттық барысында қалыптасатын бағасы немесе бағаны төмендету аукционы нысанындағы сауда-саттық барысында қалыптасатын жарияланған баға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z295" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алғашқы баға – жекешелендіру объектісінің құнын бағалау туралы тәуелсіз консультанттар немесе бағалаушы берген есептің негізінде айқындалатын және қайсысының ең жоғары болатынына байланысты баланстық құн не бағалау құны мөлшерінде мемлекеттік меншік объектілерін жекешелендіру мәселелері жөніндегі комиссия белгілейтін жекешелендіру объектісінің бағасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z297" w:id="9"/>
+    <w:bookmarkStart w:name="z296" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аукцион – тізілімнің веб-порталын пайдалану арқылы цифрлық форматта өткізілетін сауда-саттықтың қатысушылар өз ұсыныстарын жария түрде мәлімдейтін нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z297" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аукцион залы – тізілім веб-порталының аукционды өткізу үшін қажетті ақпаратты енгізу, сақтау және өңдеу мүмкіндігін қамтамасыз ететін бөлімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z298" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z298" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аукцион нөмірі – Қазақстан Республикасының ұлттық куәландырушы орталығы берген электрондық цифрлық қолтаңбасы болған кезде қатысушыға аукционға, тендерге қатысу үшін берілетін нөмір;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z299" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z299" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) әлеуетті сатып алушының (ие болушының) үлестес тұлғасы – осы әлеуетті сатып алушының (ие болушының) шешімдерін айқындауға және (немесе) ол қабылдайтын шешімге, оның ішінде жазбаша түрде жасалған мәмілеге байланысты ықпал етуге құқығы бар кез келген жеке немесе заңды тұлға, сондай-ақ өзіне қатысты осы әлеуетті сатып алушының (ие болушының) осындай құқығы болатын кез келген жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z300" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z300" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бастапқы баға – әрбір жекешелендіру объектісі бойынша сауда-саттық басталатын баға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z301" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z301" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) екі кезеңді рәсімдер жолымен өтетін конкурс – конкурс жеңімпазын сатушы тәуелсіз консультанттардың қатысуымен кезең-кезеңімен келіссөздер жүргізу арқылы айқындайтын сауда-саттық нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z302" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z302" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ең төменгі баға – жекешелендіру объектісін одан төмен бағаға сатуға болмайтын баға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z304" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z303" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жекешелендіру объектісі – жекешелендірілуі тұйық технологиялық тізбекті бұзбайтын мүліктік кешен ретіндегі кәсіпорынның өндірістік және өндірістік емес бөлімшелері мен құрылымдық бірліктері; мемлекеттік заңды тұлғалардың мүлкі; акционерлік қоғамдардың акциялары; жауапкершілігі шектеулі серіктестіктердің жарғылық капиталындағы қатысу үлестері; акционерлік қоғамдардың мемлекетке тиесілі акцияларына құқықтарды куәландыратын туынды бағалы қағаздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z304" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жеңімпаз – жекешелендіру объектісі үшін неғұрлым жоғары баға ұсынған аукционға және тендерге қатысушы; екі кезеңді рәсімдер жолымен өтетін конкурстың екінші кезеңінің ең жоғары баға және (немесе) ең үздік шарттар ұсынған қатысушысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z305" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z305" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) кепілдік жарна – сауда-саттық немесе өзге міндеттемені орындау кезінде шарт жасасу жөніндегі міндеттеменің орындалуын қамтамасыз ету үшін кепілдік жарнаны төлеуші кепілдік жарнаны алушыға беретін ақша сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z307" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z306" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қатысушы – осы Қағиданың 13-тармағында көзделген жағдайларды қоспағанда, аукционға, тендерге немесе екі кезеңді рәсімдер жолымен өтетін конкурсқа қатысу үшін белгіленген тәртіппен тіркелген жеке немесе мемлекеттік емес заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z307" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қатысушының ақшалай балансы (бұдан әрі – электрондық әмиян) –екінші деңгейдегі банктегі бірыңғай оператордың арнайы транзиттік шотына әлеуетті қатысушы құйған:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екі кезеңді рәсімдер жолымен өтетін конкурсты қоспағанда, аукцион, тендер және жабық тендер нысанындағы сауда-саттыққа қатысу үшін кепілдік жарналарды қабылдауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1538,1701 +1196,939 @@
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларды қоспағанда, кепілдік жарналарды қайтаруға байланысты ақша қаражатын есепке алу үшін бірыңғай оператор пайдаланатын тізілімдегі әлеуетті қатысушының жеке шоты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z308" w:id="18"/>
+    <w:bookmarkStart w:name="z308" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік меншік объектілерін жекешелендіру мәселелері жөніндегі комиссия (бұдан әрі – комиссия) – Заңда және осы Қағидада көзделген жекешелендіру бойынша сауда-саттықты дайындау және өткізу үшін мемлекеттік мүлікті басқару жөніндегі уәкілетті орган, жергілікті атқарушы орган не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты құратын алқалы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z309" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z309" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) сату бағасы – өткізілген сауда-саттық нәтижелері бойынша белгіленген жекешелендіру объектісінің түпкілікті бағасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z310" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z310" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) сатушы (мүлікті иеліктен айыруды жүргізетін адам) – мемлекеттік мүлік жөніндегі уәкілетті орган, жергілікті атқарушы орган не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z311" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z311" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) сатып алушы (ие болушы) – мемлекеттік мүлікті иеліктен шығару процесінде мүлікті сатып алатын жеке тұлға немесе мемлекеттік емес заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z312" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z312" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) сауда-саттық – жекешелендіру түрі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z313" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z313" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) сауда-саттықтың бағаны көтеру әдісі – аукцион нысанындағы сауда-саттықта қолданылатын, бастапқы бағасы алдын ала жарияланған қадаммен арттырылатын әдіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z314" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z314" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) сауда-саттықтың бағаны төмендету әдісі – аукцион нысанындағы сауда-саттықта қолданылатын, бастапқы бағасы жарияланған қадаммен төмендетілетін әдіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z315" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z315" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) тәуелсіз консультанттар – жекешелендіру объектісінің құнын бағалауды жүргізу және (немесе) жекешелендіру объектілері бойынша мәмілені сүйемелдеу мақсатында сатушы тартатын заңды тұлғалар, оның ішінде шетелдіктер немесе олардың бірлестіктері, бағалау және (немесе) инвестициялық қызметке және (немесе) қаржылық консультация беруге қатысушылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z316" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z316" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) тендер – тізілімнің арнайы бөлінген веб-парақшасында жабық электрондық конвертке жүктелетін, қатысушылар өздерінің баға ұсыныстарын мәлiмдейтiн сауда-саттық нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z317" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) тізілімнің веб-порталы – www.e-qazyna.kz мекенжайы бойынша Интернет желісінде орналастырылған, мемлекеттік мүлік тізілімінің (бұдан әрі – тізілім) сатылатын объектілері жөніндегі цифрлық дерекқорға бірыңғай қол жеткізу нүктесін ұсынатын интернет-ресурс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z318" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) ұйымдастырушы – қор биржасында және шет елдегі мемлекеттік мүлікті иеліктен шығару процесін ұйымдастыру үшін мемлекеттік сатып алу туралы заңнамада айқындалған тәртіппен тартылатын сатушы не заңды немесе жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">26) алып тасталды - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z320" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 295</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Объектіні жекешелендіру туралы шешімді мемлекеттік мүлік жөніндегі уәкілетті орган, жергілікті атқарушы орган не жергілікті қоғамдастық жиналысымен келісу бойынша аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты қабылдайды, олар күнтізбелік он күн ішінде жекешелендіру объектілері туралы ақпаратты (жекешелендіру кестесі) тізілімге енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи монополия субъектілері немесе тиісті тауар нарығында үстем немесе монополиялық жағдайға ие нарық субъектілері болып табылатын ұйымдарды жекешелендіру туралы шешімді Қазақстан Республикасының Үкіметі қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік мүлікті басқару жөніндегі уәкілетті орган республикалық мүлікті жекешелендіруді жүзеге асырады, оның ішінде республикалық мүлікті, сондай-ақ нарықта үстем немесе монополиялық жағдайға ие табиғи монополия субъектілері немесе нарық субъектілері болып табылмайтын ұйымдардағы мемлекеттік акциялар пакеттерін (қатысу үлестерін) жекешелендіру туралы шешім қабылдайды, объектіні жекешелендіруге дайындау процесінде республикалық мүліктің сақталуын қамтамасыз етеді, жекешелендіру процесін ұйымдастыру үшін делдалды тартады, жекешелендіру объектісін бағалауды қамтамасыз етеді, жекешелендіру объектісін сатып алу-сату шарттарын дайындау мен жасасуды және сатып алу-сату шарттары талаптарының сақталуын бақылауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы органдар коммуналдық мүлікті жекешелендіруді жүзеге асырады, оның ішінде коммуналдық мүлікті жекешелендіру туралы шешімді "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңына сәйкес міндетті түрде жария тыңдаулар жүргізе отырып қабылдайды, объектіні жекешелендіруге дайындау процесінде коммуналдық мүліктің сақталуын қамтамасыз етеді, жекешелендіру процесін ұйымдастыру үшін делдалды тартады, жекешелендіру объектісін бағалауды қамтамасыз етеді, жекешелендіру объектісін сатып алу-сату шарттарын дайындау мен жасасуды және сатып алу-сату шарттары талаптарының сақталуын бақылауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты жергілікті өзін-өзі басқарудың коммуналдық мүлкін жекешелендіруді жергілікті қоғамдастық жиналысымен келісу бойынша жүзеге асырады, оның ішінде жергілікті өзін-өзі басқарудың коммуналдық мүлкін жекешелендіру туралы шешім қабылдайды, объектіні жекешелендіруге дайындау процесінде оның сақталуын қамтамасыз етеді, жекешелендіру процесін ұйымдастыру үшін делдалды тартады, жекешелендіру объектісін бағалауды қамтамасыз етеді, жекешелендіру объектісін сатып алу-сату шарттарын дайындау мен жасасуды және сатып алу-сату шарттары талаптарының сақталуын бақылауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Аукцион және тендер нысанындағы екінші және одан кейінгі сауда-саттық өткізілетін жағдайларды қоспағанда, жекешелендіру объектілері жекешелендіру объектісінің алғашқы бағасынан төмен болмайтын бастапқы бағамен сатуға қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 295</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      26) электрондық құжат – ақпарат электрондық-цифрлық нысанда берілген және электрондық цифрлық қолтаңба арқылы куәландырылған құжат;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тиісті саланың уәкілетті органының ұсынысы бойынша Қазақстан Республикасы Үкіметінің шешімі бойынша жекешелендіру объектілері осы Қағиданың 7-тарауына сәйкес екі кезеңді рәсімдер жолымен өтетін конкурс арқылы сатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекетке тиесілі акционерлік қоғамдардың акцияларына құқықтарды куәландыратын туынды бағалы қағаздар осы Қағиданың 8-тарауына сәйкес Қазақстан Республикасы Үкіметінің (республикалық меншік бойынша) немесе тиісті жергілікті атқарушы органның (коммуналдық меншік бойынша) шешімі бойынша сатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия шешімінің негізінде мемлекеттік мүлік жөніндегі уәкілетті органның (республикалық меншік бойынша) немесе тиісті жергілікті атқарушы органның не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының (коммуналдық меншік бойынша) шешімі бойынша жекешелендіру объектілері осы Қағиданың 4, 5 және 6-тарауларына сәйкес аукцион мен тендер нысанындағы сауда-саттық, қор биржасындағы сауда-саттық арқылы сатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1110 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Эмиссиясы Қазақстан Республикасының заңнамасында белгіленген тәртіппен тіркелмеген акцияларды сатуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Акционерлік қоғамдардың мемлекетке тиесілі акцияларын және жауапкершілігі шектеулі серіктестіктердің жарғылық капиталындағы мемлекеттің қатысу үлесін сату Заңда, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3267,51 +2163,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Бағалы қағаздар рыногы туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының заңдарында және Қазақстан Республикасының өзге де заңдарында белгіленген талаптар сақталып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3330,70 +2226,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жарғылық капиталындағы акциялардың бақылау пакеті мемлекетке тиесілі акционерлік қоғамдардың (жауапкершілігі шектеулі серіктестіктердің) акцияларын (жарғылық капиталға қатысу үлесін) сату кезінде әлеуетті сатып алушы (ие болушы) және әлеуетті сатып алушының (ие болушының) үлестес тұлғасы аукционға, тендерге, екі кезеңді рәсімдер жолымен өтетін конкурсқа бірге қатыса алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауапкершілігі шектеулі серіктестіктердің жарғылық капиталындағы мемлекеттің қатысу үлесін сату кезінде жауапкершілігі шектеулі серіктестіктердің қатысушылары заңнамалық актілерде көзделген жағдайларды қоспағанда, қатысушылардың бірі қатысу үлесін немесе оның бір бөлігін сатқан кезде үшінші тұлғалардың алдында қатысушының үлесін немесе оның бір бөлігін сатып алу артықшылық құқығын пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3430,70 +2326,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік заңды тұлға мемлекеттік мүлікті сатуға ұсынған кезде осы мемлекеттік заңды тұлғаны басқаратын мемлекеттік органның жазбаша келісімі қажет. Бұл ретте сатушыға жекешелендіру объектісіне құқық белгілейтін құжаттарды, сондай-ақ ауыртпалықтар жоқ екенін растайтын құжатты беру қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажет болған жағдайда сатушы жекешелендіру объектісінің техникалық және функционалдық сипаттамаларын айқындауға мүмкіндік беретін құжаттарды сұратады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3565,1309 +2461,1045 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z288" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. Жекешелендіру объектісін акционерлік қоғам (жауапкершілігі шектеулі серіктестік) акцияларының мемлекеттік пакеті (жарғылық капиталға қатысу үлесі) түрінде сату кезінде осы жекешелендіру объектісі басқаруында болатын тиісті саланың уәкілетті органы комиссияның қарауына шығару үшін сатушыға оны сату тәсілі мен шарттары бойынша ұсыныс береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажет болған жағдайда сатушы акцияларының мемлекеттік пакеті (жарғылық капиталға қатысу үлесі) жекешелендіру объектісі болып табылатын акционерлік қоғам (жауапкершілігі шектеулі серіктестік) мүлкінің құрамы мен шаруашылық қызметі бойынша құжаттарды сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көрсетілген тиісті саланың уәкілетті органы және акционерлік қоғамның (жауапкершілігі шектеулі серіктестіктің) басшылығы акционерлік қоғам (жауапкершілігі шектеулі серіктестік) акцияларының мемлекеттік пакеті (жарғылық капиталға қатысу үлесі) түріндегі жекешелендіру объектісі бойынша мәліметтердің анықтығына меншік құқығы сатып алушыға ауысқанға дейін жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабархат жарияланғаннан кейін тиісті саланың уәкілетті органы және акционерлік қоғамның (жауапкершілігі шектеулі серіктестіктің) басшылығы жекешелендіру объектісін сатып алуды қалаушылардың оны көруге еркін кіруін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 9-1-тармақпен толықтырылды - ҚР Үкіметінің 26.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 890</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жылжымайтын мүлікті жекешелендіру кезінде Қазақстан Республикасының Жер кодексіне сәйкес жер учаскесіне құқық сатып алушыға өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскесінің кадастрлық (бағалау) құнын сатып алушы Қазақстан Республикасының Жер кодексіне сәйкес жеке төлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сатушы жекешелендiру объектiлерiн сатуды Заңда және осы Қағидада айқындалған тәртiппен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сатушының функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жекешелендіру объектісінің құнына бағалау жүргізуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екі кезеңді рәсімдер жолымен өтетін конкурс, туынды бағалы қағаздарды сату жағдайларын қоспағанда, комиссия шешімінің негізінде әрбір жекешелендіру объектісі бойынша сауда-саттық нысанын және шарттарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сауда-саттық өткізу мерзiмiн белгiлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сауда-саттықты дайындауды және өткізуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) комиссия шешімінің негізінде жекешелендіру объектілерінің алғашқы бағасын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) екі кезеңді рәсімдер арқылы конкурсқа қатысушылардың кепілдік жарнасын қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекетке тиесілі бағалы қағаздарды комиссияның шешімі негізінде Қазақстан Республикасының немесе шет мемлекеттердің аумағында жұмыс істейтін қор биржасында сатуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының немесе шет мемлекеттердің аумағында жұмыс істейтін қор биржаларында мемлекетке тиесілі бағалы қағаздарды сату кезінде брокерлік компанияның ұсынымдары бойынша сауда-саттық жүргізу әдісін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) биржалық сауда-саттыққа акцияларды қою мерзімі мен ұзақтығын, сатудың шекті мерзімдері мен биржалық сауда-саттықтан алу күнін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жекешелендіру объектісінің құнын бағалауды жүргізу және (немесе) жекешелендіру объектілері бойынша мәмілені сүйемелдеу мақсатында Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасында белгіленген тәртіппен тәуелсіз консультанттарды не бағалаушыны тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жекешелендіру объектілерін сауда-саттықтан алу туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сатып алушылардың талап етуі бойынша жекешелендіру объектілерінің ауыртпалықтары туралы ақпаратты дайындау және ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z57" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жекешелендіру объектісінде мемлекеттік материалдық резервтің материалдық құндылықтары болған жағдайда, сату туралы шешім қабылданғаннан кейін бес жұмыс күні ішінде мемлекеттік материалдық резерв саласындағы уәкілетті органға және тиісті орталық атқарушы органдарға хабарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z58" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) тендерге қатысушылардың құжаттарын олардың қосымша талаптарға сәйкестігі тұрғысынан қарау және оларды сауда-саттыққа жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z59" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) ұйымдастырушы тартылған жағдайда онымен сауда-саттықты ұйымдастыруға және өткізуге шарт жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z60" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) сауда-саттықты ұйымдастыру және өткізу барысын бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) сауда-саттық жеңімпаздарымен сатып алу-сату шарттарын жасасу және олардың орындалуын бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z62" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) қатысушылармен, сатып алушылармен, ұйымдастырушымен сауда-саттық өткізу рәсімдеріне байланысты есептесулерді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z63" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жекешелендіру жүргізу үшін қажет басқа да іс-шараларды жүргізу болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 27.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 611</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 890</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi); 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 295</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z65" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамалық актілеріне немесе құрылтай құжаттарына сәйкес қызметтiң жүзеге асырылуы объектiнi сауда-саттықтарда сатудың шарты болып табылатын түрлерiмен айналысуға құқығы жоқ заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z66" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұйымдастырушы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z67" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қор биржасындағы сауда-саттықты қоспағанда, акционерлік қоғамдар (жауапкершілігі шектеулі серіктестіктер) акцияларының мемлекеттік пакеттері (жарғылық капиталға қатысу үлесі) сауда-саттыққа шығарылған жағдайда мемлекет тікелей қатысатын квазимемлекеттік сектор субъектілері және олардың еншілес ұйымдары, сондай-ақ олармен үлестес болып табылатын өзге заңды тұлғалар сауда-саттықтың қатысушысы ретінде тіркелуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тарау 9-1-тармақпен толықтырылды - ҚР Үкіметінің 26.10.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...256 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z68" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...691 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Комиссия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 16.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сауда-саттықты ұйымдастыру және өткізу үшін сатушы міндетті түрде комиссия құрады, оның құрамына сатушының, басқа да мемлекеттік атқарушы органдардың (аумақтық бөлімшелердің) және (немесе) өкілді органдардың, Қазақстан Республикасының "Атамекен" ұлттық кәсіпкерлер палатасы мен өңірлік кәсіпкерлер палаталарының (жергілікті атқарушы органдар жанындағы комиссияларға) өкілдері енгізіледі. Комиссия мүшелерінің саны кемінде 5 адамды құрайды. Сатушының өкілі комиссия төрағасы болып табылады. Хатшы комиссия мүшесі болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия шешімдері қатысып отырған комиссия мүшелерінің жалпы санынан қарапайым көпшілік дауыспен қабылданады. Дауыстар тең болған кезде төраға дауысы шешуші болып табылады. Комиссия шешімі сатушы үшін ұсынымдық сипатта болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4904,864 +3536,790 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Комиссия мынадай функцияларды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z321" w:id="63"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z321" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз жұмысының регламентін өзі әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z322" w:id="64"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z322" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) екі кезеңді рәсімдер жолымен өтетін конкурсты, туынды бағалы қағаздарды сату жағдайларын қоспағанда, әрбір жекешелендіру объектісі бойынша сауда-саттық нысаны мен шарттары туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z323" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) екі кезеңді рәсімдер жолымен өтетін конкурсты қоспағанда, акционерлік қоғам (жауапкершілігі шектеулі серіктестік) акцияларының мемлекеттік пакеті (жарғылық капиталға қатысу үлесі) түріндегі әрбір жекешелендіру объектісі бойынша сауда-саттық нысаны мен шарттары туралы тиісті саланың уәкілетті органының ұсыныстарын қарайды және шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z324" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының немесе шет мемлекеттердің аумағында жұмыс істейтін қор биржаларында мемлекетке тиесілі бағалы қағаздарды сату туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z325" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жекешелендіру объектісін бағалау негізінде қайсысының ең жоғары болатынына байланысты жекешелендіру объектісінің баланстық құны немесе бағалау құны мөлшеріндегі алғашқы бағасын белгілеу туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z326" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) акцияларды биржалық сауда-саттыққа қоюдың мерзімдері мен ұзақтығы, сатудың шекті мерзімдері және биржалық сауда-саттықтан алу күні туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z327" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тендер шарттары туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z328" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қатысушыларға (сатып алушыға) қойылатын қосымша талаптар туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z329" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жекешелендіру объектісін сауда-саттыққа одан әрі қоюдың орындылығы туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z330" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) екі кезеңді рәсімдер жолымен өтетін конкурсқа қатысушылардың құжаттарын қарайды және оларды сауда-саттыққа жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z331" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) екі кезеңді рәсімдер жолымен өтетін конкурс жеңімпазын жариялайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z332" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сатушының ұсынысы бойынша жекешелендіру объектісін сатып алу-сату шарты бойынша кейінгі бақылауды аяқтау туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сауда-саттық ашық болуға тиіс. Сауда-саттықты өткізуге дайындықты сатушы жүзеге асырады, ол сауда-саттықтың өткізілетіні туралы хабарламаның уақтылы жариялануын қамтамасыз етеді, өтінімдер қабылдауды және екі кезеңді рәсімдер жолымен өтетін конкурсқа қатысушыларды тіркеуді жүргізеді, екі кезеңді рәсімдер жолымен өтетін конкурстың түскен материалдарын комиссияның қарауына береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...196 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...143 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Сауда-саттықты өткізуге дайындық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 16.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сауда-саттықтарды өткiзуге дайындық мынадай тәртiппен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z84" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жекешелендіру объектісі бойынша қажеттi материалдарды жинау жүргiзiледi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z85" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жекешелендіру объектісінің алғашқы бағасы жекешелендіру объектілерінің құнын бағалау туралы тәуелсіз консультанттар немесе бағалаушы ұсынған есептер негізінде комиссияның шешімі бойынша қайсысының ең көп болатынына байланысты баланстық құн не бағалау құны мөлшерінде айқындалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z86" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әрбiр жекешелендiру объектiсiнiң сауда-саттық нысаны айқындалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z87" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жекешелендiру объектiлерi жекелеген сауда-саттықтар бойынша бөлiнедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z88" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кепiлдiк жарнаны енгiзу тәртiбi айқындалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z89" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сауда-саттықты өткізу мерзiмі белгiленедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z90" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қажет болған кезде ұйымдастырушы тартылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z91" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сауда-саттық өткiзу туралы хабарлама жарияланады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z92" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) кепiлдiк жарналар қабылданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z93" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қатысушыларды тiркеу жүргiзiледi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z94" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сатып алу-сату шартының жобасын дайындау жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5799,321 +4357,275 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Теңгерімдік құны республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1 қаңтарына қолданыста болатын айлық есептік көрсеткіштің 2500000 еселенген мөлшерінен асатын акционерлік қоғамдар (жауапкершілігі шектеулі серіктестіктер) акцияларының мемлекетке тиесілі бақылау пакеттері (жарғылық капиталға қатысу үлестері) түріндегі жекешелендіру объектілерін бағалауды халықаралық бағалау стандарттарына сәйкес тәуелсіз консультанттар жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Осы Қағиданың 18-тармағында көзделген жағдайды қоспағанда, жекешелендіру объектілерін бағалау Қазақстан Республикасының бағалау қызметі туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 295</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...151 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Сауда-саттыққа қатысу үшін жеке немесе мемлекеттік емес заңды тұлға енгізетін кепілдік жарна жекешелендіру объектісінің алғашқы бағасының он бес пайызын құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аукционға, тендерге қатысуға кепілдік жарна мемлекеттік мүлікті есепке алу саласындағы бірыңғай оператордың (бұдан әрі – бірыңғай оператор) деректемелеріне хабарламада белгіленген нысанда және тәртіппен енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6224,90 +4736,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Қатысушыларға кепiлдiк жарнаның кез келген санын енгiзуге жол беріледі, бұл ретте бір кепілдік жарна қатысушыға ол бойынша сауда-саттыққа қатысу үшін осы кепілдік жарнаны енгізген жекешелендіру объектісін сатып алу құқығын береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z99" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Сауда-саттықта жеңген және сатып алу-сату шартын жасасқан қатысушының кепiлдiк жарнасы сатып алу-сату шарты бойынша тиесілі төлемдер есебіне жатқызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер кепілдік жарнаның сомасы сату бағасынан артық болса, онда айырма жеңімпаздың электрондық әмиянында тізілімнің веб-порталында сатып алушы мен сатушы сатып алу-сату шартын жасасқан күні бұғаттан алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6364,110 +4876,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Сатушы мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z101" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеңiмпазға – ол сауда-саттықтардың нәтижелерi туралы хаттамаға не сатып алу-сату шартына қол қоймаған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z102" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сатып алушыға – сатып алу-сату шарты бойынша мiндеттемелерiн орындамаған немесе тиiсiнше орындамаған жағдайда кепiлдiк жарнаны қайтармайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барлық қалған жағдайларда кепілдік жарна сомасына енгізілген ақша қаражаты аукционға, тендерге қатысушының электрондық әмиянында сауда-саттық күні бұғаттан алынады, ал сатушы екі кезеңді рәсімдер жолымен өтетін конкурсқа қатысушының кепілдік жарнасын өтініш берілген күннен бастап үш жұмыс күнінен кешіктірмей қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6541,2559 +5053,2405 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Сауда-саттық өткізілетіні туралы хабархатты сатушы ол өткізілгенге дейін кемінде күнтізбелік он бес күн бұрын жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабархат қазақ және орыс тiлдерiнде тізілімнің веб-порталында жарияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізілімнің веб-порталында сауда-саттықты өткізілетіні туралы хабархат жарияланғаннан кейін сатушы өзінің интернет-ресурсында және (немесе) әлеуметтік желілер алаңдарында тізілімнің веб-порталында жарияланған хабархатқа сілтемені көрсетіп, сауда-саттық өткізілетіні туралы ақпараттық хабарды қосымша орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акционерлік қоғамдардың (жауапкершілігі шектеулі серіктестіктердің) Қазақстан Республикасының монополияға қарсы заңнамасының талаптары қолданылатын акцияларын (жарғылық капиталдарындағы үлестерін) сату туралы хабархатты объект (жекешелендіру кестесі) бойынша ақпарат тізілімге енгізілген күннен бастап күнтізбелік алпыс күн өткеннен кейін жариялауға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Сауда-саттық өткізу туралы хабарламада мынадай мәліметтер қамтылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z105" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сауда-саттықтың өткiзiлетiн күнi, орны және уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z106" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сауда-саттықтың түрі, нысаны мен әдiсi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z107" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жекешелендiру объектiсi туралы мәлiметтер (акцияларды сату кезінде акциялар эмитентінің атауы мен олар туралы мәліметтер, сатылатын акциялардың саны);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z108" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сатуға қойылатын жекешелендіру объектiлерiнiң бастапқы және ең төменгі (аукцион сауда-саттықтың голландтық әдiсiн қолдана отырып өткiзiлген кезде) бағалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z109" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кепілдік жарнаның мөлшері мен оны аудару үшін банктік деректемелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z110" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өтiнiмдердi қабылдау орны мен мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z111" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сауда-саттықтарды өткiзу, оның ішінде сауда-саттыққа қатысуды ресімдеу, сауда-саттық жеңімпазын анықтау шарттары туралы тәртіп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z112" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сатушының және/немесе сауда-саттықты ұйымдастырушының және теңгерім ұстаушының телефоны мен орналасқан жерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z113" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сатушының шешiмi бойынша қосымша ақпарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z114" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының немесе шет мемлекеттердің аумағында жұмыс істейтін қор биржаларында мемлекетке тиесілі бағалы қағаздарды сату туралы хабарламада мынадай мәліметтер қамтылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z115" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сауда-саттықтың басталатын күнi мен уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z116" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сауда-саттықтың өткізілетін орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z117" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) акциялар эмитентінің атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z118" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) эмитент туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z119" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сатылатын акциялардың саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z120" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сауда-саттықты ұйымдастырушының телефоны мен орналасқан жерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z121" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сатушының шешімі бойынша мемлекетке тиесілі бағалы қағаздарды сатуға қатысты өзге де мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 26.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 890</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Әрбір жекешелендіру объектісі бойынша сату туралы хабархат жарияланғанға дейін сатушы тізілімнің веб-порталында мынадай құжаттарды орналастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жекешелендіру объектісінің құнын бағалау туралы электрондық түрдегі есеп немесе қаржылық есептілік депозитарийінде бағалаушы қалыптастырған жекешелендіру объектісінің құнын бағалау туралы электрондық түрдегі есепке сілтеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жекешелендіру объектісінің техникалық жай-күйі туралы көріністі қамтамасыз ететін фотосуреттері (тек жылжымайтын мүлік, көлік, жабдық және басқа да материалдық мүлік үшін), кемінде 5 дана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сатып алу-сату шартының жобасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекешелендіру объектiсін сату туралы хабарлама жарияланғаннан кейiн сатушы тізілімнің веб-порталы арқылы барлық қалаушылардың жекешелендiру объектiсi туралы ақпаратқа еркін қол жеткізуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 16.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z350" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1. Қаржылық есептілік депозитарийінде бағалаушы қалыптастырған жекешелендіру объектісінің құнын бағалау туралы электрондық түрдегі есепке сілтемені тізілім веб-порталының қаржылық есептілік депозитарийімен ақпараттық өзара іс-қимыл жасауы арқылы сатушы орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 26-1-тармақпен толықтырылды - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Сауда-саттыққа қатысушыларды тіркеу хабарлама жарияланған күннен бастап жүргізіледі және аукцион, тендер басталғанға дейін бес минут бұрын және екі кезеңді рәсімдер жолымен өтетін конкурс басталғанға дейін жиырма төрт сағат бұрын аяқталады, содан соң қатысушылар берген өтінімдерін кері қайтарып ала алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Аукционға, тендерге қатысу үшін мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z333" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғалар үшін: жеке сәйкестендіру нөмірін (бұдан әрі – ЖСН), тегін, атын, әкесінің атын (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z334" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлғалар үшін: бизнес сәйкестендіру нөмірін (бұдан әрі – БСН), толық атауын, бірінші басшының тегін, атын, әкесінің атын (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z335" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кепілдік жарнаны қайтару үшін екінші деңгейдегі банктегі есеп айырысу шотының деректемелерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z336" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) байланыс деректерін (почталық мекенжайы, телефоны, факс, е-mail) көрсете отырып, тізілімнің веб-порталында алдын ала тіркелу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда көрсетілген деректер өзгерген кезде қатысушы бір жұмыс күні ішінде тізілімнің веб-порталындағы деректерге тиісті өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 16.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Аукционға, тендерге қатысушы ретінде тіркелу үшін осы Қағидаға қосымшаға сәйкес нысан бойынша қатысушының ЭЦҚ қойылған сауда-саттыққа қатысуға өтінімді тізілімнің веб-порталында тіркеу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тендерге қатысушылар сауда-саттық шартымен келісетінін қамтитын өтінімді және тізілімнің арнайы бөлінген веб-парақшасында электрондық конвертке жүктелетін баға ұсынысын сауда-саттық өткізілетіні туралы хабарламада көрсетілген, қатысушыларға (сатып алушыға) қойылатын қосымша талаптарға сәйкестігін растайтын құжаттардың электрондық (сканерленген) көшірмелерімен қоса тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Аукционның, тендердің жеңімпазы сатып алу-сату шартына қол қойған кезде сатушыға мынадай құжаттардың көшірмелерін, оларды салыстырып тексеру үшін міндетті түрде түпнұсқаларын не нотариат куәландырған көшірмелерін ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z337" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғалар үшін: паспорттың немесе жеке тұлғаның жеке басын куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z338" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлғалар үшін: заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлік не анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлға өкілінің өкілеттіктерін куәландыратын құжат, сондай-ақ заңды тұлға өкілінің паспорты немесе оның жеке басын куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекетке тиесілі акцияларды сатқан кезде – қатысушының акцияларына иелік ететін (хабарлама жарияланған сәтте) акционерлік қоғамдар туралы ақпаратты қамтитын акционерлер тізілімінен үзінді-көшірме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік заңды тұлғалар қазақ және/немесе орыс тілдерінде нотариат куәландырған аудармасы бар құрылтай құжаттарының нотариат растаған көшірмелерін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тендердің жеңімпазы сатып алу-сату шартына қол қойған кезде сатушыға да өтінімге қоса берілген құжаттардың түпнұсқаларын не нотариат куәландырған көшірмелерін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттардың түпнұсқалары салыстырылып тексерілгеннен кейін бір жұмыс сағаты ішінде қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Сатушы мен ұйымдастырушыға мыналарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z140" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамалық актілерінде көзделген жағдайларды қоспағанда, сауда-саттықты дайындау және оларды өткізудің бүкіл кезеңінің ішінде сауда-саттыққа қатысушыларға қатысы бар ақпаратты жариялауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z141" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағиданың 29-тармағында көрсетілгендерден басқа, қосымша құжаттар ұсынуды талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z142" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Аукционға, тендерге қатысушылардың өтінімдері және оларға қоса берілетін құжаттардың электрондық (сканерленген) көшірмелері тізілімнің дерекқорында сақталады және сауда-саттықтың өткізілетіні туралы хабарламада көрсетілген күн мен уақытқа дейін жүктеу және қарау үшін қолжетімсіз болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Аукционға, тендерге қатысуға өтінім тіркелгеннен кейін тізілімнің веб-порталы үш минут ішінде электрондық әмиянда өтінім берілген сату объектісі бойынша кепілдік жарна сомасына ақша қаражатының бар-жоғын автоматты түрде тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатысушының осы Қағиданың 28 және 29-тармақтарында көрсетілген талаптарды сақтамауы, сондай-ақ сауда-саттық басталғанға дейін бес минут бұрын электрондық әмиянда сауда-саттық өткізілетіні туралы хабарламада көрсетілген кепілдік жарна сомасына ақша қаражатының болмауы тізілім веб-порталының өтінімді қабылдамауы үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық әмиянда өтінім берілген сату объектісі бойынша кепілдік жарна сомасына ақша қаражаты болған жағдайда тізілімнің веб-порталы оны сауда-саттық нәтижелері анықталғанға дейін бұғаттайды, өтінімді қабылдауды және қатысушыларды аукционға, тендерге жіберуді жүзеге асырады. Электрондық әмиянда кепілдік жарна сомасына ақша қаражаты болмаған кезде тізілімнің веб-порталы қатысушының өтінімін кері қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізілімнің веб-порталы автоматты тексеру нәтижелері бойынша тізілімнің веб-порталында көрсетілген қатысушының электрондық мекенжайына өтінімді қабылдау не өтінімді қабылдаудан бас тарту себептері туралы электрондық хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Үкіметінің 26.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 890</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Тізілімнің веб-порталы аукционға, тендерге қатысу үшін электрондық өтінімін кері қайтарып алған қатысушының аукцион нөмірін сауда-саттықты өткізу басталғанға дейін кемінде бес минут бұрын жояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Екі кезеңді рәсімдер арқылы конкурсқа қатысушы ретінде тіркелу үшін мыналарды ұсыну қажет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z146" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидаға қосымшаға сәйкес нысан бойынша сауда-саттыққа қатысуға өтінім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z147" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке тұлғалар үшiн:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салыстыру үшiн түпнұсқасын мiндеттi түрде көрсете отырып, паспорттың немесе жеке тұлғаның жеке басын куәландыратын құжаттың көшiрмесi не көрсетілген құжаттың нотариат куәландырған көшiрмесi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктен ағымдағы шоттың бар-жоғын растайтын анықтаманың түпнұсқасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғалар үшiн:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салыстыру үшiн түпнұсқасын мiндеттi түрде көрсете отырып, жарғының көшiрмесi немесе көрсетілген құжаттың нотариат куәландырған көшiрмесi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салыстыру үшiн түпнұсқасын мiндеттi түрде көрсете отырып, заңды тұлғаны мемлекеттiк тiркеу (қайта тіркеу) туралы куәліктің көшірмесі немесе көрсетілген құжаттың нотариат куәландырған көшiрмесi не заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктен банктік шоттың бар-жоғын растайтын анықтаманың түпнұсқасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттардың түпнұсқалары салыстырғаннан кейін бір жұмыс сағаты ішінде қайтарып беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акционерлік қоғамдар мемлекетке тиесілі акцияларды сату бойынша екі кезеңді рәсімдер арқылы конкурсқа қатысу кезінде өздерінің акцияларына иелік ететін акционерлік қоғамдар туралы ақпаратты қамтитын акционерлер тізілімінен (ақпараттық хабарлама жариялау сәтіндегі) үзінді-көшірменің түпнұсқасын ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кепілдік жарнаның енгізілгенін растайтын төлем құжатының түпнұсқасы мен көшірмесі. Қатысушы сауда-саттық өткізілгеннен кейін жүгінген кезде төлем құжатының түпнұсқасы қайтарылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z149" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заңды тұлға өкілінің өкілеттіктерін куәландыратын құжаттың түпнұсқасы, сондай-ақ салыстырғаннан кейін қайтарылып берілетін түпнұсқасын қоса бере отырып, заңды тұлғаның өкілі паспортының немесе оның жеке басын куәландыратын құжаттың көшірмесі не заңды тұлғаның өкілі паспортының немесе оның жеке басын куәландыратын құжаттың нотариат куәландырған көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екі кезеңді рәсімдер арқылы конкурсқа қатысу үшін ұсыныстар жабық конвертте жазбаша ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Шетелдік заңды тұлғалар қазақ және/немесе орыс тілдерінде нотариат куәландырған аудармасы бар құрылтай құжаттарының нотариат растаған көшірмелерін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z151" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Екі кезеңді рәсімдер арқылы конкурсқа қатысуды қалайтын тұлғалардың өтінімдерін қабылдау және оларды тiркеу талап етілетін құжаттардың толық жиынтығы болған кезде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінім қолма-қол тәсілмен берілген кезде талап етілетін құжаттардың бар-жоғын тексеруді сатушы сол жерде, бір жұмыс сағаты ішінде жүзеге асырады және осы Қағиданың 35-тармағында көрсетілген құжаттардың біреуі болмаған жағдайда ұсынылған өтінім тіркелмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінім поштамен келіп түскен кезде осы Қағиданың 35-тармағында көрсетілген құжаттардың біреуі болмаған жағдайда, ұсынылған өтінім тіркелмейді, бұл туралы сатушы өтінім берген тұлғаға бір жұмыс күні ішінде жазбаша нысанда хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Екі кезеңді рәсімдер арқылы конкурсқа қатысушылардың құжаттары журналда тіркелгеннен кейін сейфте сақталады және оны өткiзетiн күні комиссияға қарау және екі кезеңді рәсімдер арқылы конкурсқа жіберу үшін берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">39. Алып тасталды - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...135 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...2261 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Аукцион өткiзу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 16.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="140"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Аукцион екі әдіспен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бағаны көтеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9184,70 +7542,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="141"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Жекешелендiру объектiсi бірінші сауда-саттыққа бағаны көтеру әдісі қолданылатын аукционға шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекешелендiру объектiсi екінші сауда-саттыққа бағаны төмендету әдiсi қолданылатын аукционға алғашқы бағаның жетпіс пайызы мөлшеріндегі ең төмен баға белгіленіп шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9356,70 +7714,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="142"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Аукционға жіберілген қатысушыға тізілімнің веб-порталы беретін аукцион нөмірі бойынша аукцион залына кіруге рұқсат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аукционға қатысушылар аукцион басталғанға дейін бір сағат ішінде аукцион залына ЭЦҚ мен аукцион нөмірін пайдалана отырып кіреді. Аукцион жекешелендіру объектісінің бастапқы құнын аукцион залында автоматты түрде орналастыру жолымен сауда-саттықты өткізу туралы хабарламада көрсетілген Астана қаласының уақыты бойынша басталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9476,70 +7834,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="143"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Аукцион залында аукцион Қазақстан Республикасының заңнамасында көзделген мереке және демалыс күндерін қоспағанда, сейсенбі – жұма аралығында өтеді. Аукцион Астана қаласының уақыты бойынша сағат 10:00-ден бастап сағат 17:00-ге дейінгі кезеңде өткізіледі, бұл ретте аукцион Астана қаласының уақыты бойынша сағат 15:00-ден кешіктірмей басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9558,70 +7916,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="144"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Жекешелендіру объектісі бойынша аукцион басталған сәтте тіркелген қатысушылар болмаған жағдайда, осы жекешелендіру объектісі бойынша аукцион өтпеді деп танылады және сатушы тізілімнің веб-порталы қалыптастыратын өткізілмеген аукцион туралы актіге қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9640,70 +7998,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="145"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Егер аукцион залында бағаны көтеру аукционы басталғаннан кейін жиырма минут ішінде қатысушылардың бірде-біреуі жекешелендіру объектісін бастапқы баға бойынша сатып алу ниетін растамайтын болса, онда осы жекешелендіру объектісі бойынша бағаны көтеру аукционы өткізілмеді деп танылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер жекешелендіру объектісінің бағасы белгіленген ең төменгі мөлшерге жетсе және тіркелген қатысушылардың бірде-біреуі жекешелендіру объектісін сатып алу ниетін растамаса, онда бағаны төмендету аукционы өткізілмеді деп танылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9776,308 +8134,308 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="146"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Бағаны өзгерту қадамы былайша белгіленеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z162" w:id="147"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жекешелендiру объектiсiнiң бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 20 000 еселенгенге дейінгі мөлшерінде болған кезінде өзгерту қадамы бағаны көтеру аукционында – 10 пайыз мөлшерінде және бағаны төмендету аукционында 5 пайыз мөлшерінде белгiленедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z163" w:id="148"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жекешелендiру объектiсiнiң бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 20 000 еселенгеннен бастап 50 000 еселенгенге дейінгі мөлшерінде болған кезінде өзгерту қадамы бағаны көтеру аукционында – 7 пайыз мөлшерінде және бағаны төмендету аукционында 5 пайыз мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z164" w:id="149"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жекешелендiру объектiсiнiң бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 50 000 еселенгеннен бастап 100 000 еселенгенге дейінгі мөлшерінде болған кезде өзгерту қадамы 5 пайыз мөлшерінде белгiленедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z165" w:id="150"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жекешелендіру объектісінің бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 100 000 еселенгеннен бастап 250 000 еселенгенге дейінгі мөлшерінде болған кезде өзгерту қадамы бағаны көтеру аукционында – 2,5 пайыз мөлшерінде және бағаны төмендету аукционында 5 пайыз мөлшерінде белгіленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z166" w:id="151"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жекешелендіру объектісінің бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 250 000 еселенгеннен бастап 500 000 еселенгенге дейінгі мөлшерінде болған кезде өзгерту қадамы бағаны көтеру аукционында 1 пайыз мөлшерінде және бағаны төмендету аукционында 5 пайыз мөлшерінде белгіленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z167" w:id="152"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жекешелендіру объектісінің бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 500 000 еселенген мөлшерінде және одан жоғары болған кезде өзгерту қадамы бағаны көтеру аукционында 0,5 пайыз мөлшерінде және бағаны төмендету аукционында 5 пайыз мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аукцион төменде көрсетілген екі әдістің біреуі бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="153"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Бағаны көтеру аукционы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z273" w:id="154"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z273" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер аукцион залында бастапқы баға расталған сәттен бастап жиырма минут ішінде қатысушылардың бірі жекешелендіру объектісінің бастапқы бағасын осы Қағиданың 46-тармағына сәйкес белгіленген қадамға ұлғайту арқылы жекешелендіру объектісін сатып алу ниетін растаса, онда бастапқы баға белгіленген қадамға ұлғайтылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z274" w:id="155"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z274" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) егер аукцион залында бастапқы баға расталғаннан кейін жиырма минут ішінде қатысушылардың бірде-біреуі жекешелендіру объектісінің бастапқы бағасын ұлғайту жолымен жекешелендіру объектісін сатып алу ниетін растамайтын болса, онда бастапқы бағаны растаған қатысушы жеңімпаз болып танылады, ал осы сату объектісі бойынша аукцион өткізілген болып танылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z275" w:id="156"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z275" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) егер ағымдағы баға ұлғайғаннан кейін жиырма минут ішінде қатысушылардың бірде-біреуі жекешелендіру объектісінің ағымдағы құнын ұлғайту жолымен жекешелендіру объектісін сатып алу ниетін растамайтын болса, онда жекешелендіру объектісін сатып алу ниетін соңғы растаған қатысушы жеңімпаз болып танылады, ал осы жекешелендіру объектісі бойынша аукцион өткізілген болып танылады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z276" w:id="157"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z276" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер бағаны көтеру аукционы аяқталатын сәтте сағат 17:00-де аукцион жеңімпазы айқындалмаса, онда жекешелендіру объектісін сатып алу ниетін растаған соңғы қатысушы жеңімпаз деп танылады және осы жекешелендіру объектісі бойынша аукцион өткізілген болып танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекешелендіру объектісі бойынша бағаны көтеру аукционы қатысушылардың бірі ұсынған ең жоғары бағаға дейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10132,110 +8490,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="158"/>
+    <w:bookmarkStart w:name="z172" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Бағаны төмендету аукционы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z277" w:id="159"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z277" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) егер аукцион басталған кезден бастап екі минут ішінде қатысушылардың бірде-біреуі аукционда жекешелендіру объектісін сатып алу ниетін растамайтын болса, жекешелендіру объектісінің бастапқы бағасы осы Қағиданың 46-тармағына сәйкес белгіленген қадамға азаяды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z278" w:id="160"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z278" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер баға азайтылғаннан кейін екі минут ішінде қатысушылардың бірде-біреуі жекешелендіру объектісін сатып алу ниетін растамайтын болса, жекешелендіру объектісінің соңғы ағымдағы бағасы белгіленген қадамға азаяды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жекешелендіру объектісін ағымдағы баға бойынша сатып алу ниетін бірінші болып растаған қатысушы бағаны төмендету аукционының жеңімпазы болып танылады және осы жекешелендіру объектісі бойынша аукцион өткізілген болып танылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10290,90 +8648,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="161"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Әрбір сатылған жекешелендіру объектісі бойынша аукцион нәтижелері сауда-саттық нәтижелері туралы электрондық хаттамамен ресімделеді, оған сатушы және жеңімпаз ЭЦҚ пайдалана отырып, сауда-саттық өткiзiлген күнi тізілімнің веб-порталында қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z177" w:id="162"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Сауда-саттық нәтижелері туралы хаттама аукцион нәтижелерін және жеңімпаз бен сатушының жекешелендіру объектісін сату бағасы бойынша сатып алу-сату шартына қол қою міндеттемесін белгілейтін құжат болып табылады. Сатып алу-сату шарты электрондық форматта тізілімнің веб-порталында жасалады және сатушы мен сатып алушы ЭЦҚ пайдалана отырып сауда-саттық нәтижелері туралы хаттамаға қол қойылған күннен бастап күнтізбелік он күннен аспайтын мерзімде оған қол қояды. Бұл ретте сатушы сатып алушыға сауда-саттық нәтижелері туралы хаттамаға қол қойған күннен бастап күнтізбелік бес күннен аспайтын мерзімде қол қоюға сатып алу-сату шартының жобасын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10392,70 +8750,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="163"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Жеңімпаз сауда-саттық нәтижелері туралы хаттамаға не сатып алу-сату шартына осы Қағиданың 49 және 50-тармақтарында көрсетілген мерзімдерде қол қоймаған жағдайда, сатушы тізілім веб-порталында қалыптастыратын аукцион нәтижелерінің күшін жою туралы актіге қол қояды және осы жекешелендіру объектісі күшін жойған сауда-саттық шарттарымен сауда-саттыққа қайтадан шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10474,150 +8832,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="164"/>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Бірыңғай оператор тізілім веб-порталының жұмыс істеуін қамтамасыз етеді, сондай-ақ сауда-саттыққа қатысушылардың кепілдік жарналарын қабылдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z290" w:id="165"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z290" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірыңғай оператор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z291" w:id="166"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z291" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатушы қол қойған кепілдік жарнаны аударуға өтінім негізінде сауда-саттықта жеңген қатысушының электрондық әмиянында бұғатталмаған кепілдік жарнасын тізілімнің веб-порталында ЭЦҚ пайдалана отырып бюджет сыныптамасының тиісті кодына аударады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z292" w:id="167"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z292" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қатысушылар тізілімнің веб-порталында ЭЦҚ пайдаланып қол қойған, ақша қаражатын қайтаруға арналған өтініштер негізінде сауда-саттыққа қатысушыларға электрондық әмияннан ақша қаражатын бірыңғай операторға өтініш берілген күннен бастап үш жұмыс күнінен кешіктірілмейтін мерзімде қайтарады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z293" w:id="168"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z293" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аукцион және тендер нысанында кейінгі сауда-саттықтарға қатысуға өтінім беру үшін электрондық әмиянда қатысушылардың бұғаттан алынған ақшалай қаражатын бірнеше рет пайдалану мүмкіндігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10656,296 +9014,296 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="169"/>
+    <w:bookmarkStart w:name="z183" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Аукцион барысында аукционға қатысуға кедергі болатын техникалық ақаулықтар туындаған кезде қатысушыға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z184" w:id="170"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z184" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тізілім веб-порталымен орнықты байланыс жоғалған кезден бастап 30 секунд ішінде аукционға қатысушының мониторында бірыңғай оператордың байланыс деректері бар электрондық хабарламаны шығару жолымен хабарлайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z185" w:id="171"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z185" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бұл туралы бірыңғай оператордың байланыс деректері бойынша телефон немесе электрондық хабарлама арқылы дереу хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z186" w:id="172"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z186" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Бірыңғай оператор техникалық ақаулықтар фактісін тіркейді және олар тізілім веб-порталы жағында болған кезде ақпаратты тізілім веб-порталында орналастыру жолымен аукционға қатысушылардың барлығын хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z187" w:id="173"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z187" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Қатысушының компьютерлік және/немесе телекоммуникация жабдығының техникалық ақаулықтары болғанда аукцион жалғаса береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z188" w:id="174"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z188" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Аукционды жүргізуге немесе аукционды жүргізу рәсіміне кедергі болатын осы Қағиданың 54-тармағында көрсетілген тізілім веб-порталының техникалық ақаулықтар фактісі болған жағдайда, бірыңғай оператор бұл туралы сатушыға жазбаша түрде хабарлайды, ал сатушы осы аукционның жалғастырылатын күні мен уақыты туралы ақпаратты тізілім веб-порталында орналастыру және тізілімнің веб-порталында көрсетілген қатысушының электрондық мекенжайына электрондық хабарлама жіберу арқылы аукционға қатысқан қатысушыларды алдын ала міндетті түрде хабардар ете отырып, аукционды бірыңғай оператор техникалық ақаулықты жойған күннен кейін келесі жұмыс күніне ауыстырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z189" w:id="175"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z189" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Тендердi өткiзу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z190" w:id="176"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z190" w:id="186"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 730</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">57. Алып тасталды - ҚР Үкіметінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 730</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="177"/>
+    <w:bookmarkStart w:name="z191" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Тендердi ұйымдастыру мен өткiзудi сатушы жүзеге асырады. Жекешелендіру объектiсі бірінші тендерге шығарылған кезде жекешелендiру объектiсiнiң бастапқы бағасы алғашқы бағасына тең болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10964,70 +9322,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="178"/>
+    <w:bookmarkStart w:name="z192" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Тендер Қазақстан Республикасының заңнамасында көзделген мереке және демалыс күндерін қоспағанда, сейсенбі – жұма аралығында тізілімнің веб-порталында өтеді. Тендер Астана қаласының уақыты бойынша сағат 10:00-ден бастап сағат 13:00-ге дейінгі кезеңде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11046,70 +9404,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="179"/>
+    <w:bookmarkStart w:name="z193" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Жекешелендіру объектісі екінші тендерге шығарылған кезде бастапқы баға алғашқы бағаның жетпіс пайызына тең болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекешелендіру объектісі үшінші тендерге шығарылған кезде бастапқы баға алғашқы бағаның елу пайызына тең болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11200,70 +9558,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="180"/>
+    <w:bookmarkStart w:name="z194" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Жарғылық капиталындағы акциялардың (қатысу үлестерінің) бақылау пакеті мемлекетке тиесілі акционерлік қоғамдардың (жауапкершілігі шектеулі серіктестіктердің) акциялары (жарғылық капиталға қатысу үлестері) тендерде сатылған жағдайда қызмет бейінін және қызметкерлердің штат санының кемінде үштен екісін сақтау тендердің шарты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерлік қоғамдардың (жауапкершілігі шектеулі серіктестіктердің) қызмет бейінін, жұмыскерлерінің штат санын сақтау мерзімдерін сатушы комиссия шешімінің негізінде айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11300,70 +9658,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="181"/>
+    <w:bookmarkStart w:name="z195" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Жекешелендіру объектісі бойынша тендер басталған сәтте тіркелген қатысушылар болмаған жағдайда тендер өтпеді деп танылады. Егер қатысушы бастапқы бағадан кем болмайтын құн ұсынса, бір қатысушы қатысқан тендер өтті деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер тендер өтпеді деп жарияланса, сатушы тізілімнің веб-порталында қалыптастырылатын тендердің өткізілмегені туралы актіге қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11400,70 +9758,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="182"/>
+    <w:bookmarkStart w:name="z196" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Тендерге қатысуға өтінімдерді ашу сауда-саттық өткізу туралы хабарламада көрсетілген күн мен уақыт келгенде тізілімнің веб-порталы арқылы автоматты түрде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11482,70 +9840,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="183"/>
+    <w:bookmarkStart w:name="z197" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Тендерге қатысуға өтінімдерді сатып алушы сауда-саттық өткізу туралы хабарламада көрсетілген объектіге қатысушыларға (сатып алушыға) қойылатын қосымша талаптарға сәйкес келетін қатысушыларды айқындау мақсатында тізілімнің веб-порталында қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11564,70 +9922,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="184"/>
+    <w:bookmarkStart w:name="z198" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Жекешелендiру объектiсi үшiн ең жоғары баға ұсынған қатысушы жеңiмпаз деп танылады. Егер тендерде екi және одан көп қатысушының ұсынысында бірдей ең жоғары баға қамтылатын болса, онда осы қатысушылардың арасында өтінімі басқа қатысушылардың өтінімдерінен бұрын қабылданған қатысушы тендердің жеңімпазы болып танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11646,150 +10004,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="185"/>
+    <w:bookmarkStart w:name="z199" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Сауда-саттық нәтижелері туралы хаттамада:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z200" w:id="186"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z200" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) себебі көрсетіле отырып, қатысушыларға (сатып алушыға) қойылатын талаптарды қанағаттандырмайтын қатысушылар тізімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z201" w:id="187"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z201" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тізілімнің веб-порталында тендерге қатысушылардың баға ұсыныстарын автоматты салыстыру жүргізілетін, қатысушыларға (сатып алушыға) қойылатын талаптарға қанағаттандыратын қатысушылар тізімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z202" w:id="188"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z202" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жекешелендіру объектісі үшін ең жоғары бағаны ұсынған жеңімпаз көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z203" w:id="189"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z203" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Тендердің жеңімпазы сауда-саттық нәтижелері туралы электрондық хаттамаға қол қою үшін электрондық пошта арқылы сауда-саттық нәтижелері туралы хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда-саттық нәтижелері туралы хаттама тізілімнің веб-порталында қалыптастырылады, оған сауда-саттық өткізілген күні сатушы мен тендердің жеңімпазы ЭЦҚ пайдаланып қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11826,70 +10184,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="190"/>
+    <w:bookmarkStart w:name="z204" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Сауда-саттық нәтижелерi туралы хаттама тендердің нәтижелерiн және жеңімпаз бен сатушының тендер нәтижесi болып табылатын шарттарда жекешелендіру объектісін сатып алу-сату шартына қол қою міндеттемесін тіркейтін құжат болып табылады. Сатып алу-сату шарты электрондық форматта тізілімнің веб-порталында жасалады және сатушы мен сатып алушы ЭЦҚ пайдаланып сауда-саттық нәтижелері туралы хаттамаға қол қойған күннен бастап күнтізбелік он күннен аспайтын мерзімде қол қояды. Бұл ретте сатушы сатып алушыға сауда-саттық нәтижелері туралы хаттамаға қол қойған күннен бастап күнтізбелік бес күннен аспайтын мерзімде қол қоюға сатып алу-сату шартының жобасын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11908,70 +10266,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="191"/>
+    <w:bookmarkStart w:name="z205" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Жеңімпаз сауда-саттық нәтижелері туралы хаттамаға не сатып алу-сату шартына осы Қағиданың 67 және 68-тармақтарында көрсетілген мерзімдерде қол қоймаған жағдайда, сатушы тізілімнің веб-порталында қалыптастырылатын сауда-саттық нәтижелерінің күшін жою туралы актіге қол қояды және осы жекешелендіру объектісі күші жойылған сауда-саттық талаптарымен сауда-саттыққа қайтадан шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11990,282 +10348,282 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="192"/>
+    <w:bookmarkStart w:name="z206" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Қазақстан Республикасының немесе шет мемлекеттердің аумағында жұмыс істейтін қор биржаларында мемлекетке тиесілі бағалы қағаздарды сату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 16.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="193"/>
+    <w:bookmarkStart w:name="z207" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Қазақстан Республикасының немесе шет мемлекеттердің аумағында жұмыс істейтін қор биржаларында (бұдан әрі – қор биржасы) мемлекетке тиесілі бағалы қағаздарды сатуды комиссияның шешімі негізінде сатушы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z208" w:id="194"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z208" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Қор биржасында сатылуға жататын бағалы қағаздарды сатушы биржалық сауда-саттыққа брокерлік компаниялар арқылы қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z209" w:id="195"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z209" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Бағалы қағаздарды сатуға құқылы брокерлік компанияны айқындауды Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес сатушы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z210" w:id="196"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z210" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Мемлекетке тиесілі бағалы қағаздарды сату кезінде оларды сатуға байланысты сатушы мен брокерлік компаниялар арасында туындайтын қарым-қатынастар тиісті шартпен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z211" w:id="197"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z211" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Қор биржасының сауда-саттық жүйелерінде бағалы қағаздарды сату тиісті қор биржасының биржалық сауда-саттық қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z212" w:id="198"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z212" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Екi кезеңдi рәсiмдер арқылы конкурс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 16.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="199"/>
+    <w:bookmarkStart w:name="z213" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Екі кезеңді рәсімдер арқылы конкурс жекешелендіру бағасының басымдығын және (немесе) өзге де шарттарын айқындайтын Қазақстан Республикасы Үкіметінің шешімі бойынша тәуелсіз консультанттардың қатысуымен өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12283,1247 +10641,1149 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Екі кезеңді рәсімдер жолымен өтетін конкурс мынадай iс-шаралар жоспарын қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағиданың 12-тармағының 10) тармақшасында белгіленген тәртiппен тәуелсіз консультантты тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тәуелсіз консультанттың жекешелендіру объектісіне жан-жақты талдау мен оның құнын бағалауды жүргізу, әлеуетті сатып алушыларға (инвесторларға) қойылатын талаптарды (қажет болған жағдайда) және жекешелендіру талаптарын әзірлеу, әлеуетті сатып алушылар (инвесторлар) үшін жекешелендіру объектісі туралы ақпаратты қалыптастыру жөніндегі жұмыстарды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сатушының жекешелендіру объектісін сату туралы хабархатты қазақ және орыс тілдерінде тізілімнің веб-порталында жариялауы, сондай-ақ тәуелсіз консультанттың сату туралы ұсынысты талаптарға (болған кезде) сай келетін әлеуетті сатып алушыларға (инвесторларға) таратуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тәуелсіз консультанттың әлеуетті сатып алушылардың (инвесторлардың) ұсыныстары қамтылған өтінімдер тізбесін қалыптастыруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сатушының ең үздік ұсыныстарды ұсынған кемінде екі әлеуетті сатып алушыны (инвесторды) анықтау мақсатында тәуелсіз консультанттың қатысуымен әлеуетті сатып алушылардың (инвесторлардың) өтінімдерін ашуы (конкурстың бірінші кезеңі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сатушының тәуелсіз консультанттың қатысуымен бірінші кезеңнің жеңімпаздары арасында бұрын ұсынылған бағаны және (немесе) талаптарды жақсарту тұрғысынан сауда-саттық өткізуі (конкурстың екінші кезеңі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) конкурс қорытындысын шығару.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 76-тармақ жаңа редакцияда - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Екі кезеңді рәсімдер арқылы конкурс кезінде комиссияның отырысында қатысушылардың ұсыныстары жазылған өтiнiмдердi комиссияның барлық мүшелерi зерделейдi және салыстырады. Комиссия барлық формальдылықтардың сақталуын тексередi, талап етiлетiн мәлiметтер мен құжаттардың бар-жоғын айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z221" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Конкурстың әрбір кезеңін өткізу қорытындысы бойынша сатушы, тәуелсіз консультант және екі кезеңді рәсімдер жолымен өтетін конкурсқа қатысушылар оның нәтижелері туралы хаттамаға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 78-тармақ жаңа редакцияда - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 295</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...136 lines deleted...]
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z351" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78-1. Екі кезеңді рәсімдер жолымен өтетін конкурсты өткізу кезінде жекешелендіру объектісінің бастапқы бағасы осы Қағиданың 17-тармағының 2) тармақшасына сәйкес айқындалған жекешелендіру объектісінің алғашқы бағасына тең болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екі кезеңді рәсімдер жолымен өтетін конкурста жекешелендіру объектісінің бастапқы бағасын төмендетуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 76-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 16.04.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тарау 78-1-тармақпен толықтырылды - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z220" w:id="205"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z222" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Екі кезеңді рәсімдер жолымен өтетін конкурстың екiншi кезеңi барысында ең жоғары баға және (немесе) ең үздік шарттарды ұсынған әлеуетті сатып алушы (инвестор) екі кезеңді рәсімдер жолымен өтетін конкурстың жеңiмпазы болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 79-тармақ жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z223" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Екi кезеңдi рәсiмдер арқылы конкурстың жеңiмпазы сатып алу-сату шартына сатушы белгiлеген мерзiмде қол қоюдан бас тартқан немесе жалтарған жағдайда, сатушы оның кепілдік жарнасын ұстайды және ұсынысы конкурс жеңiмпазының ұсынысынан кейiн ең жақсы деп танылған әлеуетті сатып алушымен (инвестормен) сатып алу-сату шартына қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z339" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80-1. Егер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z340" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) конкурстың бірінші кезеңіне қатысуға екеуден аз өтінім тіркелсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z341" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) конкурстың екінші кезеңіне екеуден аз әлеуетті сатып алушы (инвестор) жіберілсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z342" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) конкурс жеңімпазы сатушы белгілеген мерзімде сатып алу-сату шартына қол қоймаса, екі кезеңді рәсімдер жолымен өтетін конкурс өткізілмеді деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көзделген жағдайларда сатушы мен тәуелсіз консультант өткізілмеген конкурс туралы актіге қол қояды және жекешелендіру объектісі қайтадан конкурсқа шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбір кейінгі конкурс алдыңғы конкурс күнінен бастап күнтізбелік алпыс күннен кешіктірілмей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тарау 80-1-тармақпен толықтырылды - ҚР Үкіметінің 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 730</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...395 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Акционерлік қоғамдардың мемлекетке тиесілі акцияларына құқықты куәландыратын туынды бағалы қағаздарды сату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 16.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="213"/>
+    <w:bookmarkStart w:name="z225" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Акционерлік қоғамдардың мемлекетке тиесілі акцияларына құқықты куәландыратын туынды бағалы қағаздарды сату Қазақстан Республикасы Үкіметінің немесе тиісті жергілікті атқарушы органның шешімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z226" w:id="214"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z226" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Туынды бағалы қағаздарды сатудың негізгі шарттарын Қазақстан Республикасының Үкіметіне бекітуге – сатушы немесе тиісті жергілікті өкілдік органға бекітуге жергілікті атқарушы орган ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z227" w:id="215"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z227" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Туынды бағалы қағаздарды сату туралы шешімде оларға туынды бағалы қағаздар шығарылған мемлекетке тиесілі акциялардың саны, сатылатын туынды бағалы қағаздардың типі, аумағында туынды бағалы қағаздарды сатуды жүзеге асыру ұйғарылған шет мемлекет (шет мемлекеттер), мәмілені аяқтаудың ең ұзақ мерзімі, туынды бағалы қағаздардың меншік иелерінің құқықтарын сату шарттары мен тәртібі қамтылуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z228" w:id="216"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z228" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Тiкелей атаулы сату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-тарау алып тасталды - ҚР Үкіметінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 730</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="217"/>
+    <w:bookmarkStart w:name="z243" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Есеп айырысу тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 10-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 16.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="218"/>
+    <w:bookmarkStart w:name="z244" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Сатып алу-сату шартына сатушы мен сатып алушы қол қояды. Шартта оны жасасудың негiзi ретiнде сауда-саттық нәтижелерi туралы хаттамаға жасалған сiлтеме көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z245" w:id="219"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z245" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Сауда-саттықта ұтқан тұлға сауда-саттық нәтижелерi туралы хаттамаға немесе сатып алу-сату шартына қол қоймаған кезде өзі енгізген кепілдік жарнасын жоғалтады және сатушыға кепілдік жарнамен жабылмаған бөлігінде оның іс жүзінде шеккен залалын өтейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z246" w:id="220"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z246" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Сатып алу-сату шарты бойынша есеп айырысулар сатушы мен сатып алушы арасында жүргiзiледi, бұл орайда сатып алушы есеп айырысуларды мынадай тәртiппен жүргiзедi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z247" w:id="221"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z247" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аванстық төлем жекешелендiру объектiсiн сату бағасының кемiнде он бес пайызы мөлшерiнде сатып алу-сату шартына қол қойылған күннен бастап он жұмыс күнінен кешiктiрiлмей енгiзiледi (кепiлдiк жарна тиесiлi аванстық төлем есебiне есептеледi);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z248" w:id="222"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z248" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қалған сома тараптардың уағдаласуы бойынша, бiрақ сатып алу-сату шартына қол қойылған күннен бастап күнтiзбелiк отыз күннен кешiктiрмей енгiзiледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z249" w:id="223"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z249" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90. Аванстық немесе түпкілікті төлемнiң мерзімі өткен жағдайда сатушы сатып алу-сату шартын біржақты тәртіппен бұзып, сатып алушыға кепілдік жарнамен жабылмаған бөлігінде iс жүзiндегi шығындарды өтеу туралы талаптар қояды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда жекешелендіру объектісі күші жойылған сауда-саттық шарттарымен сауда-саттыққа қайтадан шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -13560,790 +11820,740 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z250" w:id="224"/>
+    <w:bookmarkStart w:name="z250" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       91. Акциялардың мемлекеттiк пакеттерiнен басқа жекешелендіру объектiсiн беру осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>95-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдайды қоспағанда, сатып алу-сату шарты бойынша сатып алушы сату бағасын толық төлеген күннен бастап күнтізбелік отыз күннен кешіктірмей қабылдап алу-беру актiсi бойынша жүргiзiледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сатып алушының қабылдап алу-беру актісіне қол қоюы туралы мәліметтерді сатушы екі күндік мерзімде тізілімнің веб-порталына енгізеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сатылған жекешелендіру объектісінің меншік иесінің өзгергені туралы мемлекеттік тіркеуді жүргізуге қол қойылған қабылдап алу-беру актісі негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сатып алушы қабылдап алу-беру актісіне белгіленген мерзімде қол қоймаған жағдайда сатушы сатып алу-сату шартын біржақты тәртіппен бұзып, сатып алушыға кепілдік жарнамен жабылмаған бөлігінде іс жүзіндегі шығындарды өтеу туралы талаптар қояды және тізілімнің веб-порталында қалыптастырылатын сауда-саттық нәтижелерінің күшін жою туралы актіге қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда жекешелендіру объектісі күші жойылған сауда-саттық шарттарымен сауда-саттыққа қайтадан шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 91-тармақ жаңа редакцияда - ҚР Үкіметінің 26.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 890</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Акциялардың мемлекеттiк пакеттерiн беру сатып алушы сатып алу-сату шарты бойынша сатып алушы сату бағасын толық төлегеннен кейiн бағалы қағаздарды аудару туралы бұйрыққа қол қою жолымен жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z265" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Ықтимал бөліп төлеудің шарттары сауда-саттыққа қатысушылардың назарына алдын ала жеткізілген жағдайда ғана бөліп төлеуге жол беріледі. Бұл ретте бастапқы жарнаның мөлшері сату бағасының он бес пайызынан кем болмауға, ал бөліп төлеу кезеңі үш жылдан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 93-тармақ жаңа редакцияда - ҚР Үкіметінің 26.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 890</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Бастапқы жарнаны сатып алушы сатып алу-сату шартына қол қойылған күннен бастап күнтізбелік отыз күн ішінде енгізеді. Кейіннен енгізілетін сомаларға пайыздар Қазақстан Республикасы Ұлттық Банкінің базалық мөлшерлемесіне сүйене отырып есептеледі. Келесі сомаларды енгізу кемінде тоқсанына бір рет жүзеге асырылуда тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер сатып алу-сату шартында қамтамасыз етудің өзге тәсілі көзделмеген болса, сатып алушы сатып алған жекешелендiру объектiсiне сатушының кепiл құқығы төлемдердiң уақтылы өтелуiн қамтамасыз ету болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 94-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 16.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z267" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Егер сатып алу-сату шартында қамтамасыз етудің өзге тәсілі көзделмеген болса, объектіні бөліп-бөліп төлеу арқылы сату кезінде беру тиісінше тіркелуі тиіс кепіл шартын бір уақытта жасаумен жекешелендіру объектісін қабылдап алу-беру актісіне қол қою арқылы бастапқы жарнаны төлегеннен кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акциялардың мемлекеттік пакетін бөліп-бөліп төлеуге сату кезінде беру тиісінше тіркелуі тиіс кепіл шартын бір мезгілде жасаумен бағалы қағаздарды аудару туралы бұйрыққа қол қою арқылы бастапқы жарнаны төлегеннен кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z352" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95-1. Осы Қағиданың 91 және 95-тармақтарында белгіленген тәртіппен жылжымайтын мүлік түріндегі жекешелендіру объектісі бойынша қабылдап алу-беру актісіне тараптар қол қойғаннан кейін тиісті сатып алу-сату шарты ақпараттық өзара іс-қимыл жасау арқылы осы жылжымайтын мүлікке сатып алушының құқықтарын мемлекеттік тіркеу үшін тізілімнің веб-порталымен құқықтық кадастрға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағиданың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>95-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен көлік құралы түріндегі жекешелендіру объектісі бойынша қабылдап алу-беру актісіне тараптар қол қойғаннан кейін тиісті сатып алу-сату шарты ақпараттық өзара іс-қимыл жасау арқылы осы көлік құралына сатып алушының құқықтарын мемлекеттік тіркеу үшін тізілімнің веб-порталымен көлік құралдарын мемлекеттік тіркеудің бірыңғай цифрлық жүйесіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тарау 95-1-тармақпен толықтырылды - ҚР Үкіметінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 295</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...72 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z268" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...407 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11. Жекешелендiру объектiсiн сатудан алынған қаражат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-тараудың тақырыбы жаңа редакцияда - ҚР Үкіметінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 730</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="230"/>
+    <w:bookmarkStart w:name="z269" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Республикалық меншiк объектiлерiн жекешелендiруден алынған қаражат Қазақстан Республикасының Ұлттық қорына жiберiледi және олар туралы мәліметтерді сатушы сатып алушы сатып алу-сату шарты бойынша сату бағасын төлеген күннен бастап бес жұмыс күні ішінде тізілімге енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14362,147 +12572,147 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="231"/>
+    <w:bookmarkStart w:name="z270" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Жекешелендіру бойынша сауда-саттықты дайындау және өткізу бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z271" w:id="232"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z271" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Ұйымдастырушының және/немесе бірыңғай оператордың қызметтеріне ақы төлеу сатушының жекешелендіру бойынша сауда-саттықты дайындауға және өткізуге жұмсалатын шығыстарына қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z343" w:id="233"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z343" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-тарау. Сатып алу-сату шартының орындалуын бақылау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 12-тараумен толықтырылды - ҚР Үкіметінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 730</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (25.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z344" w:id="234"/>
+    <w:bookmarkStart w:name="z344" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       99. Сатушы осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14517,223 +12727,223 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тарауларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тендердің немесе екі кезеңді рәсімдер жолымен өтетін конкурстың нәтижелері бойынша сатып алушының міндеттемелерді орындау шартымен жасалған жекешелендіру объектісін сатып алу-сату шартының талаптарының тиісінше орындалуын бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z345" w:id="235"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z345" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Сатушы бақылауды жүзеге асыру мақсатында сатып алу-сату шартын, оның iшiнде өзiнiң қолданысын тоқтатқан шартты орындаумен байланысты құжаттармен танысады және жұмысқа тиісті салалардың уәкілетті органдарының (жергілікті атқарушы органдардың) өкілдерін, сондай-ақ қажет болған жағдайда консультациялық, аудиторлық және өзге де ұйымдарды тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сатып алу-сату шартында сатып алушының инвестициялық және өзге де қаржылық міндеттемелерді орындауы (берешекті өтеу, құрылысты немесе реконструкциялауды жүзеге асыру, өндіріс көлемінің белгілі бір деңгейін, шығарылатын өнім немесе көрсетілетін қызметтер номенклатурасын қамтамасыз ету) бойынша шарттар болған кезде бақылау консультациялық, аудиторлық және өзге де ұйымдарды тарта отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z346" w:id="236"/>
+    <w:bookmarkStart w:name="z346" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Тиісті салалардың уәкілетті органдары (жергілікті атқарушы органдар) сатушыдан хабарлама алған күннен бастап күнтізбелік он бес күн ішінде сатып алу-сату шарты талаптарының орындалуын бақылауға қатысу үшін өз өкілдерінің кандидатураларын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылауды жүргізу үшін консультациялық, аудиторлық және өзге де ұйымдарды тарту Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z347" w:id="237"/>
+    <w:bookmarkStart w:name="z347" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Тиісті салалардың уәкілетті органдарының (жергілікті атқарушы органдардың) өкілдерін тарту арқылы бақылау нәтижелері бойынша сатушы сатып алушының сатып алу-сату шартының талаптарын және қабылданған міндеттемелерді орындауының барысы туралы ақпаратты қамтитын тиісті бақылау актісін растайтын құжаттармен қоса ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау актісіне бақылауға қатысушылардың бәрі (сатушының, тиісті салалардың уәкілетті органдарының (жергілікті атқарушы органдардың) өкілдері) және сатып алушы не оның уәкілетті өкілі қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес консультациялық, аудиторлық және өзге де ұйымдар тартылатын бақылау нәтижелері бойынша сатушыға сатып алушының сатып алу-сату шартының талаптарын және қабылданған міндеттемелерді орындауын бағалау туралы бекітілген есеп растайтын құжаттармен қоса ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z348" w:id="238"/>
+    <w:bookmarkStart w:name="z348" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Сатып алу-сату шарты талаптарының орындалуын бақылау жекешелендіру объектісі сатып алушыға берілген күннен бастап осы Қағиданың 91-тармағында белгіленген тәртіппен сатып алушының міндеттемелерді орындауы аяқталған сәтке дейін, бірақ жылына бір реттен сиретпей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z349" w:id="239"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z349" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Сатып алу-сату шарты талаптарының сақталуын бақылауды аяқтау туралы шешімді сатып алушы сатып алу-сату шарты бойынша міндеттемелерді тиісінше орындаған кезде комиссия шешімінің негізінде сатушы қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сатып алушы сатып алу-сату шартының талаптарын және қабылданған міндеттемелерді орындамаған немесе тиісінше орындамаған жағдайда жекешелендіру объектісін сатып алу-сату шарты Қазақстан Республикасының Азаматтық кодексінде көзделген негіздер бойынша және тәртіппен бұзылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -17326,562 +15536,562 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 920 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z252" w:id="240"/>
+    <w:bookmarkStart w:name="z252" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z253" w:id="241"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z253" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жекешелендiру объектiлерiнiң құнын бағалау жөнiндегi ереженi бекiту туралы" Қазақстан Республикасы Үкіметінің 1996 жылғы 6 мамырдағы № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, № 19, 166-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z254" w:id="242"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z254" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мемлекетке тиесiлi акцияларды бағалы қағаздардың ұйымдастырылған рыногы арқылы сатудың ережесiн бекiту туралы" Қазақстан Республикасы Үкіметінің 1998 жылғы 6 қарашадағы № 1137 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 1998 ж., № 40, 367-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z255" w:id="243"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z255" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Үкіметінің 1998 жылғы 6 қарашадағы № 1137 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2000 жылғы 5 сәуірдегі № 508 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасың ПҮАЖ-ы, 2000 ж., № 18, 191-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z256" w:id="244"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z256" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне өзгерiстер мен толықтырулар енгiзу және олардың күшi жойылды деп тану туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 28 қазандағы № 1369 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың 11-тармағы (Қазақстан Республикасының ПҮАЖ-ы, 2001 ж., № 36-37, 478-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z257" w:id="245"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z257" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Үкiметiнiң 1998 жылғы 6 қарашадағы № 1137 қаулысына өзгерiстер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 16 қарашадағы № 1455 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2001 ж., № 39, 505-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z258" w:id="246"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z258" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Үкiметiнiң 1998 жылғы 6 қарашадағы № 1137 және 2000 жылғы 26 маусымдағы № 942 қаулыларына өзгерiстер енгiзу туралы" Қазақстан Республикасы Үкіметінің 2002 жылғы 23 мамырдағы № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2002 ж., № 14, 155-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z259" w:id="247"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z259" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Үкіметінің 1998 жылғы 6 қарашадағы № 1137 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2004 жылғы 20 желтоқсандағы № 1333 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z260" w:id="248"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z260" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Жекешелендіру объектілерін сатудың ережесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2000 жылғы 26 маусымдағы № 942 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2000 ж., № 27, 317-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z261" w:id="249"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z261" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасы Үкіметінің 2000 жылғы 26 маусымдағы № 942 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 14 желтоқсандағы № 1639 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2001 ж., № 47, 557-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z262" w:id="250"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z262" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Қазақстан Республикасы Үкіметінің 2000 жылғы 26 маусымдағы № 942 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2003 жылғы 11 сәуірдегі № 350 қаулысы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z263" w:id="251"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z263" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2010 жылғы 18 маусымдағы № 613 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістердің 1-тармағы (Қазақстан Республикасының ПҮАЖ-ы, 2010 ж., № 39, 342-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18207,31 +16417,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>