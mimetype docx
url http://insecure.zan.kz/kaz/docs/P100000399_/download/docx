--- v0 (2025-11-28)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2313122" w14:textId="2313122">
+    <w:p w14:paraId="811754f" w14:textId="811754f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,107 +76,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Республикалық және жергілікті маңызы бар мемлекеттік табиғи қаумалдар мен республикалық маңызы бар мемлекеттік қорық аймақтарын тарату және олардың аумақтарын азайту ережесін бекіту туралы</w:t>
+        <w:t>Республикалық және жергілікті маңызы бар мемлекеттiк табиғи қаумалдар мен республикалық маңызы бар мемлекеттiк қорық аймақтарын тарату және олардың аумақтарын қысқарту қағидаларын бекiту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Үкіметінің 2010 жылғы 11 мамырдағы № 399 Қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырып жаңа редакцияда - ҚР Үкіметінің 2012.11.07 </w:t>
+      Ескерту. Қаулының тақырыбы жаңа редакцияда - ҚР Үкіметінің 14.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>N 1413</w:t>
+        <w:t>№ 899</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ерекше қорғалатын табиғи аумақтар туралы" Қазақстан Республикасының 2006 жылғы 7 шілдедегі Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -200,281 +200,275 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Республикалық және жергілікті маңызы бар мемлекеттік табиғи қаумалдар мен республикалық маңызы бар мемлекеттік қорық аймақтарын тарату және олардың аумақтарын азайту </w:t>
-[...9 lines deleted...]
-        <w:t>ережесі</w:t>
+      1. Қоса беріліп отырған Республикалық және жергілікті маңызы бар мемлекеттік табиғи қаумалдар мен республикалық маңызы бар мемлекеттік қорық аймақтарын тарату және олардың аумақтарын қысқарту </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тақырып жаңа редакцияда - ҚР Үкіметінің 2012.11.07 </w:t>
-[...9 lines deleted...]
-        <w:t>N 1413</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 14.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 899</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулы алғаш рет ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5476"/>
-        <w:gridCol w:w="6824"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5476" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5476" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Премьер-Министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 К. Мәсімов</w:t>
@@ -897,70 +891,132 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Заңды немесе жеке тұлға республикалық және жергілікті маңызы бар мемлекеттік табиғи қаумалдар мен республикалық маңызы бар мемлекеттік қорық аймақтарын таратуға немесе олардың аумақтарын қысқартуға байланысты өзінің өтінішін құзыретіне өтініште көрсетілген қызмет мәселелері енетін мемлекеттік органға (бұдан әрі – мемлекеттік орган) енгізеді, онда ол 15 жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Республикалық маңызы бар мемлекеттік табиғи қаумалдар мен республикалық маңызы бар мемлекеттік қорық аймақтарын тарату немесе олардың аумақтарын қысқарту туралы мәселені қарау орынды деп танылған жағдайда, мемлекеттік орган материалдарды (карталар, сызбалар, негіздемелер) уәкілетті органға жібереді.</w:t>
+      5. Республикалық маңызы бар мемлекеттік табиғи қаумалдар мен республикалық маңызы бар мемлекеттік қорық аймақтарын тарату немесе олардың аумақтарын қысқарту туралы мәселені қарау орынды деп танылған жағдайда мемлекеттік орган материалдарды (карталар, сызбалар, негіздемелер) уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жергілікті маңызы бар мемлекеттік табиғи қаумалдарды тарату немесе олардың аумақтарын қысқарту туралы мәселені қарау орынды деп танылған жағдайда, мемлекеттік орган материалдарды (карталар, сызбалар, негіздемелер) аумақтық тиесілігі бойынша облыстардың немесе республикалық маңызы бар қаланың, астананың жергілікті атқарушы органына (бұдан әрі – жергілікті атқарушы орган) жібереді.</w:t>
+      Жергілікті маңызы бар мемлекеттік табиғи қаумалдарды тарату немесе олардың аумақтарын қысқарту туралы мәселені қарау орынды деп танылған жағдайда мемлекеттік орган материалдарды (карталар, сызбалар, негіздемелер) аумақтық тиесілігі бойынша астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органына (бұдан әрі – жергілікті атқарушы орган) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Үкіметінің 14.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 899</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уәкілетті орган бір ай мерзім ішінде республикалық маңызы бар мемлекеттік табиғи қаумалдар мен республикалық маңызы бар мемлекеттік қорық аймақтарын тарату немесе олардың аумақтарын қысқарту жөніндегі ұсынысты қабылдамау туралы не бұл мәселені одан әрі қарау туралы шешім шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1250,55 +1306,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1624,31 +1680,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>