--- v0 (2025-12-21)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4e295c0" w14:textId="4e295c0">
+    <w:p w14:paraId="e366590" w14:textId="e366590">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -710,307 +710,307 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      босқын – нәсілдік, ұлттық, діни сенімі, азаматтық белгісі, белгілі бір әлеуметтік топқа жататындығы немесе саяси нанымы бойынша қудалаудың құрбаны болу қаупінің негізділігіне орай өзі азаматы болып табылатын елден тыс жерде жүрген және өз елінің қорғауын пайдалана алмайтын немесе осындай қауіп салдарынан мұндай қорғауды пайдаланғысы келмейтін шетелдік немесе осындай қауіп салдарынан еліне қайтып орала алмайтын немесе қайтып оралғысы келмейтін, өзі тұрақты тұратын немесе өзі азаматы болып табылатын елден тыс жерде жүрген азаматтығы жоқ адам;</w:t>
+      босқын – нәсілдік, ұлттық, діни сенімі, азаматтық белгісі, белгілі бір әлеуметтік топқа жататындығы немесе саяси нанымы бойынша қудалаудың құрбаны болу қаупінің негізділігіне орай өзі азаматы болып табылатын елден тыс жерде жүрген және өз елінің қорғауын пайдалана алмайтын немесе осындай қауіп салдарынан мұндай қорғауды пайдаланғысы келмейтін шетел азаматы немесе осындай қауіп салдарынан еліне қайтып орала алмайтын немесе қайтып оралғысы келмейтін, өзі тұрақты тұратын немесе өзі азаматы болып табылатын елден тыс жерде жүрген азаматтығы жоқ адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       босқын куәлігі – босқынның жеке басын куәландыратын және мәртебесін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жол жүру құжаты – босқын мәртебесі берілген адамға Қазақстан Республикасының аумағынан тысқары жерлерде жүріп-тұру үшін берілетін құжат;</w:t>
-[...35 lines deleted...]
-      пана іздеген адамның куәлігі – босқын мәртебесін беру туралы өтінішхаттың тіркелуін растайтын, облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы беретін құжат;</w:t>
+      жол жүру құжаты – босқын мәртебесі берілген адамға Қазақстан Республикасының аумағынан тыс жерлерде жүріп-тұру үшін берілетін құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пана іздеген адам – босқын мәртебесін беру туралы өтінішхаты бойынша астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы түпкілікті шешім қабылдағанға дейін Қазақстан Республикасында пана сұрауға ниет білдірген шетел азаматы немесе азаматтығы жоқ адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пана іздеген адамның куәлігі – босқын мәртебесін беру туралы өтінішхаттың тіркелгенін растайтын, астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы беретін құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уәкілетті орган – босқындар мәселелері бойынша қатынастарды реттеу саласында басқаруды жүзеге асыратын Қазақстан Республикасының мемлекеттік органы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 31.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 912</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Үкіметінің 14.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Босқын мәртебесін беру және ұзарту тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы (бұдан әрі – жергілікті атқарушы орган) босқын мәртебесін беру туралы шешімді осы адамның Қазақстан Республикасының заңнамасына сәйкес дактилоскопиялық тіркеуден өтуі шартымен босқын мәртебесін беру туралы өтінішхат тіркелген күннен бастап үш ай ішінде қабылдайды.</w:t>
+      3. Астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органы (бұдан әрі – жергілікті атқарушы орган) босқын мәртебесін беру туралы шешімді осы адамның Қазақстан Республикасының заңнамасына сәйкес дактилоскопиялық тіркеуден өтуі шартымен босқын мәртебесін беру туралы өтінішхат тіркелген күннен бастап үш ай ішінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешім қабылдау үшін қосымша тексеру қажет болған жағдайларда түпкілікті шешім шығару бір жылдан аспайтын мерзімге кейінге қалдырылады, бұл туралы тиісті шешім қабылданған күннен бастап екі жұмыс күні ішінде пана іздеп жүрген адамға хабарланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Үкіметінің 31.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 912</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Үкіметінің 14.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2341,54 +2341,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жергілікті атқарушы органының босқын мәртебесін беруден, ұзартудан бас тарту немесе босқын мәртебесінен айыру туралы шешіміне Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Босқын мәртебесін беруден бас тартылған пана іздеген адамдар мен олардың отбасы мүшелерінің, сондай-ақ босқын мәртебесін жоғалтқан немесе босқын мәртебесінен айрылған адамдардың Қазақстан Республикасының аумағында болу уақыты Қазақстан Республикасының шетелдіктер мен азаматтығы жоқ адамдарға қатысты қолданылатын заңнамасымен реттеледі.</w:t>
+      19. Босқын мәртебесін беруден бас тартылған пана іздеген адамдар мен олардың отбасы мүшелерінің, сондай-ақ босқын мәртебесін жоғалтқан немесе босқын мәртебесінен айрылған адамдардың Қазақстан Республикасының аумағында болу уақыты Қазақстан Республикасының шетел азаматтары мен азаматтығы жоқ адамдарға қатысты қолданылатын заңнамасымен реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Жергілікті атқарушы орган босқын мәртебесін беру, оны ұзарту, одан айыру және оны тоқтату не босқын мәртебесін беруден бас тарту туралы ақпаратты осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -5144,55 +5206,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>