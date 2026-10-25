--- v1 (2026-06-09)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="066ac43" w14:textId="066ac43">
+    <w:p w14:paraId="1383c26" w14:textId="1383c26">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -318,51 +318,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 2012.02.28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 266</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Қаулысымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1518,116 +1518,116 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 518</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Мемлекеттік стипендияларды төлеу шеңберінде оператордың жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарымен өзара іс-қимылы "Жоғары білім берудің бірыңғай платформасы" ақпараттық жүйесі арқылы жүзеге асырылады.</w:t>
+      18. Мемлекеттік стипендия төлеу шеңберінде оператордың жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарымен өзара іс-қимылы "Жоғары білім берудің бірыңғай платформасы" цифрлық жүйесі арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары "Жоғары білімнің бірыңғай платформасы" ақпараттық жүйесі арқылы ағымдағы айдың 12-ші күнінен кешіктірмей операторға өздерінде оқып жатқан алушылар туралы, олардың аралық аттестаттау нәтижелері (емтихан сессиясы), осы Қағидаларға сәйкес алушылардың санаттары, сондай-ақ алушылардың таңдауы бойынша екінші деңгейдегі банкте не Ұлттық пошта операторында ашылған олардың ағымдағы шоттарының деректемелері туралы дұрыс деректерді ұсынады. Егер 12-ші күн жұмыс істемейтін күнге келетін болса, одан кейінгі ең жақын жұмыс күні мерзім аяқталатын күн болып есептеледі.</w:t>
+      Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары "Жоғары білімнің бірыңғай платформасы" цифрлық жүйесі арқылы ағымдағы айдың 12-ші күнінен кешіктірмей операторға мәлімет береді, онда өздерінде оқып жатқан алушылар туралы, олардың аралық аттестаттау нәтижелері (емтихан сессиясы), осы Қағидаларға сәйкес алушылардың санаттары, сондай-ақ алушылардың таңдауы бойынша екінші деңгейдегі банкте не Ұлттық пошта операторында ашылған олардың ағымдағы шоттарының деректемелері туралы дұрыс деректер қамтылады. Егер 12-ші күн жұмыс істемейтін күнге келетін болса, одан кейінгі ең жақын жұмыс күні мерзім аяқталатын күн болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оператор жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары ұсынған мәліметтерді қарайды және қаржыландыруға өтінімдерді ғылым және жоғары білім саласындағы уәкілетті органға, тиісті саланың өзге де уәкілетті органдарына мәліметтерді алған күннен бастап бес жұмыс күні ішінде жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1647,91 +1647,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Үкіметінің 28.06.2024 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Үкіметінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 681</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1896,134 +1876,134 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 518</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z97" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      19-1. "Жоғары білім берудің бірыңғай платформасы" ақпараттық жүйесіндегі алушылар жөніндегі деректердің анықтығын және дұрыстығын жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымы қамтамасыз етеді. Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымының дұрыс емес мәліметтер ұсынуына байланысты мемлекеттік стипендия алушылардың есебіне қате жатқызылған жағдайда жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымы қате есепке жатқызылған мемлекеттік стипендия сомаларын алушылардың операторға қайтаруын қамтамасыз етеді. </w:t>
+        <w:t>
+      19-1. "Жоғары білім берудің бірыңғай платформасы" цифрлық жүйесіндегі алушылар жөніндегі деректердің анықтығын және дұрыстығын жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымы қамтамасыз етеді. Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымының дұрыс мәлімет бермеуіне байланысты мемлекеттік стипендия алушылардың есебіне қате жатқызылған жағдайда жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымы қате есепке жатқызылған мемлекеттік стипендия сомаларын алушылардың операторға қайтаруын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      "Жоғары білім берудің бірыңғай платформасы" ақпараттық жүйесінің іркіліссіз жұмыс істеуін және ондағы алушылар жөніндегі деректердің сақталуын ғылым және жоғары білім беру саласындағы уәкілетті орган қамтамасыз етеді. </w:t>
+        <w:t>
+      "Жоғары білім берудің бірыңғай платформасы" цифрлық жүйесінің іркіліссіз жұмыс істеуін және ондағы алушылар жөніндегі деректердің сақталуын ғылым және жоғары білім беру саласындағы уәкілетті орган қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Операторға мемлекеттік стипендия төлеу үшін қаражаттың уақтылы аударылуын ғылым және жоғары білім беру саласындағы уәкілетті орган, тиісті саладағы өзге де уәкілетті органдар қамтамасыз етеді. </w:t>
+        <w:t>
+      Операторға мемлекеттік стипендия төлеу үшін қаражаттың уақтылы аударылуын ғылым және жоғары білім беру саласындағы уәкілетті орган, тиісті саладағы өзге де уәкілетті органдар қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алушылардың ағымдағы шоттарына мемлекеттік стипендия сомаларының уақтылы аударылуын және мемлекеттік стипендия төлеу бойынша есеп-қисаптарды жүзеге асыруды оператор қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2052,64 +2032,84 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 518</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); жаңа редакцияда - ҚР Үкіметінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 681</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2194,51 +2194,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 518</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2296,51 +2296,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 518</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2476,51 +2476,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 518</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2634,51 +2634,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 518</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2708,51 +2708,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 518</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2782,51 +2782,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 518</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2962,51 +2962,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 518</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3267,51 +3267,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); орыс тіліндегі мәтінге өзгеріс енгізілді, мемлекеттік тілдегі мәтін өзгермейді - ҚР Үкіметінің 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 681</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6930,55 +6950,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7304,31 +7324,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>