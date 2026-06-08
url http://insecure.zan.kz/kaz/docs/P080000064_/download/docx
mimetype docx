--- v0 (2025-10-02)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="da049cf" w14:textId="da049cf">
+    <w:p w14:paraId="908c705" w14:textId="908c705">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1159,50 +1159,188 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғалардың санатын білім беру ұйымының алқалы органы Қазақстан Республикасының мемлекеттік көрсетілетін қызметтер туралы заңнамасына сәйкес ата-аналарының немесе заңды өкілдерінің не кәмелетке толған білім алушының (бұдан әрі – өтініш беруші) өтінішіне сәйкес білім алушылар мен тәрбиеленушілер отбасының материалдық-тұрмыстық жағдайын қарап-тексеру актісі негізінде айқындайды және бастауыш сыныптарда білім алатын тұлғаларды қамтиды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың 1-тармағының 5) тармақшасында көрсетілген өзге санаттарға жатқызу Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 14 маусымдағы № 192 бұйрығымен бекітілген Өмірде қиын жағдайға тап болған адамдарды (отбасыларды) мемлекеттік органдардың құзыреті шегінде жан-жақты қолдаумен қамту жөніндегі жұмысты үйлестіру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өмірде қиын жағдай туындаған, бірақ бір тоқсаннан аспайтын кезеңге жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2), 4) және 5) тармақшаларында көрсетілген тұлғалар санатына Қазақстан Республикасы Үкіметінің 2025 жылғы 4 желтоқсандағы № 1045 қбп қаулысымен бекітілген үй шаруашылықтарының әлеуметтік-экономикалық осалдығы мен тұрақтылығын бағалау әдістемесі қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Білім беру ұйымдарының білім алушылары мен тәрбиеленушілеріне қаржылай және материалдық көмек көрсетуге бөлінетін қаражатты қалыптастыру, бағыттау және бөлу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z42" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1447,50 +1585,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген санаттарға жатқызылған білім алушылар мен тәрбиеленушілерге киім, аяқ киім, мектеп керек-жарақтарын сатып алу үшін материалдық көмек қаражат алынған күннен бастап 10 жұмыс күні ішінде өтініш беруші берген өтініш негізінде ақшалай нысанда жүзеге асырылып, білім беру ұйымына қаражаттың нысаналы пайдаланылуы (сатып алынған тауарлардың атауы көрсетілген шығыстар туралы растайтын құжат) міндетті түрде құжаттамамен расталады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті өкілді органдар қала сыртындағы және мектеп жанындағы демалыс лагерьлеріне жолдамалар беру үшін жергілікті бюджеттерде қосымша қаражат көздей алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың алтыншы бөлігі жаңа редакцияда көзделген - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу жоспары мен бағдарламалары бойынша бөлінген оқу уақытынан тыс пәндер (пәндер және пәндер циклдері) бойынша білім алушылармен және тәрбиеленушілермен қосымша сабақтар ұйымдастыруды мемлекеттік білім беру ұйымдары қашықтан оқыту кезінде пайдаланылатын ақпараттық-коммуникациялық технологиялар және телекоммуникациялық құралдар арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z49" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1746,55 +1990,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2120,31 +2364,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>