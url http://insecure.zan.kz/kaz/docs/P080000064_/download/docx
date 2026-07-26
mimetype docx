--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="908c705" w14:textId="908c705">
+    <w:p w14:paraId="5452511" w14:textId="5452511">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1591,168 +1591,144 @@
         <w:t xml:space="preserve"> көрсетілген санаттарға жатқызылған білім алушылар мен тәрбиеленушілерге киім, аяқ киім, мектеп керек-жарақтарын сатып алу үшін материалдық көмек қаражат алынған күннен бастап 10 жұмыс күні ішінде өтініш беруші берген өтініш негізінде ақшалай нысанда жүзеге асырылып, білім беру ұйымына қаражаттың нысаналы пайдаланылуы (сатып алынған тауарлардың атауы көрсетілген шығыстар туралы растайтын құжат) міндетті түрде құжаттамамен расталады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті өкілді органдар қала сыртындағы және мектеп жанындағы демалыс лагерьлеріне жолдамалар беру үшін жергілікті бюджеттерде қосымша қаражат көздей алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пәндер (пәндер және пәндер циклдері) бойынша білім алушылармен және тәрбиеленушілермен оқу жоспары мен бағдарламалар бойынша бөлінген оқу уақытынан тыс қосымша сабақ ұйымдастыруды мемлекеттік білім беру ұйымдары қашықтан оқыту кезінде пайдаланылатын цифрлық технологиялар және телекоммуникациялық құралдар арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...80 lines deleted...]
-      Оқу жоспары мен бағдарламалары бойынша бөлінген оқу уақытынан тыс пәндер (пәндер және пәндер циклдері) бойынша білім алушылармен және тәрбиеленушілермен қосымша сабақтар ұйымдастыруды мемлекеттік білім беру ұйымдары қашықтан оқыту кезінде пайдаланылатын ақпараттық-коммуникациялық технологиялар және телекоммуникациялық құралдар арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z49" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Білім алушылар мен тәрбиеленушілерге қаржылай және материалдық көмек көрсету Қазақстан Республикасының мемлекеттік көрсетілетін қызметтер туралы заңнамасына сәйкес өтініш беруші берген өтініш негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z50" w:id="22"/>
     <w:p>
       <w:pPr>
@@ -1990,55 +1966,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>