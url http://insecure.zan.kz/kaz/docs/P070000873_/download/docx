--- v0 (2025-10-14)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8e717cf" w14:textId="8e717cf">
+    <w:p w14:paraId="48fc63d" w14:textId="48fc63d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,106 +76,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Мемлекеттік Туын, Мемлекеттік Елтаңбасын және олардың бейнелерін, сондай-ақ Қазақстан Республикасы Мемлекеттік Гимнінің мәтінін пайдалану (орнату, орналастыру) қағидаларын бекіту туралы</w:t>
+        <w:t>Қазақстан Республикасының Мемлекеттік Туын, Мемлекеттік Елтаңбасын және олардың бейнелерін, сондай-ақ Қазақстан Республикасы Мемлекеттік Әнұранының мәтінін пайдалану (орнату, орналастыру) қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Үкіметінің 2007 жылғы 2 қазандағы N 873 Қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қаулының тақырыбы жаңа редакцияда - ҚР Үкіметінің 31.12.2015 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      Ескерту. Қаулының тақырыбы жаңа редакцияда - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының мемлекеттік рәміздері туралы" Қазақстан Республикасының Конституциялық заңы 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -260,100 +260,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1. Қоса беріліп отырған Қазақстан Республикасының Мемлекеттік Туын, Мемлекеттік Елтаңбасын және олардың бейнелерін, сондай-ақ Қазақстан Республикасы Мемлекеттік Гимнінің мәтінін пайдалану (орнату, орналастыру) қағидалары бекітілсін.</w:t>
+       1. Қоса беріліп отырған Қазақстан Республикасының Мемлекеттік Туын, Мемлекеттік Елтаңбасын және олардың бейнелерін, сондай-ақ Қазақстан Республикасы Мемлекеттік Әнұранының мәтінін пайдалану (орнату, орналастыру) қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 31.12.2015 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -615,90 +615,90 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының Мемлекеттік Туын, Мемлекеттік Елтаңбасын және олардың бейнелерін, сондай-ақ Қазақстан Республикасы Мемлекеттік Гимнінің мәтінін пайдалану (орнату, орналастыру) қағидалары</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасының Мемлекеттік Туын, Мемлекеттік Елтаңбасын және олардың бейнелерін, сондай-ақ Қазақстан Республикасы Мемлекеттік Әнұранының мәтінін пайдалану (орнату, орналастыру) қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағиданың тақырыбы жаңа редакцияда - ҚР Үкіметінің 31.12.2015 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      Ескерту. Қағиданың тақырыбы жаңа редакцияда - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -728,121 +728,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі - Конституциялық заң) сәйкес әзірленді және Қазақстан Республикасының Мемлекеттік Туын, Мемлекеттік Елтаңбасын және олардың бейнелерін, сондай-ақ Қазақстан Республикасының Мемлекеттік Гимнінің мәтінін пайдалану (орнату, орналастыру) тәртібін айқындайды.</w:t>
+        <w:t>
+      1. Осы Қазақстан Республикасының Мемлекеттік Туын, Мемлекеттік Елтаңбасын және олардың бейнелерін, сондай-ақ Қазақстан Республикасы Мемлекеттік Әнұранының мәтінін пайдалану (орнату, орналастыру) қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының мемлекеттік рәміздері туралы" Қазақстан Республикасының Конституциялық заңына (бұдан әрі – Конституциялық заң) сәйкес әзірленді және Қазақстан Республикасының Мемлекеттік Туын, Мемлекеттік Елтаңбасын және олардың бейнелерін, сондай-ақ Қазақстан Республикасының Мемлекеттік Әнұранының мәтінін пайдалану (орнату, орналастыру) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 31.12.2015 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -905,171 +885,171 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасының Мемлекеттік Туы мынадай орындарда міндетті түрде көтеріледі (тігіледі, орналастырылады): </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z45" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасының Президентi Резиденциясының, Парламенттің, Сенат пен Мәжiлiстiң, Үкiметтiң, министрлiктер мен Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдардың, олардың ведомстволары мен аумақтық бөлiмшелерiнiң, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасының Жоғарғы Соты мен жергiлiктi соттарының, жергiлiктi өкiлдi және атқарушы органдардың, жергiлiктi өзiн-өзi басқару органдарының, мемлекеттiк ұйымдардың ғимараттарында, сондай-ақ Қазақстан Республикасы елшiлiктерiнiң, халықаралық ұйымдардағы тұрақты өкiлдiктерiнiң, сауда өкiлдiктерiнiң, шетелдегi басқа да ресми мекемелерiнiң, шетелдегi мекемелерiнiң басшылары резиденцияларының ғимараттарында және болатын мемлекеттiң протоколдық практикасына сәйкес көлiк құралдарында – ұдайы;</w:t>
+      1) Қазақстан Республикасының Президентi Резиденциясының, Құрылтайдың, Үкiметтiң, Қазақстан Халық Кеңесінің, министрлiктер мен Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдардың, олардың ведомстволары мен аумақтық бөлiмшелерiнiң, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасының Жоғарғы Соты мен жергілікті және басқа да соттарының, жергiлiктi өкiлдi және атқарушы органдардың, жергiлiктi өзiн-өзi басқару органдарының, мемлекеттiк ұйымдардың ғимараттарында, сондай-ақ Қазақстан Республикасы елшiлiктерiнiң, халықаралық ұйымдардағы тұрақты өкiлдiктерiнiң, сауда өкiлдiктерiнiң, шетелдегi басқа да ресми мекемелерiнiң, шетелдегi мекемелерiнiң басшылары резиденцияларының ғимараттарында және болатын мемлекеттiң протоколдық практикасына сәйкес көлiк құралдарында – ұдайы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z46" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасы Президентiнiң, Қазақстан Республикасы Парламентi палаталары төрағаларының, Премьер-Министрдiң, Мемлекеттiк кеңесшінің, Конституциялық Сот Төрағасының, Қазақстан Республикасының Жоғарғы Соты Төрағасының және жергiлiктi соттары төрағаларының, Орталық сайлау комиссиясы Төрағасының, Қазақстан Республикасы Адам құқықтары жөнiндегi уәкiлiнiң, министрлiктер мен Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдардың, олардың ведомстволары мен аумақтық бөлiмшелері басшыларының, жергiлiктi өкiлдi және атқарушы органдар басшыларының, Қазақстан Республикасының шетелдегi мекемелерi басшыларының кабинеттерiнде – ұдайы;</w:t>
+      2) Қазақстан Республикасы Президентiнiң, Қазақстан Республикасының Вице-Президентінің, Қазақстан Республикасының Құрылтайы Төрағасының, Премьер-Министрінiң, Қазақстан Халық Кеңесі Төрағасының, Конституциялық Сот Төрағасының, Қазақстан Республикасының Жоғарғы Соты Төрағасының және жергілікті және басқа да соттарының төрағаларының, Қазақстан Республикасы Орталық сайлау комиссиясы Төрағасының, Адам құқықтары жөнiндегi уәкiлiнiң, министрлiктер мен Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдардың, олардың ведомстволары мен аумақтық бөлiмшелері басшыларының, жергiлiктi өкiлдi және атқарушы органдар басшыларының, Қазақстан Республикасының шетелдегi мекемелерi басшыларының кабинеттерiнде – ұдайы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z47" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының Парламенті Сенаты мен Мәжілісінің бірлескен және бөлек отырыстары, Қазақстан Республикасы Парламенті палаталарының, Үкіметтің үйлестіру және жұмыс органдарының отырыстары өтетін залдарда, Қазақстан Республикасы Конституциялық Сотының отырыс залдарында, Қазақстан Республикасы Жоғарғы Сотының және жергілікті соттарының сот мәжілісі залдарында, орталық және жергілікті өкілді және атқарушы органдардың, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың алқа отырысы залдарында, Қазақстан Республикасының мемлекеттік және үкіметтік наградалары тапсырылатын залдарда, Қазақстан Республикасының шетелдегі мекемелерінің қабылдау залдарында, сондай-ақ бала тууды және некені тіркейтін үй-жайларда – ұдайы;</w:t>
+      3) Қазақстан Республикасы Құрылтайының отырысы, Қазақстан Республикасы Құрылтайының, Үкіметтің, Қазақстан Халық Кеңесінің үйлестіру және жұмыс органдарының отырыстары өтетін залдарда, Қазақстан Республикасы Конституциялық Сотының отырыс залдарында, Қазақстан Республикасы Жоғарғы Сотының, жергілікті және басқа да соттарының сот отырысы залдарында, орталық, жергілікті өкілді және атқарушы органдардың, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың алқа отырысы залдарында, Қазақстан Республикасының мемлекеттік және үкіметтік наградалары тапсырылатын залдарда, Қазақстан Республикасының шетелдегі мекемелерінің қабылдау залдарында, сондай-ақ бала тууды және некені тіркейтін үй-жайларда – ұдайы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z48" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) мемлекеттік органдардың ғимараттарында алғаш ашылған кезде, салтанатты жағдайда; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z49" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) егер халықаралық құқық нормалары мен Қазақстан Республикасының халықаралық шарттарында көзделген болса, Қазақстан Республикасы Президентінің, Қазақстан Республикасының Парламенті палаталары төрағаларының, Қазақстан Республикасы Премьер-Министрінің және олардың өкілетті өкілдерінің қатысуымен халықаралық форумдар өтетін ғимараттарда немесе үй-жайларда; </w:t>
+      5) егер халықаралық құқық нормалары мен Қазақстан Республикасының халықаралық шарттарында көзделген болса, Қазақстан Республикасы Президентінің, Қазақстан Республикасы Вице-Президентінің, Қазақстан Республикасының Құрылтайы Төрағасының, Қазақстан Республикасы Премьер-Министрінің және олардың өкілетті өкілдерінің қатысуымен халықаралық форумдар өтетін ғимараттарда немесе үй-жайларда; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z1" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) мемлекеттік заңды тұлғалардың, ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың, сондай-ақ Қазақстан Республикасы оларға қатысты жалғыз акционер (қатысушы) болып табылатын өзге де акционерлік қоғамдардың және жауапкершілігі шектеулі серіктестіктердің мемлекеттік нышандарға арналған экспозиция үшін бөлінген үй-жайларда (үй-жайларының бір бөлігінде).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z50" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) ресми адамдар ретінде Қазақстан Республикасының Президенті, Қазақстан Республикасының Парламенті палаталарының төрағалары, Қазақстан Республикасының Премьер-Министрі мінген теңіз кемелерінде, ішкі жүзу кемелерінде және басқа да қозғалыс құралдарында; </w:t>
+      6) ресми тұлғалар ретінде Қазақстан Республикасының Президенті, Қазақстан Республикасының Вице-Президенті, Қазақстан Республикасы Құрылтайының Төрағасы, Қазақстан Республикасының Премьер-Министрі мінген теңіз кемелерінде, ішкі жүзу кемелерінде және басқа да қозғалыс құралдарында; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z51" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Қазақстан Республикасында тіркелген кемелердің бұлқынындағы ту ретінде, белгіленген тәртіппен; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z52" w:id="14"/>
     <w:p>
@@ -1201,91 +1181,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 2012.11.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1528</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); 08.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 350</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.06.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 454</w:t>
       </w:r>
       <w:r>
@@ -1314,51 +1294,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1383,184 +1383,344 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Үкіметінің 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Жеке және заңды тұлғалар патриоттық сезімін, қазақстандық бірегейлікті білдіру, елдің және оның азаматтарының жетістіктерін қолдау мақсатында ғимараттарда (тұрғын үйлерде және тұрғын емес үй-жайларда), оның ішінде балкондарда және салтанатты іс-шаралар өткізілетін орындарда Қазақстан Республикасының Мемлекеттік Туын пайдалануы (орнатуы, орналастыруы) мүмкін.</w:t>
+      4. Патриоттық сезімін, қазақстандық бірегейлікті, елдің, оның азаматтарының жетістіктерін қолдау мақсатында Қазақстан Республикасының Мемлекеттік Туын жеке және заңды тұлғалардың ғимараттарда (тұрғынжайларда және тұрғын емес үй-жайларда), оның ішінде балкондарда (45 градус бұрышпен) және салтанатты іс-шаралар өткізілетін жерлерде пайдалануына (орнатуына, орналастыруына) болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Мемлекеттік Туы, оның көлеміне қарамастан, ұлттық стандартқа сәйкес келуі тиіс. Жеке және заңды тұлғалардың Қазақстан Республикасының Мемлекеттік Туын ұлттық стандарттардың талаптарын бұза отырып пайдалануына жол берілмейді. Жеке және заңды тұлғалар Қазақстан Республикасының Мемлекеттік Туын қорлау нысанасы ретінде пайдалана алмайды.</w:t>
+      Көлеміне қарамастан, Қазақстан Республикасының Мемлекеттік Туы ұлттық стандартқа сәйкес келуге тиіс. Жеке және заңды тұлғалардың Қазақстан Республикасының Мемлекеттік Туын ұлттық стандарт талаптарын бұза отырып пайдалануына жол берілмейді. Қазақстан Республикасының Мемлекеттік Туын жеке және заңды тұлғалардың қорлау нысаны ретінде пайдалануына болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Мемлекеттік Туын пайдалануға (орнатуға, орналастыруға) мынадай шарттармен жол беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұрғын үйлерде үш метрден кем болмайтын биіктікте орналастыру, бұл ретте тәуліктің қараңғы уақытында жарықтандыру міндетті емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғимараттың сәулеттік немесе техникалық шектеулеріне байланысты жеке және заңды тұлғалардың оны іргелес аумақта орнасқан жеке тұғырға (флагштокқа) орнатуына (орналастыруына) болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жерге, еденге, су бетіне және өзге де беттерге тиіп тұрмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тігінен орналастыру, бұл ретте ұлттық ою-өрнек матаның жоғарғы бөлігінде тұруға тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жеке және заңды тұлғалар өткізетін мәдени, спорттық, қоғамдық және өзге де іс-шаралар барысында коммерциялық мақсатты көздемеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) зақымдану, тозу, жамау, тесілу, кірлеу, түсінің оңып кетуі, қыртыстану белгілерінің не оның асқақтығы мен символдық мәнін түсіретін өзге де кемшіліктің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жеке және заңды тұлғаларға тиесілі көлік құралдары салондарының ішінде Қазақстан Республикасының мемлекеттік рәміздер туралы заңнамасының талаптарын сақтай отырып пайдалану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қасақана бүлдіруге, жоюға, өртеуге, жыртуға, жерге тастауға, мақсатына сай емес пайдалануға, сондай-ақ оның мемлекеттік рәміз ретіндегі қадір-қасиеті мен маңызын төмендететін өзге де әрекет жасауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Мемлекеттік Туын жарнамалық мақсаттарда, сондай-ақ киім-кешек заттары, төсек-орын жабдықтары, перде, дастарқан, кілемше және өзге де жабын ретінде пайдалануға болмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Үкіметінің 28.06.2019 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Үкіметінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 556</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1687,51 +1847,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1843,51 +2003,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1925,51 +2085,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2007,71 +2167,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Ереже 10-1-тармақпен толықтырылды - ҚР Үкіметінің 2012.11.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1528</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Үкіметінің 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2109,51 +2269,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Ереже 10-2-тармақпен толықтырылды - ҚР Үкіметінің 2012.11.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1528</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Үкіметінің 28.06.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 454</w:t>
       </w:r>
       <w:r>
@@ -2211,146 +2371,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Ереже 10-3-тармақпен толықтырылды - ҚР Үкіметінің 2012.11.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1528</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) Қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       11. Осы Қағидалардың 2-тармағының 6) тармақшасында көрсетілген ресми адамдар ретінде Қазақстан Республикасының Президенті, Қазақстан Республикасының Парламенті палаталарының төрағалары, Қазақстан Республикасының Премьер-Министрі мінген қозғалыс құралдарында Қазақстан Республикасы Мемлекеттік Туы ту тұғырдан (мачтада) көтеріледі.</w:t>
+       11. Осы Қағидалардың 2-тармағы 6) тармақшасында көрсетілген ресми тұлғалар ретінде Қазақстан Республикасының Президенті, Қазақстан Республикасының Вице-Президенті, Қазақстан Республикасы Құрылтайының Төрағасы, Қазақстан Республикасының Премьер-Министрі мінген қозғалыс құралдарында Қазақстан Республикасының Мемлекеттік Туы тутұғырдан (мачтада) көтеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 31.12.2015 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2435,51 +2595,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 13-1-тармақпен толықтырылды - ҚР Үкіметінің 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2729,51 +2889,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ескерту. 14-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 2009.01.27. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012.11.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1528</w:t>
       </w:r>
       <w:r>
@@ -2890,1309 +3050,1313 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z62" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      15. Қазақстан Республикасының Мемлекеттік Елтаңбасы міндетті түрде: </w:t>
+        <w:t>
+      15. Қазақстан Республикасының Мемлекеттік Елтаңбасы міндетті түрде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z63" w:id="43"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасы Президентi Резиденциясының, Парламенттің, Сенат пен Мәжiлiстің, Үкiметтiң, министрлiктер мен Қазақстан Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдардың, олардың ведомстволары мен аумақтық бөлiмшелерiнiң, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасының Жоғарғы Соты мен жергiлiктi соттарының, Қарулы Күштердiң құрамаларының, басқа да әскерлер мен әскери құралымдардың әскери бөлiмдерiнiң, бөлiмшелерi мен мекемелерiнiң, жергiлiктi өкiлдi және атқарушы органдардың ғимараттарында, сондай-ақ Қазақстан Республикасы елшiлiктерiнiң, халықаралық ұйымдардағы тұрақты өкiлдiктерiнiң, сауда өкiлдiктерiнiң, шетелдегi басқа да ресми мекемелерiнiң, шетелдегi мекемелерiнiң басшылары резиденцияларының ғимараттарында – ұдайы;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Президентi Резиденциясының, Құрылтайдың, Үкiметтiң, Қазақстан Халық Кеңесінің, министрлiктер мен Қазақстан Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдардың, олардың ведомстволары мен аумақтық бөлiмшелерiнiң, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасының Жоғарғы Соты мен жергілікті және басқа да соттарының, Қарулы Күштердiң, басқа да әскерлер мен әскери құралымдар құрамаларының әскери бөлiмдерiнiң, бөлiмшелерi мен мекемелерiнiң, жергiлiктi өкiлдi және атқарушы органдардың ғимараттарында, сондай-ақ Қазақстан Республикасы елшiлiктерiнiң, халықаралық ұйымдардағы тұрақты өкiлдiктерiнiң, сауда өкiлдiктерiнiң, шетелдегi басқа да ресми мекемелерiнiң, шетелдегi мекемелерiнiң басшылары резиденцияларының ғимараттарында – ұдайы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z64" w:id="44"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасы Президентiнiң, Қазақстан Республикасы Парламентi палаталары төрағаларының, Премьер-Министрдiң, Мемлекеттiк кеңесшінің, Конституциялық Сот Төрағасының, Қазақстан Республикасы Жоғарғы Соты Төрағасының және жергiлiктi соттары төрағаларының, Орталық сайлау комиссиясы Төрағасының, Қазақстан Республикасының Адам құқықтары жөнiндегi уәкiлiнiң, министрлiктер мен Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдардың, олардың ведомстволары мен аумақтық бөлiмшелерi басшыларының, жергiлiктi өкiлдi және атқарушы органдар басшыларының, Қазақстан Республикасының шетелдегi мекемелерi басшыларының кабинеттерiнде – ұдайы;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы Президентiнiң, Қазақстан Республикасының Вице-Президентінің, Қазақстан Республикасының Құрылтайы Төрағасының, Премьер-Министрдiң, Қазақстан Халық Кеңесі Төрағасының, Конституциялық Сот Төрағасының, Қазақстан Республикасының Жоғарғы Соты Төрағасының және жергілікті және басқа да соттар төрағаларының, Орталық сайлау комиссиясы Төрағасының, Қазақстан Республикасының Адам құқықтары жөнiндегi уәкiлiнiң, министрлiктер мен Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдардың, олардың ведомстволары мен аумақтық бөлiмшелерi басшыларының, жергiлiктi өкiлдi және атқарушы органдар басшыларының, Қазақстан Республикасының шетелдегi мекемелерi басшыларының кабинеттерiнде – ұдайы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z19" w:id="45"/>
-[...15 lines deleted...]
-      3) Қазақстан Республикасы Парламентінің Сенаты мен Мәжілісінің бірлескен және бөлек отырыстары, Қазақстан Республикасының Парламенті палаталарының, Үкіметтің үйлестіру және жұмыс органдарының отырыстары өтетін залдарда, Қазақстан Республикасы Конституциялық Сотының отырыс залдарында, Қазақстан Республикасы Жоғарғы Сотының және жергілікті соттарының сот мәжілісі залдарында, орталық, жергілікті өкілді және атқарушы органдардың, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың алқа отырыстары залдарында, Қазақстан Республикасының мемлекеттік және үкіметтік наградалары тапсырылатын залдарда, Қазақстан Республикасының шетелдегі мекемелерінің қабылдау залдарында, сондай-ақ бала тууды және некені тіркейтін үй-жайларда – ұдайы;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасы Құрылтайының отырысы, Қазақстан Республикасы Құрылтайының, Үкіметтің, Қазақстан Халық Кеңесінің үйлестіру және жұмыс органдарының отырыстары өтетін залдарда, Қазақстан Республикасы Конституциялық Сотының отырыс залдарында, Қазақстан Республикасының Жоғарғы Сотының, жергілікті және басқа да соттарының сот отырысы залдарында, орталық, жергілікті өкілді және атқарушы органдардың, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың алқа отырыстары залдарында, Қазақстан Республикасының мемлекеттік және үкіметтік наградалары тапсырылатын залдарда, Қазақстан Республикасының шетелдегі мекемелерінің қабылдау залдарында, сондай-ақ бала тууды және некені тіркейтін үй-жайларда – ұдайы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:p>
-[...32 lines deleted...]
-      Қазақстан Республикасының Мемлекеттік Елтаңбасы орналастырылатын Қазақстан Республикасының мемлекеттік нышандарына арналған экспозиция үшін бөлінген үй-жайлар (үй-жайлардың бір бөлігі) әсем безендірілуге және шаруашылық-тұрмыстық бөлмелерден, кіре берістен және киім ілетін бөлмелерден алыс орналасуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік заңды тұлғалардың, ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың, сондай-ақ Қазақстан Республикасы оларға қатысты жалғыз акционер (қатысушы) болып табылатын өзге де акционерлік қоғамдардың және жауапкершілігі шектеулі серіктестіктердің мемлекеттік нышандарға арналған экспозиция үшін бөлінген үй-жайларында (үй-жайларының бір бөлігінде) тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының мемлекеттік нышандарына арналған экспозиция үшін бөлінген, Қазақстан Республикасының Мемлекеттік Елтаңбасы орналастырылатын үй-жайлар (үй-жайлардың бөлігі) әсем безендірілуге және шаруашылық-тұрмыстық бөлмелерден, кіре берістен және киім ілетін бөлмелерден алыс орналасуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 31.12.2015 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қарулы Күштердің құрамаларында, әскери бөлімдерінде, бөлімшелерінде, мекемелерінде және басқа да әскерлер мен әскери құралымдарда Мемлекеттік Елтаңбаны және оның бейнесін пайдалану (орнату, орналастыру) тәртібі жалпы әскери жарғыларда айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Үкіметінің 31.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); 08.06.2017 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="46"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z21" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ғимараттарға тұрақты тігілген Қазақстан Республикасының Мемлекеттік Елтаңбасына тәуліктің қараңғы мерзімінде жарық түсіп тұруға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z22" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қазақстан Республикасының Мемлекеттік Елтаңбасы оның көлеміне қарамастан ұлттық стандартқа сәйкес келуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Үкіметінің 31.12.2015 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Үкіметінің 2012.11.30 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1528</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) Қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қазақстан Республикасының Мемлекеттік Елтаңбасын қоғамдық бірлестіктер мен басқа да ұйымдар елтаңбаларының геральдикалық негізі ретінде пайдалануға болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z24" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қазақстан Республикасының Мемлекеттік Елтаңбасы (диаметрі 500 миллиметр) кабинеттерде лауазымды тұлғаның жұмыс орнының арт жағындағы қабырғаға, осы Қағидалардың 15-тармағының 2), 3) тармақшаларында көрсетілген залдарда төрағалық етуші отыратын орынның арт жағында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 31.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="47"/>
-[...203 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="51"/>
+    <w:bookmarkStart w:name="z25" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Қазақстан Республикасының Мемлекеттік Елтаңбасын бір және (немесе) көп қабатты ғимараттарда экстерьерлі нұсқада орналастыру кезінде ғимараттың сәулеттік ерекшеліктері ескеріледі және мынадай өлшемдер пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) бір қабатты ғимаратта Мемлекеттік Елтаңба (диаметрі 500 миллиметр) ғимараттың жабу деңгейінде немесе фронтонында немесе ғимаратқа кіреберіс маңдайшада орналастырылады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) 2, 3, 4, 5 қабатты (20 метрге дейін) ғимараттарда Қазақстан Республикасының Мемлекеттік Елтаңбасы соңғы қабаттың жабу деңгейінде немесе фронтонында (диаметрі 1-ден 1,5 метрге дейін) немесе ғимаратқа кіреберіс маңдайшада (диаметрі 500 миллиметр) орналастырылады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) 6, 7, 8, 9 қабатты (30 метрге дейін) ғимараттарда Қазақстан Республикасының Мемлекеттік Елтаңбасы соңғы қабаттың жабу деңгейінде немесе фронтонында (диаметрі 2 метр) немесе ғимаратқа кіреберіс маңдайшада (диаметрі 500 миллиметр) орналастырылады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) 9 қабаттан жоғары (30 метрден жоғары) ғимараттарда Мемлекеттік Елтаңба соңғы қабаттың жабу деңгейінде немесе фронтонында (диаметрі 3 метр және одан жоғары) немесе ғимаратқа кіреберіс маңдайшада (500 миллиметр диаметрмен) орналастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ескерту. 21-тармаққа өзгерту енгізілді - ҚР Үкіметінің 2009.01.27. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012.11.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1528</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) Қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="56"/>
+    <w:bookmarkStart w:name="z26" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Қазақстан Республикасы Мемлекеттік Туының, Мемлекеттік Елтаңбасының бейнелерін, сондай-ақ Қазақстан Республикасы Мемлекеттік Гимнінің мәтінін пайдалану (орнату, орналастыру) тәртібі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+        <w:t xml:space="preserve"> 44-тарау. Қазақстан Республикасы Мемлекеттік Туының, Мемлекеттік Елтаңбасының бейнелерін, сондай-ақ Қазақстан Республикасы Мемлекеттік Әнұранының мәтінін пайдалану (орнату, орналастыру) тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Үкіметінің 28.06.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 454</w:t>
+      Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қазақстан Республикасының Мемлекеттік Туының бейнесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z93" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасы Президентiнiң, Құрылтайдың, Үкiметтiң, Қазақстан Халық Кеңесінің, министрлiктер мен Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдардың, олардың ведомстволары мен аумақтық бөлiмшелерiнiң, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасының Жоғарғы Сотының, жергілікті және басқа да соттарының, жергiлiктi өкiлдi және атқарушы органдардың, сондай-ақ Қазақстан Республикасының шетелдегi мекемелерiнiң веб-сайттарында;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z94" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының әуе кемелерінде, сондай-ақ ғарыш аппараттарында міндетті түрде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Осы Қағидалардың 20-тармағының 2) тармақшасында көрсетілген әуе кемелерінде, ғарыш аппараттарында Қазақстан Республикасының Мемлекеттік Туының бейнесі борттық айырым белгісі ретінде қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 31.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-    </w:p>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1. Қазақстан Республикасының Мемлекеттік Туының бейнесі өзге де материалдық объектілерде орналастырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың осы тармағының бірінші бөлігін қолдану мақсатында өзге материалдық объектілерге бір рет пайдаланылатын заттар жатпайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 08.06.2017 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 23-1-тармақпен толықтырылды - ҚР Үкіметінің 31.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="60"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z28" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қазақстан Республикасының Мемлекеттік Туының бейнесі қоғамдық бірлестіктер мен өзге де ұйымдардың туларының геральдикалық негізі ретінде қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z88" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1. Қазақстан Республикасының Мемлекеттік Туының бейнесі спорттық киім мен спортшылардың киім-кешегінде пайдалануға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 31.12.2015 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тарау 24-1-тармақпен толықтырылды - ҚР Үкіметінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 556</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="62"/>
+    <w:bookmarkStart w:name="z29" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Қазақстан Республикасының Мемлекеттік Туының бейнесі мемлекеттік наградалардың, Қазақстан Республикасы Ұлттық Банкінің банкноттары мен монеталарының элементі немесе геральдикалық негізі ретінде пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z30" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z30" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Қазақстан Республикасының Мемлекеттік Елтаңбасының бейнесі міндетті түрде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Президентi мен оның Әкiмшiлiгiнiң, Қазақстан Республикасы Құрылтайының, оның аппаратының, Қазақстан Республикасының Құрылтайы бюросының, Үкiметтiң және Үкімет Аппаратының, Қазақстан Халық Кеңесінің, министрлiктер мен Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдардың, олардың ведомстволары мен аумақтық бөлiмшелерiнiң, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасының Жоғарғы Соты, жергiлiктi және басқа да соттарының, Қарулы Күштердiң, басқа да әскерлер мен әскери құралымдар құрамаларының, әскери бөлiмдерiнiң, бөлiмшелерi мен мекемелерiнiң, жергiлiктi өкiлдi, атқарушы органдардың және өзге де мемлекеттiк ұйымдардың мөрлерi мен құжаттарының бланкiлерiнде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Құрылтайының, Үкіметінің, Конституциялық Сотының және Жоғарғы Сотының ресми басылымдарында;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасы Ұлттық Банкінің банкноттары мен монеталарында, Қазақстан Республикасының мемлекеттік бағалы қағаздарында; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Қазақстан Республикасының азаматтарына берілетін жеке куәлікте, туу туралы куәлікте, паспортта және өзге де паспорттарда, мемлекеттік органдар мен мемлекеттік ұйымдар қызметкерлерінің қызметтік куәліктерінде; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасының Мемлекеттік шекарасына орнатылатын шекара бағаналарында; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасы Президентiнiң, Құрылтайдың, Үкiметтiң, Қазақстан Халық Кеңесінің, министрлiктер мен Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдардың, олардың ведомстволары мен аумақтық бөлiмшелерiнiң, Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасының Жоғарғы Сотының, жергілікті және басқа да соттарының, жергiлiктi өкiлдi және атқарушы органдардың, сондай-ақ Қазақстан Республикасының шетелдегi мекемелерiнiң веб-сайттарында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4254,150 +4418,170 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="70"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z31" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       27. Осы Қағидалардың 22-тармағының 1) тармақшасында және 26-тармағының 6) тармақшасында көрсетілген веб-сайттарда Қазақстан Республикасының Мемлекеттік Туы мен Мемлекеттік Елтаңбасының бейнелері орналастырғанда мемлекеттік рәміздер бейнелері бір деңгейде орналасуға, сондай-ақ оларды орналастыру кезектілігі сақталуға тиіс: Мемлекеттік Ту, Мемлекеттік Елтаңба, Мемлекеттік Гимн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 27-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 31.12.2015 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Үкіметінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 556</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="71"/>
+    <w:bookmarkStart w:name="z32" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        28. Осы Қағидалардың 26-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4412,51 +4596,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мөрлер мен құжаттардың бланкілерінде, ресми басылымдарда орналастырылған Қазақстан Республикасы Елтаңбасының бейнелері ұлттық стандарттарға сәйкес келуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4495,314 +4679,334 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="72"/>
+    <w:bookmarkStart w:name="z33" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        29. Осы Қағидалардың 26-тармағының 3) тармақшасында көрсетілген Қазақстан Республикасы Ұлттық Банкінің банкноттары мен монеталарында, Қазақстан Республикасының мемлекеттік бағалы қағаздарында Қазақстан Республикасы Мемлекеттік Елтаңбасының бейнесі Қазақстан Республикасы Президентінің 2018 жылғы 12 желтоқсандағы № 804 Жарлығымен бекітілген Ұлттық валюта – Қазақстан теңгесі банкноттары мен монеталары дизайнының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тұжырымдамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Үкіметінің 17.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="73"/>
+    <w:bookmarkStart w:name="z34" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        30. Осы Қағидалардың 26-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттарда орналастырылған Қазақстан Республикасы Мемлекеттік Елтаңбасының бейнелері Қазақстан Республикасының нормативтік құқықтық актілеріне, сондай-ақ ұлттық стандарттарға сәйкес келуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Үкіметінің 2012.11.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1528</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Үкіметінің 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="74"/>
+    <w:bookmarkStart w:name="z35" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        31. Осы Қағидалардың 26-тармағының 5) тармақшасында көрсетілген шекаралық бағаналарда Қазақстан Республикасы Мемлекеттік Елтаңбасының бейнесі "Шекара белгілерінің нысандарын, көлемдерін, сипаттамасын, конструкциясын және оларды орнату қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2013 жылғы 8 қарашадағы № 1181 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4821,584 +5025,650 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="75"/>
+    <w:bookmarkStart w:name="z36" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        32. Конституциялық заңда белгіленген жағдайлардан басқа, мемлекеттік емес ұйымдардың және олардың лауазымды адамдарының бланкілерінде, мөрлерінде және басқа да реквизиттерінде Қазақстан Республикасы Мемлекеттік Елтаңбасының бейнесін пайдалануға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z37" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z37" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Мемлекеттік Елтаңбасының бейнесі әскери немесе өзге де мемлекеттік қызмет атқаратын адамдар үшін белгіленген айырым белгілері мен нысанды киім үлгілерінде, Қазақстан Республикасының мемлекеттік наградаларының элементі немесе геральдикалық негізі ретінде, сондай-ақ спортшылардың спорттық костюмдері мен басқа да спорттық керек-жарақтарына пайдалануы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z38" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z38" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Қазақстан Республикасының Мемлекеттік Елтаңбасының бейнесі өзге де материалдық объектілерде орналастырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың осы тармағының бірінші бөлігін қолдану мақсатында өзге материалдық объектілерге бір рет пайдаланылатын заттар жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Үкіметінің 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
-[...34 lines deleted...]
-      Қазақстан Республикасының Мемлекеттік Гимнінің мәтіні орналастырылатын Қазақстан Республикасының мемлекеттік нышандарына арналған экспозиция үшін бөлінген үй-жайлар (үй-жайлардың бір бөлігі) әсем безендірілуге және шаруашылық-тұрмыстық бөлмелерден, кіре берістен және киім ілетін бөлмелерден алыс орналасуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       34-1. Мемлекеттік заңды тұлғалардың, ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың, сондай-ақ Қазақстан Республикасы оларға қатысты жалғыз акционер (қатысушы) болып табылатын өзге де акционерлік қоғамдардың және жауапкершілігі шектеулі серіктестіктердің мемлекеттік нышандарға арналған экспозиция үшін бөлінген үй-жайларында (үй-жайларының бөлігінде) Қазақстан Республикасының Мемлекеттік Әнұранының мәтіні міндетті түрде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының мемлекеттік нышандарына арналған экспозиция үшін бөлінген, Қазақстан Республикасының Мемлекеттік Әнұранының мәтіні орналастырылатын үй-жайлар (үй-жайлардың бөлігі) әсем безендірілуге және шаруашылық-тұрмыстық бөлмелерден, кіре берістен және киім ілетін бөлмелерден алыс орналасуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 34-1-тармақпен толықтырылды - ҚР Үкіметінің 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       34-2. Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың құрамаларында, әскери бөлімдерінде, бөлімшелерінде, мекемелерінде Қазақстан Республикасының Мемлекеттік Әнұранын орындау және оның мәтінін пайдалану тәртібі жалпы әскери жарғыларда айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 34-2-тармақпен толықтырылды - ҚР Үкіметінің 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="80"/>
+    <w:bookmarkStart w:name="z39" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        35. Мемлекеттік рәміздер бейнелері бар стенділер (плакаттар) салтанатты іс-шаралар өтетін көпшілік назарына қолжетімді жерлерде орнатылуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Үкіметінің 2012.11.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1528</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) Қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="81"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="82"/>
+    <w:bookmarkStart w:name="z40" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       36. Қазақстан Республикасының Мемлекеттік Туының, Мемлекеттік Елтаңбасының бейнелері мен Қазақстан Республикасының Мемлекеттік Әнұранының мәтінін стенділерге (плакаттарға) орналастырған кезде мемлекеттік рәміздердің бейнелері бір деңгейде орналасуға, сондай-ақ олардың орналасу реті сақталуға тиіс: Ту, Елтаңба, Әнұран.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Қазақстан Республикасы Мемлекеттік Туының, Мемлекеттік Елтаңбасы мен Қазақстан Республикасы Мемлекеттік Гимні мәтінінің бейнелері бар стенділер (плакаттар) әсем безендірілуі және шаруашылық-тұрмыстық бөлмелерден, кіре берістен және киім ілетін бөлмелерден алыс орналасуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>