--- v0 (2025-12-14)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9a5d467" w14:textId="9a5d467">
+    <w:p w14:paraId="779241d" w14:textId="779241d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Соттардың жер заңнамасын қолдануының кейбір мәселелері туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2007 жылғы 16 шілдедегі № 6 Қазақстан Республикасы Жоғарғы Сотының нормативтік қаулысы</w:t>
+        <w:t>2007 жылғы 16 шілдедегі № 6 Қазақстан Республикасы Жоғарғы Сотының нормативтік қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1308,50 +1308,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Соттар атқарушы органның жер учаскесіне құқық беру туралы өз шешімін онда көрсетілген талаптар орындалғанға дейін, мәселен, тұлға жер учаскесіне мемлекеттік акті алғанға дейін, өзгертуі немесе оның күшін жоюы мүмкін екенін назарға алуы керек. Аталған құжаттарды алған кезден бастап жер пайдаланушы жеке меншік, тұрақты немесе уақытша жер пайдалану түрінде жер пайдалану құқығына ие болады, сондықтан, құқық туралы туындаған дау сот тәртібімен ғана шешілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сол бір жер учаскесіне немесе учаскенің бір бөлігіне мәні тең құқықтар болған жағдайда соттар азаматтық заңнамаға сәйкес құқықтың туындау күні бойынша белгіленетін жылжымайтын мүлікке бұрын туындаған құқықтардың басымдығын негізге алуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескертпе! ҚР Конституциялық Соты 8-тармақтың бесінші бөлігінің конституциялылығын тексеру жөнінде іс жүргізу бастады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскелердің алғашқы иелері болып табылмайтын көршілес учаскелер иелерінің арасындағы дауда жер учаскелерінің шекаралары бір-біріне қабаттастырып орналасқаны анықталса, соттар учаскелердің тарихи қалыптасқан шекарасын негізге алуға тиіс. Екі жер учаскесінің меншік иелерінің арасындағы дау басқа адамдар құқықтарының бұзылуына алып келмеуге тиіс. Сот шешімдері өзге жер учаскелері меншік иелерінің арасында жаңа сот дауларының туындауына ықпал етпеуі керек.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3736,55 +3778,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4110,31 +4152,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>