--- v1 (2026-09-06)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="779241d" w14:textId="779241d">
+    <w:p w14:paraId="5807c8f" w14:textId="5807c8f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,141 +107,171 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2007 жылғы 16 шілдедегі № 6 Қазақстан Республикасы Жоғарғы Сотының нормативтік қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ХАБАРЛАНДЫРУ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Нормативтік қаулының тақырыбындағы және кіріспедегі "жер заңдарын", "Жер заңдарын" деген сөздер тиісінше "жер заңнамасын", "Жер заңнамасын" деген сөздермен ауыстырылды - ҚР Жоғарғы Сотының 19.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нормативтік қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      Ескерту. Нормативтік қаулының деректемелері жаңа редакцияда – ҚР Жоғарғы Сотының 28.11.2024 </w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Нормативтік қаулының деректемелері жаңа редакцияда – ҚР Жоғарғы Сотының 28.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Нормативтік қаулысымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер заңнамасын дұрыс және біркелкі қолдану мақсатында, Қазақстан Республикасы Жоғарғы Сотының жалпы отырысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1314,170 +1344,130 @@
       Соттар атқарушы органның жер учаскесіне құқық беру туралы өз шешімін онда көрсетілген талаптар орындалғанға дейін, мәселен, тұлға жер учаскесіне мемлекеттік акті алғанға дейін, өзгертуі немесе оның күшін жоюы мүмкін екенін назарға алуы керек. Аталған құжаттарды алған кезден бастап жер пайдаланушы жеке меншік, тұрақты немесе уақытша жер пайдалану түрінде жер пайдалану құқығына ие болады, сондықтан, құқық туралы туындаған дау сот тәртібімен ғана шешілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сол бір жер учаскесіне немесе учаскенің бір бөлігіне мәні тең құқықтар болған жағдайда соттар азаматтық заңнамаға сәйкес құқықтың туындау күні бойынша белгіленетін жылжымайтын мүлікке бұрын туындаған құқықтардың басымдығын негізге алуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер сот жер учаскесіне құқық туралы даудың Жер кодексінің 43-бабында жазылған жер учаскесі шекарасының бір-біріне қабаттастырып орналасуына алып келген, белгілі бір жердегі жер учаскесінің шекараларын дұрыс белгілемеу немесе жер учаскесіне сәйкестендіру құжатын тиісінше ресімдемеу салдарынан жер учаскелеріне құқық беру тәртібін бұзу нәтижесінде туындағанын анықтаса, онда мұндай дау ӘРПК-де белгіленген тәртіппен жергілікті атқарушы органның шешіміне дау айту тәртібімен қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Ескертпе! ҚР Конституциялық Соты 8-тармақтың бесінші бөлігінің конституциялылығын тексеру жөнінде іс жүргізу бастады.</w:t>
-[...76 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 28.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Нормативтік қаулысымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Жоғарғы Сотының 06.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Нормативтік қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3778,55 +3768,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4152,31 +4142,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>