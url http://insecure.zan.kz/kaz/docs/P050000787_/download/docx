--- v0 (2025-10-05)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="815c472" w14:textId="815c472">
+    <w:p w14:paraId="10fd0e9" w14:textId="10fd0e9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -198,135 +198,133 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы қаулы қол қойылған күнінен бастап қолданысқа енгізiледi. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10093"/>
-        <w:gridCol w:w="2207"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10093" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -705,71 +703,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        2. Әскери бөлiмдердегi әскери мүлiктi есепке алу "Бухгалтерлiк есепке алу мен қаржылық есеп беру туралы" Қазақстан Республикасының 2007 жылғы 28 ақпандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және Қазақстан Республикасының басқа да нормативтiк </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүргізiледi. </w:t>
+        <w:t xml:space="preserve"> және Қазақстан Республикасының басқа да нормативтiк құқықтық кесiмдерiне сәйкес жүргізiледi. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3774,66 +3752,67 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       АКТІСІ </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1033"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3255"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3843,51 +3822,51 @@
               <w:t xml:space="preserve">
 Жасалған </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 күні </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3897,51 +3876,51 @@
               <w:t xml:space="preserve">
 Операция </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 коды </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2751" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3969,51 +3948,51 @@
               <w:t xml:space="preserve">
 негізi </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (мақсаты) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4023,87 +4002,87 @@
               <w:t xml:space="preserve">
 Құжат </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 нөмiрi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қызметi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4136,280 +4115,238 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 қойма) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1033" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -4532,72 +4469,73 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Құрамы және сапалылық жай-күйі </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1155"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1311"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4608,51 +4546,51 @@
               <w:t xml:space="preserve">
 P/с </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 N </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4681,51 +4619,51 @@
               <w:t xml:space="preserve">
 тiң </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4772,51 +4710,51 @@
               <w:t xml:space="preserve">
 н </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4863,51 +4801,51 @@
               <w:t xml:space="preserve">
 бір- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 лігі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4990,51 +4928,51 @@
               <w:t xml:space="preserve">
 нө- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 мірі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5099,51 +5037,51 @@
               <w:t xml:space="preserve">
 нө- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 мірі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5208,51 +5146,51 @@
               <w:t xml:space="preserve">
 муляр </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 N </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5317,51 +5255,51 @@
               <w:t xml:space="preserve">
 ты, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 тығыз-дығы) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5443,51 +5381,51 @@
               <w:t xml:space="preserve">
 ба- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ғасы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5498,51 +5436,51 @@
               <w:t xml:space="preserve">
 Со- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 масы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5589,51 +5527,51 @@
               <w:t xml:space="preserve">
 ауда- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 рылды </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1311" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5843,51 +5781,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5941,5681 +5879,4757 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1311" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 12 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -11628,1412 +10642,1294 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Техникалық-пайдалану көрсеткіштері </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11845"/>
-        <w:gridCol w:w="455"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1. Пайдалануға енгізілдi (күнi) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2. Пайдалануда тұрады (жылы, айы) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3. Пайдаланғаннан бастап жұмыс iстеп келедi (циклдерi, жүрілген сағ.км) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4. Мыналар белгілендi: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ресурс (циклдерi, жүрілген сағ.км) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 пайдалану мерзiмi (жылы, айы) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 кепiлдi жұмыс iстеуi (циклдерi, жүрілген сағ.км) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 кепілдiк мерзiмi (жылы, айы) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5. Жөндеу жүргiзілді (түрі, күнi) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 6. Соңғы жөндеуден кейiн пайдалануда тұрады (жылы, айы) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7. Соңғы жөндеуден кейiн жұмыс істеуi (циклдерi, жүрілген сағ.км) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 8. Iстелiп бiтпеген жұмысы бар (қайта істеу): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 тағайындалған ресурс бойынша </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 пайдалану мерзiмi бойынша (жылы, айы) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 кепiлдi жұмыс істеуi бойынша (циклдерi, жүрiлген сағ.км) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 жарамдылық мерзiмi бойынша (жылы, айы) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11845" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 9. Құнды металдар мөлшерi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -13928,50 +12824,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бухгалтерлік есеп бойынша жүргізілді </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
@@ -14070,512 +12967,428 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -14940,516 +13753,475 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       №________ АКТIСI</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1084"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="4376"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жасалған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Операция коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттың негізі (мақсаты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжат нөмiрi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4376" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әскери бөлiм (бөлiмше, қойма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1084" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -15462,66 +14234,67 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттармен танысу, қарау (тексеру) кезiнде мыналар анықталды:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2600"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1940"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15569,1739 +14342,1403 @@
               <w:t>
 Есептен шығарылсын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 баланстық құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тозу есептелді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2600" w:type="dxa"/>
-[...312 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2600" w:type="dxa"/>
-[...312 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2600" w:type="dxa"/>
-[...312 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2600" w:type="dxa"/>
-[...312 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -17314,67 +15751,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1520"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1762"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17422,235 +15860,235 @@
               <w:t>
 Кіріске алынсын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүкәммалдық нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты (сорты, тығыздығы )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бір бірлік үшін бағасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1762" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17713,51 +16151,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17767,1050 +16205,854 @@
               <w:t>
 сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1762" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
-[...365 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
-[...365 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -19219,50 +17461,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бухгалтерлiк есеп бойынша жүргізілдi:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
@@ -19361,512 +17604,428 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -20089,67 +18248,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                    (куәлiк берген әскери бөлiмнiң атауы) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3178"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1032"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3178" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20159,51 +18319,51 @@
               <w:t xml:space="preserve">
 P/с </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 N </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2465" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20213,51 +18373,51 @@
               <w:t xml:space="preserve">
 Мүлiктiң </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20285,87 +18445,87 @@
               <w:t xml:space="preserve">
 бір- </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 лігі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1030" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 саны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20375,87 +18535,87 @@
               <w:t xml:space="preserve">
 Әрбір бірлігінің </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 теңгерімдік құны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20470,1706 +18630,1419 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 себептері </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3178" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3178" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3178" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3178" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3178" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3178" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2465" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Барлығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1888" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -22398,50 +20271,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       200___ ж. "___"_______________ </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
@@ -22540,512 +20414,428 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>