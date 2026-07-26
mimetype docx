--- v0 (2025-10-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="48aa8fe" w14:textId="48aa8fe">
+    <w:p w14:paraId="3e606e8" w14:textId="3e606e8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,167 +76,317 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасында ақпараттық қауіпсiздiкті қамтамасыз ету жөнiндегi кейбiр шаралар туралы</w:t>
+        <w:t>Қазақстан Республикасында киберқауіпсіздікті қамтамасыз ету жөнiндегi кейбiр шаралар туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Үкіметінің 2004 жылғы 14 қыркүйектегі N 965 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ақпараттық қауiпсiздiктi қамтамасыз ету мақсатында Қазақстан Республикасының Үкiметi қаулы етеді: </w:t>
+      Ескерту. Қаулының тақырыбы жаңа редакцияда - ҚР Үкіметінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Киберқауiпсiздiктi қамтамасыз ету мақсатында Қазақстан Республикасының Үкiметi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Үкіметінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мыналар: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) мемлекеттік құпияларды құрайтын мәліметтер мен таратылуы шектелген қызметтік ақпаратты өңдеу және сақтау халықаралық (жаһандық) деректер беру желiлерiне, Интернет желiсiне және/немесе халықаралық (жаһандық) деректер беру желiлерiне, Интернет желiсiне шығатын ақпараттық желiлерге, байланыс желiлерiне қосылмаған есептеу техникасы құралдарында жүзеге асырылады; </w:t>
+        <w:t>
+      1) мемлекеттік құпияларды құрайтын мәліметтерді өңдеу және сақтау халықаралық (жаһандық) деректер беру желiлерiне, Интернет желiсiне және (немесе) халықаралық (жаһандық) деректер беру желiлерiне, Интернет желiсiне шығатын ақпараттық желiлерге, байланыс желiлерiне қосылмаған есептеуіш техника құралдарында жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) халықаралық (жаһандық) деректер беру желiлерiне, Интернет желiсiне және/немесе халықаралық (жаһандық) деректер беру желiлерiне, Интернет желiсіне шығатын ақпараттық желiлерге, байланыс желiлерiне қосылған техникалық құралдарды орналастыру олардың барысында мемлекеттік құпияларды құрайтын мәліметтердi қамтитын мәселелер талқыланатын кеңестер (келiссөздер) өткiзуге бөлiнген үй-жайлардан тыс жерлерде орналастырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) бөлінген үй-жайларда мемлекеттік құпияларды және ақпараттық қауіпсіздікті қорғау жөніндегі талаптарды міндетті түрде орындай отырып, "Үкіметтің мобильдік офисіне" қол жеткізу үшін қажетті мобильдік құрылғыларды қолдануға рұқсат етіледі. Құпия келіссөздер мен мәжілістер өткізу уақытында көрсетілген мобильдік құрылғылар өшіріледі не қызметтік үй-жайдан тыс шығарылады;</w:t>
+      3) бөлінген үй-жайларда мемлекеттік құпияларды және киберқауіпсіздікті қорғау жөніндегі талаптарды міндетті түрде орындай отырып, "Үкіметтің мобильдік офисіне" қол жеткізу үшін қажетті мобильдік құрылғыларды қолдануға рұқсат етіледі. Құпия келіссөздер жүргізу мен кеңестер өткізу уақытында көрсетілген мобильдік құрылғылар өшіріледі не қызметтік үй-жайдан тыс жерге шығарылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Үкіметтің мобильдік офисі" қызметтік ақпаратының сақталуын қамтамасыз ету мақсатында санкцияланбаған қол жетімділіктен қорғаудың ұйымдық және техникалық шаралары мен Интернет желісінің деректерін берудің жаһандық желілеріне "Үкіметтің мобильдік офисінің" қол жетімділігі үшін пайдаланылатын деректерді беру желілерінде жедел-іздестіру іс-шараларын өткізу мүмкіндігі қамтамасыз етіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
@@ -410,124 +560,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 2011.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 142</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 14.03.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 26.06.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 706</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 20.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 832</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алқашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.09.2018 № 555 қбпү (өзгеріс енгізілмейді) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (алқашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.09.2018 № 555 қбпү (өзгеріс енгізілмейді); 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -570,51 +760,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 2011.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 142</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -752,51 +942,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қаулы 2-2-тармақпен толықтырылды - ҚР Үкіметінің 14.03.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1214,55 +1404,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>