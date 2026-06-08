--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0b562f6" w14:textId="0b562f6">
+    <w:p w14:paraId="376dc9b" w14:textId="376dc9b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,1553 +76,1459 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Соттардың қылмыстық істер бойынша жекеше қаулылар шығару тәжірибесі туралы</w:t>
-[...16 lines deleted...]
-        <w:t>Қазақстан Республикасы Жоғарғы Сотының 2003 жылғы 19 желтоқсандағы N 11 нормативтік қаулысы.</w:t>
+        <w:t>Соттардың қылмыстық істер бойынша жекеше қаулылар шығару практикасы туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2003 жылғы 19 желтоқсандағы № 11 Қазақстан Республикасы Жоғарғы Сотының нормативтік қаулысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Нормативтік қаулының атауындағы және бүкіл мәтін бойынша "жеке" деген сөз "жекеше" деген сөзбен ауыстырылды - ҚР Жоғарғы Сотының 25.11.2016 </w:t>
-[...29 lines deleted...]
-          <w:color w:val="ff0000"/>
+      Ескерту. Нормативтік қаулының тақырыбы және деректемелері жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бүкіл мәтін бойынша "ҚР ҚІЖК-нің", "ҚІЖК-нің" деген сөздер "ҚПК-нің" деген сөзбен ауыстырылды - ҚР Жоғарғы Сотының 25.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) Нормативтік қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Республика соттарының жекеше қаулылар шығару практикасына талдау құқық бұзушылықтар жасауға ықпал еткен себептер мен жағдайларды анықтаумен қатар, олар анықтау және алдын ала тергеп-тексеру органдарының, прокурорлық қадағалау мен сот практикасы қызметін жетілдіруге, сондай-ақ азаматтардың құқыққа құрметпен қарауын қалыптастыруға оң ықпал ететінін көрсетіп отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекеше қаулыларды шығарудың біркелкі практикасын әзірлеу мақсатында Қазақстан Республикасы Жоғарғы Сотының жалпы отырысы қаулы етеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-       Республика соттарының жекеше қаулылар шығару тәжірибесін талдау құқық бұзушылық жасауға итермелеген себептер мен жағдайларды анықтаумен қатар, жекеше қаулылар анықтау және алдын-ала тергеу органдарының, прокурорлық қадағалау мен сот тәжірибесі қызметін жетілдіруге, сондай-ақ азаматтардың құқыққа құрметпен қарауын қалыптастыруға оң ықпал ететінін көрсетіп отыр. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      1. Соттар қылмыстық істерді қарау кезінде Қазақстан Республикасы Қылмыстық-процестік кодексінің (бұдан әрі - ҚПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіне сәйкес қылмыстық істер бойынша іс жүргізудің заңда белгіленген тәртібін адамды және азаматты негізсіз айыптау мен соттаудан, олардың құқықтары мен бостандықтарын заңсыз шектеуден қорғауды қамтамасыз етуге, заңдылық пен құқық тәртібін нығайтуға, қылмыстардың алдын алуға, құқықты құрметтеу көзқарасын қалыптастыруға тиіс екенін ескерулері қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осыған байланысты соттардың жекеше қаулылары заңдылықты сақтаудың, адам құқықтары мен бостандықтарының бастапқылығы мен ажырамастығын танудың, қылмыстар мен өзге де құқық бұзушылықтардың алдын алудың, мемлекеттік органдар, лауазымды тұлғалар мен шаруашылық субъектілерінің қызметіндегі кемшіліктерді ашу мен жоюдың пәрменді құралы болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Соттар азаматтардың заңды мүдделері мен конституциялық құқықтарына қысымшылық жасауға әкеп соққан анықтау, тергеу органдары, прокурорлар жіберген процестік заңдар нормаларының бұзуылуын елеусіз қалдырмауы тиіс. Бұл жағдайларда соттар қателіктерді жіберген лауазымды адамдарды нақты көрсетіп, жекеше қаулылар шығаруы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жекеше қаулыларды шығару тәжірибесін бірыңғай жетілдіру мақсатында Қазақстан Республикасы Жоғарғы Сотының жалпы отырысы қаулы етеді: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+      3. ҚПК-нің 405-бабында көрсетілген жекеше қаулылар шығару негіздерінің тізбесі толық қамтылмағандықтан, соттар басқа да фактілерге: сот процестерін болдырмауға, сотты құрметтемеуге, анықтау, тергеу органдарының мерзімдерді бұзуына ден қоюға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Соттар қылмыстық істерді қарау кезінде Қазақстан Республикасы </w:t>
-[...58 lines deleted...]
-      Осыған байланысты, соттардың жекеше қаулылары заңдылықты сақтаудың, адам бостандығының және құқығының басты және маңызды екенін мойындаудың, қылмыстың және басқа да құқық бұзушылықтың алдын алудың, мемлекеттік органдар, лауазымды тұлғалар мен шаруашылық субъектілерінің қызметіндегі кемшіліктерді анықтау мен жоюдың әсерлі құралы болуы тиіс.</w:t>
+      Сот жекеше қаулыларды көтермелеу сипатында да шығара алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер басты сот талқылауы кезінде дереу жоюды талап ететін заң бұзушылықтар анықталса, сот ҚПК-нің 344-бабына сәйкес істі талқылауды тоқтата туруға және кеңесу бөлмесінде жекеше қаулы шығаруға құқылы, ол дереу сот залында жарияланады және орындау үшін жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Жоғарғы Сотының  24.12.2014 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. ҚПК-нің 23-бабының бесінші бөлігіне сәйкес сот қылмыстық қудалау органы болып табылмайды, айыптаушы немесе қорғаушы тарап жағында әрекет етпейді және құқық мүдделерінен басқа, қандай да болсын мүдделерді білдірмейді, сондықтан, егер қылмыс жасауға ықпал еткен себептер мен жағдайлар лауазымды адамның немесе қылмыс белгілері бар өзге адамның әрекетінің не әрекетсіздігінің салдары болып табылса, ол жекеше қаулыда оларды қылмыстық жауаптылыққа тарту туралы мәселе көтеруге құқылы емес, тек осы фактіні құзыретті органдардың назарына жеткізе алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. ҚПК-нің 53-бабының төртінші және бесінші бөліктеріне сәйкес бірінші, апелляциялық және кассациялық сатыдағы соттар ҚПК-нің 405-бабында көрсетілген мән-жайларды анықтаған жағдайда, ҚПК-нің 471-бабының алтыншы бөлігіне сәйкес орындалатын жекеше қаулыны шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Тергеу судьясы ҚПК-нің 55-бабында көзделген өкілеттіктерді жүзеге асырған кезде ҚПК-нің 56-бабының алтыншы бөлігінде көрсетілген негіздер бойынша жекеше қаулы шығаруға құқылы. Бұл ретте тергеу судьясы қылмыстық істі мәні бойынша шешу кезінде сотта қарау нысанасы болуы мүмкін мәселелерді алдын ала шешуге, оның ішінде кінәнің дәлелденгені немесе дәлелденбегені туралы, іс бойынша жиналған дәлелдемелердің қатыстылығы, жол берілетіндігі, анықтығы және жеткiлiктiлiгi туралы тұжырымдар жасауға тиіс емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-1-тармақпен толықтырылды - ҚР Жоғарғы Сотының 25.11.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі); жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2. Тергеу судьясы өз өкілеттіктерін қылмыстық процестің сотқа дейінгі сатысында жүзеге асырған және Қазақстан Республикасының Конституциясы мен Қазақстан Республикасының заңдарында азаматтарға кепілдік берілген құқықтары мен бостандықтарының бұзылуы және заңсыз шектелуі фактілерін анықтау кезінде, сондай-ақ ұйымдардың заңмен қорғалатын мүдделерін заңсыз шектеу фактілерін және өзге де бұзушылықтарды анықтау кезінде, сот бақылауы шеңберінде оларды жою және заң бұзушылығына жол берген лауазымды адамдарды жауаптылыққа тарту туралы жекеше қаулы шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-2-тармақпен толықтырылды - ҚР Жоғарғы Сотының 25.11.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі); жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бірінші сатыдағы соттың жекеше қаулы шығаруы осы іс бойынша ұқсас ден қоюды қажет ететін басқа да мән-жайлар болған жағдайда, жоғары сатыдағы соттардың жекеше қаулы шығаруына кедергі болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Жекеше қаулы заңды, негізделген және істің жан-жақты, толық әрі объективті зерттелуіне құрылуы керек, себебі ҚПК-нің 405-бабының алтыншы бөлігіне сәйкес ол құқықтық салдарға әкеп соғатын міндеттеуші құжат болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Соттардың қабылданған шешімнің заңдылығына және негізділігіне күмән келтіретін мән-жайларды жекеше қаулыларда көрсетуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекеше қаулыда жалпы тұжырымдалулар мен сөз тіркестері болмауға тиіс. Онда нақты заң бұзушылық, оған жол берген адамдар, сот анықтаған, қылмыс жасауға немесе басқа құқық бұзушылыққа ықпал еткен себептер мен жағдайлар, сондай-ақ сот қорытындысын негіздейтін дәлелдемелер көрсетіледі. Жекеше қаулыда тиісті органның не ұйымның айрықша құзыретіне кіретін өндірістік қызмет мәселелері бойынша ұсыныстар, нұсқаулар берілуі мүмкін емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот сондай-ақ жәбірленушінің, куәнің, аудармашының, сарапшының, маманның сот актісінде тиісті бағаланған көрінеу жалған айғақтар беру фактісін, сол сияқты құжаттардың жалғандығын анықтап, оларға сот актісінде тиісті баға беріп, осы айғақтардың дұрыс еместігі және құжаттардың жалғандығы туралы өз түйіндерін жекеше қаулыда көрсетіп тиісті шаралар қабылдау үшін прокурорға жіберуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. ҚПК-нің 405-бабының бірінші бөлігіне сәйкес жекеше қаулылар соттың кеңесу бөлмесінде қабылданып, тек сотта тікелей қаралып жатқан нақты іс бойынша ғана шығарылуға тиіс, онда басқа істерден мәліметтер мен фактілер болмауы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қаулының қарар бөлігінде оған шағым жасау және прокурордың өтінішхат келтіру мерзімі мен тәртібі көрсетілуі тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот кеңесу бөлмесінен келгеннен кейін жекеше қаулының мәтінін толық жария етеді, бұл туралы басты сот талқылау хаттамасында, ол қағаз жеткізгіште жасалған жағдайда, көрсетілуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер жекеше қаулының мәтіні көлемі үлкен болса, төрағалық етуші қаулының кіріспе және қарар бөліктерін ғана жария етуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жекеше қаулыға істің мәні бойынша шығарылған сот актісіне шағым жасау (прокурордың өтінішхат келтіруі) үшін көзделген тәртіпте және мерзімдерде жекеше қаулыларға шағымдануға (прокурордың өтінішхат келтіруіне) болады. Жекеше қаулыға шағымдану не прокурордың өтінішхат келтіруі мерзімдерін анықтаған кезде ҚПК-нің 422-бабының екінші бөлігін негізге алған жөн, оған сәйкес бірінші сатыдағы сот қаулысына жекеше шағымдарды, прокурордың өтінішхатын ҚПК-нің 414-бабында және 414-бабының үшінші бөлігінде көрсетілген тұлғалар, ол шығарылған күннен бастап он бес тәулік ішінде, ал күзетпен ұсталатын сотталған адамдар – оған жекеше қаулының көшірмесі тапсырылған күннен бастап сол мерзімде беруі керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекеше қаулыға, егер олардың мүдделері тікелей қозғалатын болса, істе тараптар болып табылмайтын тұлғалар да шағымдануға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өздерінің атына шығарылған жекеше қаулы туралы ол заңды күшіне енгеннен кейін мәлім болған тұлғалар жекеше қаулы шығарған сотқа шағымдану мерзімін қалпына келтіру үшін өтінішхатпен жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Алып тасталды - ҚР Жоғарғы Сотының 24.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Нормативтік қаулысымен (ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> нормативтік қаулысымен (ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...1233 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10-1. Төмен тұрған сатыларда шығарылған жекеше қаулыларға, ҚПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1637,1123 +1543,977 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ерекшеліктерді қоспағанда, ҚПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>485-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша кассациялық өтінішхат, наразылық берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-1-тармақпен толықтырылды - ҚР Жоғарғы Сотының 25.11.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) Нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Апелляциялық және кассациялық сатылар төменгі тұрған саты сотының істің мәні бойынша шығарылған шешіміне келіп түскен шағым немесе прокурордың өтінішхаты не наразылығы бойынша істі қарай отырып, ҚПК-нің 24-бабының және 426-бабы үшінші бөлігінің, 484-бабы бірінші бөлігінің талаптарын негізге ала отырып, оған шағым не прокурордың өтінішхаты немесе наразылық болмаған жағдайда да жекеше қаулының заңдылығы мен негізділігін қарауға құқылы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-1-тармақпен толықтырылды - ҚР Жоғарғы Сотының 25.11.2016 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Істің мәні бойынша шығарылған сот шешімінің күшін жою барлық жағдайда жекеше қаулының күшін жоюға әкеп соқпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот шешімінің күшін жоюмен қатар жекеше қаулы істі жаңадан тергеп-тексеру немесе сот талқылауы кезінде бағалау мен зерттеуге жататын шығарылған сот шешімі мен іс материалдарына қатысты болса, жекеше қаулының күші де жойылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. ҚПК-нің 471-бабына сәйкес бірінші саты сотының жекеше қаулысы шағымдану немесе прокурордың өтінішхат келтіру мерзімі өткен соң не шағым жасалған немесе прокурор өтінішхат келтірген жағдайда, істі жоғары тұрған сот қарағаннан кейін заңды күшіне енеді және орындауға енгізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚПК-нің 444-бабының үшінші бөлігіне сәйкес апелляциялық сатының қаулысы оның толық мәтіні жария етілген кезден бастап заңды күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Жекеше қаулы әрекетінде заң бұзушылықтар белгіленген адамға, өзінің лауазымдық жағдайына байланысты қылмыс жасауға ықпал еткен сот анықтаған себептер мен жағдайларды жоя алатын және жоюға міндетті өзге лауазымды тұлғаға (ұйым басшысына) не заң бұзушылықтарға жол берген нақты адамдардың жауаптылығы мәселелерін қоюға құқылы адамға тікелей жіберілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Соттар жекеше қаулылардың пәрменді әрекет етуін қамтамасыз ету мақсатында барлық ұйымдар мен лауазымды адамдардың мүлтіксіз орындауына тиісті бақылауды жүзеге асырулары қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лауазымды тұлға жекеше қаулыны қараусыз қалдырса немесе онда көрсетілген заң бұзушылықтарды жоюға шаралар қабылдамаса, сол сияқты жекеше қаулыға жауапты уақтылы ұсынбаған кезде, тиісті сот төрағасы немесе іс бойынша төрағалық етуші Қазақстан Республикасының әкімшілік құқық бұзушылық туралы кодексінің (бұдан әрі - ӘҚБтК) 804-бабы бірінші бөлігінің 57) тармақшасына сәйкес әкімшілік құқық бұзушылық туралы хаттама жасау туралы сот приставына немесе басқа да сот қызметкерлеріне осы фактіні куәландыратын қажетті құжаттарды қоса бере отырып, ӘҚБтК-нің 684-бабына сәйкес осы әкімшілік істі қарау соттылығы бар тиісті аумақтық сотқа жолдау үшін нұсқау беруге құқылы. Бұл ретте ӘҚБтК-нің 49-тарауына сәйкес артықшылықтары мен иммунитеті бар адамдарды, сондай-ақ ӘҚБтК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қағидалары бойынша тартылуы шешілетін адамдарды әкімшілік жауаптылыққа тартудың ерекшеліктері ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15-1. Алып тасталды - ҚР Жоғарғы Сотының 25.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) Нормативтік қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="13"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Осы нормативтік қаулының қабылдануына байланысты "Қылмыс жасауға итермелейтін себеп пен жағдайды жою шараларын анықтау мен қабылдау бойынша Алматы облыстық және Оңтүстік Қазақстан өлкесі соттарының жұмыс жағдайы мен оларды жетілдіру шаралары туралы" 1963 жылғы 19 шілдедегі № 3 Қазақ КСР Жоғарғы Соты Пленумы қаулысының күші жойылды деп танылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгерістер енгізілді - ҚР Жоғарғы Сотының 2010.06.25 </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі); 11.12.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының 27.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="14"/>
-[...535 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="19"/>
+    <w:bookmarkStart w:name="z17" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Қазақстан Республикасы Конституциясының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4-бабына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">сәйкес осы нормативтік қаулы қолданыстағы құқық құрамына қосылады, сондай-ақ жалпыға міндетті болып табылады және ресми жарияланған күнінен бастап күшіне енеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10831"/>
-        <w:gridCol w:w="1469"/>
+        <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10831" w:type="dxa"/>
-[...43 lines deleted...]
-            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жоғарғы Сотының Төрағасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жоғарғы Сотының судьясы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жалпы отырыс хатшысы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...94 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3079,31 +2839,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>