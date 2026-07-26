--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="376dc9b" w14:textId="376dc9b">
+    <w:p w14:paraId="75054d3" w14:textId="75054d3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2465,55 +2465,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2839,31 +2839,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>