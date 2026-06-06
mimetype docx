--- v0 (2025-10-02)
+++ v1 (2026-06-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9026791" w14:textId="9026791">
+    <w:p w14:paraId="e1843ed" w14:textId="e1843ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,602 +85,863 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республикалық микроорганизмдер коллекциясы туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Үкіметінің қаулысы 2002 жылғы 30 шілде N 850. Күші жойылды - Қазақстан Республикасы Үкіметінің 2026 жылғы 20 ақпандағы № 96 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының Үкiметi қаулы етеді:  </w:t>
-[...3 lines deleted...]
-      </w:r>
+      Ескерту. Күші жойылды - ҚР Үкіметінің 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z0" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасының Бiлiм және ғылым министрлiгi Денсаулық сақтау министрлiгiмен және Ауыл шаруашылығы министрлiгiмен бiрлесiп:  </w:t>
-[...3 lines deleted...]
-      </w:r>
+      Қазақстан Республикасының Үкiметi қаулы етеді:  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) өнеркәсiптiк және патогендiк микроорганизмдердiң ақпараттық дерекқорын есепке алу мен бақылауды, қалыптастыру мен жандандыруды қамтитын Қазақстан Республикасындағы микробиологиялық мониторинг пен биологиялық қауiпсiздiк жүйесiн және биологиялық ластанулардың әсер ету зардаптарының алдын алу, оқшаулау және жою жөнiндегi ұйымдастыру-әдiстемелiк iс-шаралардың кешенiн құрсын;  </w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. Қазақстан Республикасының Бiлiм және ғылым министрлiгi Денсаулық сақтау министрлiгiмен және Ауыл шаруашылығы министрлiгiмен бiрлесiп:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) белгiленген тәртiппен Қазақстан Республикасындағы микробиологиялық мониторинг ережесiн әзiрлесiн және бекiтсiн;  </w:t>
-[...3 lines deleted...]
-      </w:r>
+      1) өнеркәсiптiк және патогендiк микроорганизмдердiң ақпараттық дерекқорын есепке алу мен бақылауды, қалыптастыру мен жандандыруды қамтитын Қазақстан Республикасындағы микробиологиялық мониторинг пен биологиялық қауiпсiздiк жүйесiн және биологиялық ластанулардың әсер ету зардаптарының алдын алу, оқшаулау және жою жөнiндегi ұйымдастыру-әдiстемелiк iс-шаралардың кешенiн құрсын;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) өнеркәсiптiк микроорганизмдердiң депоненттелген штаммдары мен аса қауiптi инфекциялар қоздырғыштарының қатаң есебiн және дұрыс сақталуын қамтамасыз етсiн;  </w:t>
-[...3 lines deleted...]
-      </w:r>
+      2) белгiленген тәртiппен Қазақстан Республикасындағы микробиологиялық мониторинг ережесiн әзiрлесiн және бекiтсiн;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) материалдардың биоластануына күмәндi инфекциялардың күдiк туғызатын көздерiн уақтылы және бiлiктi зерттеулердiң стандартты әдiстерiн әзiрлесiн және бекiтсiн;  </w:t>
-[...3 lines deleted...]
-      </w:r>
+      3) өнеркәсiптiк микроорганизмдердiң депоненттелген штаммдары мен аса қауiптi инфекциялар қоздырғыштарының қатаң есебiн және дұрыс сақталуын қамтамасыз етсiн;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) материалдардың биоластануына күмәндi инфекциялардың күдiк туғызатын көздерiн уақтылы және бiлiктi зерттеулердiң стандартты әдiстерiн әзiрлесiн және бекiтсiн;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) өнеркәсiптiк микроорганизмдер мен аса қауiптi инфекциялар қоздырғыштарының бiрыңғай ақпараттық дерекқорын құрсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналар республикалық микроорганизмдер коллекциясының функцияларын жүзеге асыратын органдар болып белгіленсін:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнеркәсіптік микроорганизмдер бойынша - Қазақстан Республикасы Білім және ғылым министрлігі Ғылым комитетінің "Республикалық микроорганизмдер коллекциясы" республикалық мемлекеттік кәсіпорны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аса қауіпті инфекциялар қоздырғыштары бойынша - Қазақстан Республикасы Денсаулық сақтау министрлігі Мемлекеттік санитариялық-эпидемиологиялық қадағалау комитетінің "Масғұт Айқымбаев атындағы Қазақ карантиндік және зооноздық жұқпалар ғылыми орталығы" республикалық мемлекеттік қазыналық кәсіпорны, Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің "Ветеринария бойынша ұлттық референттік орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Үкіметінің </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өнеркәсіптік микроорганизмдер бойынша - Қазақстан Республикасы Білім және ғылым министрлігі Ғылым комитетінің «Республикалық микроорганизмдер коллекциясы» республикалық мемлекеттік кәсіпорны;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2010.10.12 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 1060</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 04.02.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аса қауіпті инфекциялар қоздырғыштары бойынша - Қазақстан Республикасы Денсаулық сақтау министрлігі Мемлекеттік санитариялық-эпидемиологиялық қадағалау комитетінің «Масғұт Айқымбаев атындағы Қазақ карантиндік және зооноздық жұқпалар ғылыми орталығы» республикалық мемлекеттік қазыналық кәсіпорны, Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің «Ветеринария бойынша ұлттық референттік орталық» шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Денсаулық сақтау министрлігі Мемлекеттік санитариялық-эпидемиологиялық қадағалау комитетінің "Масғүт Айқымбаев атындағы Қазақ карантиндік және зооноздық жұқпалар ғылыми орталығы" республикалық мемлекеттік қазыналық кәсіпорны, Қазақстан Республикасы Білім және ғылым министрлігі Ғылым комитетінің "Биологиялық қауіпсіздік проблемаларының ғылыми-зерттеу институты" республикалық мемлекеттік кәсіпорны және Қазақстан Республикасы Ауыл шаруашылығы министрлігі Ветеринариялық бақылау және қадағалау комитетінің "Ветеринария бойынша ұлттық референттік орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны аса қауіпті инфекциялар қоздырғыштарының депозитарийлері болып белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ауыл шаруашылығы министрлігінің "Қазақ тамақ өнеркәсібі ғылыми-зерттеу институты" республикалық мемлекеттік қазыналық кәсіпорны және Қазақстан Республикасы Білім және ғылым министрлігі Ғылым комитетінің "Ұлттық биотехнология орталығы" республикалық мемлекеттік кәсіпорны өнеркәсіптік микроорганизмдердің депозитарийлері болып белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Үкіметінің </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Ескерту. 2-тармақ жаңа редакцияда - ҚР Үкіметінің </w:t>
+        <w:t xml:space="preserve">       2010.10.12 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 1060</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 04.02.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Жекешелендiруге жатпайтын мемлекеттiк меншiк объектiлерiнiң тiзбесi туралы" Қазақстан Республикасы Yкiметiнiң 2000 жылғы 24 қазандағы N 1587 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қаулысына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Қазақстан Республикасының ПҮКЖ-ы, 2000 ж., N 43, 513-құжат) мынадай толықтыру енгiзілсiн: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетiлген қаулыға 1-қосымша мынадай мазмұндағы реттiк нөмiрi 20-жолмен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "20. Аса қауiптi инфекциялар қоздырғыштары мен өнеркәсiптiк микроорганизмдер коллекциясы және депозитарийлерi". </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Осы қаулы қол қойылған күнiнен бастап күшiне енедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Премьер-Министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Ауыл шаруашылығы министрлігінің «Қазақ тамақ өнеркәсібі ғылыми-зерттеу институты» республикалық мемлекеттік қазыналық кәсіпорны және Қазақстан Республикасы Білім және ғылым министрлігі Ғылым комитетінің «Ұлттық биотехнология орталығы» республикалық мемлекеттік кәсіпорны өнеркәсіптік микроорганизмдердің депозитарийлері болып белгіленсін.</w:t>
-[...12 lines deleted...]
-        <w:t>
 </w:t>
-      </w:r>
-[...196 lines deleted...]
-        <w:t xml:space="preserve">     Премьер-Министрі  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1000,35 +1263,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>