--- v0 (2025-10-14)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dd4c56e" w14:textId="dd4c56e">
+    <w:p w14:paraId="1459e87" w14:textId="1459e87">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1106,188 +1106,270 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Басшысына мәліметтерді мемлекеттік құпияларға жатқызу бойынша өкілеттіктер берілген мемлекеттік орган олар келіп түскен күннен бастап он жұмыс күні ішінде тапсырыс берушінің сұрау салуын қарастырады және оның атына басшы не оны алмастыратын адам қол қойған мемлекеттік құпияларды тапсырысты орындаушыға беру мүмкіндігі туралы жазбаша жауап не мемлекеттік құпияларды тапсырысты орындаушыға беруге кедергі келтіретін себептерді көрсете отырып, дәлелді бас тарту жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Мемлекеттік құпияларды Қазақстан Республикасының ұйымдарына немесе азаматтарына беру тапсырыс беруші мен тапсырысты орындаушы арасында жасалатын бірлескен құпия жұмыстарды жүргізуге арналған шарттың негізінде жүзеге асырылады.</w:t>
+      6. Мемлекеттік құпияны Қазақстан Республикасының ұйымдарына немесе азаматтарына беру тапсырыс беруші мен тапсырысты орындаушы арасында жасалатын бірлескен құпия жұмыстарды жүргізуге арналған шарттың негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырыс беруші мен тапсырысты орындаушының арасында жасалатын бірлескен құпия жұмыстарды жүргізуге арналған шартта азаматтық заңнамаға сәйкес мынадай мәселелер реттелуі қажет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      1) жұмыстарды жүргізу процесінде де, олар аяқталғаннан кейін де тапсырыс берушінің мемлекеттік құпиялардың сақталуын қамтамасыз ету бойынша бақылауды жүзеге асыру тәртібі мен тапсырысты орындаушының жауапкершілігі;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыстарды жүргізу процесінде де, олар аяқталғаннан кейін де мемлекеттік құпияның сақталуын қамтамасыз ету бойынша тапсырыс берушінің бақылауды жүзеге асыруының тәртібі мен тапсырысты орындаушының жауапкершілігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      2) мемлекеттік құпияларды қорғау жөніндегі жұмыстарды (көрсетілетін қызметтерді) қаржыландыру шарттары;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік құпияны қорғау жөніндегі жұмыстарды (көрсетілетін қызметтерді) қаржыландыру шарттары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      3) ұлттық қауіпсіздік органдарының мемлекеттік құпияларды пайдалана отырып жұмыстарды жүргізуге рұқсатының не лауазымды тұлғаға немесе Қазақстан Республикасының азаматына ресімделген мемлекеттік құпияларға рұқсат етудің (нөмірі, күні, жарамдылық мерзімі және кім берген) болуы туралы мәліметтер;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұлттық қауіпсіздік органдарының мемлекеттік құпия пайдаланылатын жұмыстарды жүргізуге рұқсатының не лауазымды тұлғаға немесе Қазақстан Республикасының азаматына ресімделген мемлекеттік құпияларға рұқсаттың бар-жоғы туралы мәліметтер (нөмірі, күні, қолданылу мерзімі және кім берген);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      4) беруге жоспарланып отырған мемлекеттік құпиялардың тізбесі (тізбе бірлескен құпия жұмыстарды жүргізуге арналған шартқа бөлек қосымша ретінде ресімделеді, онда берілетін құжаттардың (жеткізгіштердің) атаулары, құпиялылық белгілері, есептік нөмірлері, даналардың нөмірлері, парақтарының саны көрсетіледі).</w:t>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) беру жоспарланып отырған мемлекеттік құпиялардың тізбесі (тізбе бірлескен құпия жұмыстарды жүргізуге арналған шартқа бөлек қосымша ретінде ресімделеді, онда берілетін құжаттардың (жеткізгіштердің) атаулары, құпиялылық белгілері, есептік нөмірлері, даналардың нөмірлері, парақтарының саны көрсетіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бірлескен құпия жұмыстарды жүргізуге арналған шарттың нысанасы тапсырыс берушіге тиесілі, мемлекеттік құпияларға жатқызылған, қорғалып орындалған ақпараттық жүйелерге қызмет көрсету болып табылатын жағдайларда, берілетін құжаттардың (жеткізгіштердің) атауларының орнына бірлескен құпия жұмыстарды жүргізуге арналған шартқа еркін нысандағы анықтама қоса беріледі, онда қызмет көрсетілетін ақпараттық жүйелердегі мемлекеттік құпиялар болып табылатын айналымда жүрген мәліметтердің қысқаша сипаттамасы көрсетіледі.</w:t>
+      Бірлескен құпия жұмыстарды жүргізуге арналған шарттың нысанасы тапсырыс берушіге тиесілі, мемлекеттік құпияларға жатқызылған, қорғалып орындалған цифрлық жүйелерге қызмет көрсету болса, берілетін құжаттардың (жеткізгіштердің) атауларының орнына бірлескен құпия жұмыстарды жүргізуге арналған шартқа еркін нысандағы анықтама қоса беріледі, онда қызмет көрсетілетін цифрлық жүйелерде айналымда жүрген, мемлекеттік құпия болып табылатын мәліметтердің қысқаша сипаты көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірлескен құпия жұмыстарды жүргізуге арналған шартты жасасуға, сондай-ақ оның орындалуын бақылауға жауапты құрылымдық бөлімшені тапсырыс берушінің басшысы айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Үкіметінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 147</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік құпияларға билік ету өкілеттіктері берілген мемлекеттік органның өздерінің мемлекеттік құпияларын беру мүмкіндігі туралы жазбаша рұқсатын алғанға дейін бірлескен құпия жұмыстарды жүргізуге арналған шартты жасасуға және мемлекеттік құпияларды беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
@@ -1561,55 +1643,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1935,31 +2017,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>