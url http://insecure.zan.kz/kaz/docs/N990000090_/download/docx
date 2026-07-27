--- v0 (2025-10-12)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cda47ca" w14:textId="cda47ca">
+    <w:p w14:paraId="e72609b" w14:textId="e72609b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -275,51 +275,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Президентінің 2013 жылғы 28 мамырдағы </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Президентінің 28.05.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өкімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -839,72 +839,154 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Алтын Қыран" орденiмен наградтауға кандидатураларды Қазақстан Республикасының Президенті айқындайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Өзге мемлекеттік наградалармен наградтау жөнiнде Қазақстан Республикасының Президентiне Қазақстан Республикасының Парламентi, Yкiметi, министрлiктер, агенттіктер, өзге де орталық және жергілікті атқарушы органдар, шығармашылық одақтар мен басқа да ұйымдар ұсыныстар бередi. </w:t>
+        <w:t>
+      Өзге мемлекеттік наградалармен марапаттауға ұсынуды Қазақстан Республикасының Президентіне Қазақстан Республикасының Құрылтайы, Yкіметі, министрліктер, агенттіктер, өзге де орталық және жергілікті атқарушы органдар, шығармашылық одақтар мен басқа да ұйымдар енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наградтауға кандидатураларды еңбек ұжымдары қарап, ұсына алады. Бұл жөнiнде награда қағазына жазылады. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Дәрежелерi бар наградалардан басқа бiр наградаға екiншi рет қайталап ұсынуға жол берілмейді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1143,72 +1225,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Награда қағаздарын жұмыс істейтін аналарға - жұмыс орны, жеке-дара жұмыс істейтіндер мен жұмыс істемейтін аналарға жергілікті атқарушы органдар толтырады және олардың қойған қолымен және мөрімен олар куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген жағдайларда қаза тапқан балаларға тиісті органдардың анықтамалары немесе басқа да растайтын құжаттары ұсынылады. Егер көп балалы ананың баласы шет мемлекеттің азаматы болып табылса, награда қағазына оның құжаттарды жинау кезінде түсірілген 3x4 көлемді түрлі-түсті фотосуреті, ал ол 18 жасқа толған кезде шетелдіктің жеке басын куәландыратын құжаттың толық түрлі-түсті көшірмесі де қоса беріледі.</w:t>
+        <w:t>
+      Награда қағазы (№ 2 нысан) ана мен балалардың жеке құжаттарының негізінде толтырылады, ал хабарсыз кеткен немесе "Қазақстан Республикасының мемлекеттік наградалары туралы" Заңның 28-бабында көрсетілген жағдайларда қаза тапқан балаларға тиісті органдардың анықтамалары немесе басқа да растайтын құжаттары ұсынылады. Егер көпбалалы ананың баласы шет мемлекеттің азаматы болса, награда қағазына оның құжаттарды жинау кезінде түсірілген 3x4 көлемді түрлі-түсті фотосуреті қоса жалғанады, ал ол 18 жасқа толған кезде шетел азаматының жеке басын куәландыратын құжаттың толық түрлі-түсті көшірмесі де қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балалардың бар екендігін растайтын анықтамалар бір жыл бойы жарамды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1284,51 +1346,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Президентінің 26.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> өкімімен.</w:t>
+        <w:t xml:space="preserve"> өкімімен; өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1374,87 +1476,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       меншік нысандарына қарамастан ұйымдардың, жергілікті мемлекеттік органдардың қызметкерлеріне, өңірлік қоғамдық бірлестіктердің өкілдеріне - облыстардың, Астана, Алматы және Шымкент қалаларының әкімдері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыстардың, республикалық маңызы бар қалалардың және астананың тексеру комиссияларының төрағаларына - Жоғары аудиторлық палатаның Төрағасы;</w:t>
+      астананың, облыстардың және республикалық маңызы бар қалалардың тексеру комиссияларының төрағаларына – Қазақстан Республикасы Жоғары аудиторлық палатасының Төрағасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орталық мемлекеттiк органдардың, Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретін органдардың, республикалық шығармашылық одақтар мен қоғамдық ұйымдардың қызметкерлерiне – осы ұйымдардың басшылары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      орталық мемлекеттік органдардың, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін органдардың бірінші басшыларына, облыстардың, Астана, Алматы және Шымкент қалаларының әкімдері мен мәслихаттарының төрағаларына Қазақстан Республикасының Парламенті мен Үкіметі ұсынымдар енгізеді.</w:t>
+      орталық мемлекеттік органдардың, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін органдардың бірінші басшыларына, астана, облыстар, республикалық маңызы бар қалалар әкімдері мен мәслихаттарының төрағаларына Қазақстан Республикасының Құрылтайы мен Үкіметі ұсынымдар енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наградтауға ұсынылғандардың әрқайсысына ұсыным жеке дайындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1516,51 +1618,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 26.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> өкімдерімен.</w:t>
+        <w:t xml:space="preserve">; ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1631,100 +1773,120 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Қазақстан Республикасының шегінен тысқары жерде тұратын Қазақстан Республикасының азаматтарын, сондай-ақ шетелдіктер мен азаматтығы жоқ адамдарды наградтау туралы ұсыныстарды Қазақстан Республикасының Сыртқы істер министрлігі не Қазақстан Республикасының Сыртқы істер министрлігімен келісу бойынша басқа да министрліктер, мемлекеттік комитеттер, өзге де орталық мемлекеттік және жергілікті атқарушы органдар береді.</w:t>
+      8. Қазақстан Республикасының шегінен тысқары жерде тұратын Қазақстан Республикасының азаматтарын, сондай-ақ шетел азаматтары мен азаматтығы жоқ адамдарды марапаттау туралы ұсыныстарды Қазақстан Республикасының Сыртқы істер министрлігі, Қазақстан Республикасының Сыртқы істер министрлігімен келісу бойынша орталық мемлекеттік және жергілікті атқарушы органдар береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Президентінің 26.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 233</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> өкімімен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2151,156 +2313,196 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының мемлекеттiк наградаларын Қазақстан Республикасының Президентi тапсырады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      - облыстардың, Астана, Алматы және Шымкент қалаларының әкімдері, министрлер, Қазақстан Республикасының елшілері, сондай-ақ Қазақстан Республикасының Президенті осыған уәкілеттік берген тапсыра алады.</w:t>
+        <w:t>
+      Қазақстан Республикасы Президентінің атынан және тапсыруы бойынша мемлекеттік наградаларды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Қазақстан Республикасы Президенті Әкімшілігінің Басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - астана, облыстар, республикалық маңызы бар қалалар әкімдері, министрлер, Қазақстан Республикасының елшілері, сондай-ақ Қазақстан Республикасының Президенті осыған уәкілеттік берген басқа адамдар да тапсыра алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Президентінің 12.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 26.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> өкімдерімен.</w:t>
+        <w:t xml:space="preserve"> өкімдерімен; ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9867,55 +10069,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>