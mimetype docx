--- v1 (2026-07-27)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e72609b" w14:textId="e72609b">
+    <w:p w14:paraId="a30ee96" w14:textId="a30ee96">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -913,511 +913,511 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Дәрежелерi бар наградалардан басқа бiр наградаға екiншi рет қайталап ұсынуға жол берілмейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көп балалы аналарды наградтауды және қаһармандық ерлік жасауға, қиын-қыстау жағдаяттарға байланысты айрықша жағдайларды қоспағанда, кезекті наградаға бұдан бұрынғы наградтаудан кейiн кемiнде бес жыл өткен соң ғана ұсынуға болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгерту енгізілді - ҚР Президентінің 2007.03.25. N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>114</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 20.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 90</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 26.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...34 lines deleted...]
-      Көп балалы аналарды наградтауды және қаһармандық ерлік жасауға, қиын-қыстау жағдаяттарға байланысты айрықша жағдайларды қоспағанда, кезекті наградаға бұдан бұрынғы наградтаудан кейiн кемiнде бес жыл өткен соң ғана ұсынуға болады. </w:t>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік наградаға ұсынылушының әрқайсысына белгіленген үлгідегі награда қағазы жасалады (№ 1 және № 2 нысандар қоса беріліп отыр).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Награда қағазында (№ 1 нысан) наградталушының жеке басын, саладағы және осы ұжымдағы жұмысының жалпы еңбек өтілін, сіңірген нақты еңбегін сипаттайтын деректер, жұмысының тиімділігі мен сапасы туралы мәліметтер баяндалады; өндірісте жұмыс істейтін адамдар үшін - жұмысының негізгі нәтижелері, сондай-ақ ол аталып өтуі мүмкін награда көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қылмыстық құқық бұзушылық жасағаны үшін жауаптылыққа тартылған адамдарды, сондай-ақ егер өзіне қатысты немесе оның балаларына қатысты қылмыстық іс қозғалған болса, "Алтын алқа" немесе "Күміс алқа" алқасын алуға үміткер көп балалы ананы наградтаудан бас тартылуы мүмкін. Қылмыстық құқық бұзушылықтар туралы ақпарат олардың жасалған мерзіміне қарамастан, барлық мән-жайлар егжей-тегжейлі көрсетіліп, міндетті түрде награда қағазында көрсетіледі. Егер қылмыстық құқық бұзушылық жасалған немесе қылмыстық іс жүргізу тоқтатылған кезден бастап 10 жыл өтпесе, қылмыстық құқық бұзушылық жасаған адамға ішкі істер органдарынан мінездеме де награда қағазына қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Награда қағазына ұйым басшысы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірінші басшыға берілетін награда қағазына жоғары тұрған органның басшылығы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Награда қағаздары оларға басшылығы қол қойған ұйымдардың мөрлерімен бекемделеді. Тиісті наградаға ұсынылатын көп балалы анаға белгіленген үлгідегі награда қағазы (№ 2 нысан) толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Награда қағаздарын жұмыс істейтін аналарға - жұмыс орны, жеке-дара жұмыс істейтіндер мен жұмыс істемейтін аналарға жергілікті атқарушы органдар толтырады және олардың қойған қолымен және мөрімен олар куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Награда қағазы (№ 2 нысан) ана мен балалардың жеке құжаттарының негізінде толтырылады, ал хабарсыз кеткен немесе "Қазақстан Республикасының мемлекеттік наградалары туралы" Заңның 28-бабында көрсетілген жағдайларда қаза тапқан балаларға тиісті органдардың анықтамалары немесе басқа да растайтын құжаттары ұсынылады. Егер көпбалалы ананың баласы шет мемлекеттің азаматы болса, награда қағазына оның құжаттарды жинау кезінде түсірілген 3x4 көлемді түрлі-түсті фотосуреті қоса жалғанады, ал ол 18 жасқа толған кезде шетел азаматының жеке басын куәландыратын құжаттың толық түрлі-түсті көшірмесі де қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балалардың бар екендігін растайтын анықтамалар бір жыл бойы жарамды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Награда қағаздары компьютерлік техниканы қолданылып толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Халық қаһарманы", "Қазақстанның Еңбек Ері" атақтарын және құрметті атақтарды беруге ұсынылатындардың награда қағаздарына 3x4 көлемді екі фотосурет артқы жағына тегі мен аты-жөні көрсетіліп қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дұрыс ресімделмеген және Мемлекеттік наградалар жөніндегі комиссияның отырысына дейін отыз күннен кем мерзімде келіп түскен награда құжаттары қарауға қабылданбайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгерту енгізілді - ҚР Президентінің 2007.03.25. N </w:t>
-[...9 lines deleted...]
-        <w:t>114</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Президентінің 26.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; 20.10.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 90</w:t>
+        <w:t xml:space="preserve"> өкімімен; өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; 26.07.2025 </w:t>
-[...318 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1585,295 +1585,295 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Президентінің 12.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 51</w:t>
+        <w:t xml:space="preserve">; 26.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; 26.07.2025 </w:t>
+        <w:t xml:space="preserve">; ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы Қорғаныс министрлігінің, Қазақстан Республикасы Ішкі істер министрлігінің, Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің, Қазақстан Республикасы Мемлекеттік күзет қызметінің әскери қызметшілері мен қызметкерлерін, сондай-ақ осы органдардың азаматтық контингентін наградтау туралы өтінішхаттарды ұсыну тәртібін олардың басшылығы айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Президентінің 26.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; ҚР Президентінің 01.07.2026 </w:t>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасының шегінен тысқары жерде тұратын Қазақстан Республикасының азаматтарын, сондай-ақ шетел азаматтары мен азаматтығы жоқ адамдарды марапаттау туралы ұсыныстарды Қазақстан Республикасының Сыртқы істер министрлігі, Қазақстан Республикасының Сыртқы істер министрлігімен келісу бойынша орталық мемлекеттік және жергілікті атқарушы органдар береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...183 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2314,195 +2314,215 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының мемлекеттiк наградаларын Қазақстан Республикасының Президентi тапсырады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Президентінің атынан және тапсыруы бойынша мемлекеттік наградаларды:</w:t>
-[...35 lines deleted...]
-      - астана, облыстар, республикалық маңызы бар қалалар әкімдері, министрлер, Қазақстан Республикасының елшілері, сондай-ақ Қазақстан Республикасының Президенті осыған уәкілеттік берген басқа адамдар да тапсыра алады.</w:t>
+      Қазақстан Республикасы Президентінің атынан және тапсырмасы бойынша мемлекеттік наградаларды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Қазақстан Республикасының Вице-Президенті немесе Қазақстан Республикасы Президенті Әкімшілігінің Басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - астананың, облыстардың, республикалық маңызы бар қалалардың әкімдері, министрлер, Қазақстан Республикасының елшілері, сондай-ақ Қазақстан Республикасы Президенті осыған уәкілеттік берген басқа да адамдар тапсыра алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Президентінің 12.08.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгерістер енгізілді - ҚР Президентінің 12.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 51</w:t>
+        <w:t xml:space="preserve">; 26.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; 26.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 233</w:t>
+        <w:t xml:space="preserve"> өкімдерімен; ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> өкімдерімен; ҚР Президентінің 01.07.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1337</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+        <w:t xml:space="preserve"> енгізіледі); 05.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1452</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10069,55 +10089,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10443,31 +10463,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>