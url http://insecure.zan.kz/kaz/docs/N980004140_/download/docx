--- v0 (2025-11-07)
+++ v1 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e65dc21" w14:textId="e65dc21">
+    <w:p w14:paraId="c777e6d" w14:textId="c777e6d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,669 +85,873 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Президентінің Арнаулы стипендиясын тағайындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Президенті Өкімі. 1998 жылғы 12 қараша N 4140. Күші жойылды - Қазақстан Республикасы Президентінің 2026 жылғы 1 шiлдедегi № 1337 Жарлығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Елдің студент жастарының оқу және шығармашылық белсенділігін арттыру мақсатында: </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасы Президентінің Арнаулы стипендиясы (бұдан әрі - Арнаулы стипендия) тағайындалсын. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Арнаулы стипендияны тағайындау тәртібі туралы ереже бекітілсін (қоса беріледі). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасының Білім, мәдени және денсаулық сақтау министрлігі Арнаулы стипендияны беру жөніндегі Конкурстық комиссия құратын болсын. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Арнаулы стипендияны тағайындау 1998 жылғы 1 қыркүйектен бастап енгізілсін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      1. Қазақстан Республикасы Президентінің Арнаулы стипендиясы (бұдан әрі - Арнаулы стипендия) тағайындалсын. </w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президентінің 1998 жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12 қарашадағы N 4140</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өкімімен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      2. Арнаулы стипендияны тағайындау тәртібі туралы ереже бекітілсін (қоса беріледі). </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Арнаулы стипендиясын тағайындау</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...154 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...30 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+        <w:t>тәртібі туралы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ереже Қазақстан Республикасы Президентінің Арнаулы стипендиясын (бұдан әрі Арнаулы стипендия) төлеу тәртібін айқындайды. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Арнаулы стипендия ұйымдық-құқықтық негіздері мен бағыныстылығына қарамастан, еліміздегі меншіктің барлық нысанындағы жоғары оқу орындарының студенттеріне тағайындалады. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Арнаулы стипендия Қазақстан Республикасы Президентінің академиялық қаламақыларынан құралады және жыл сайын әрқайсысы айына 2000 теңгеден 6 стипендия мөлшерінде белгіленеді. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Арнаулы стипендия оқудың барлық кезеңінде жоғары нәтижелерге жеткен, ғылыми-зерттеу жұмысымен айналысатын, оқу орнының қоғамдық өміріне белсене атсалысатын республика жоғары оқу орындарының күндізгі бөлімдерінің соңғы курсында оқитын студенттерге тағайындалады. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Арнаулы стипендияны тағайындау үшін кандидатураларды жоғары оқу орнының Ғылыми кеңесі ұсынады. Жоғары оқу орнының ректоры қол қойған Ғылыми кеңестің шешімі жыл сайын 15 шілдеге дейін Қазақстан Республикасы Білім, мәдениет және денсаулық сақтау министрлігінің Конкурстық комиссиясына жолданады. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Конкурстық комиссияға Қазақстан Республикасының Білім, мәдениет және денсаулық сақтау министрі басшылық етеді. Конкурстық комиссияның құрамына министрлік комитеттерінің төрағалары, жетекші жоғары оқу орындарының ректорлары мен профессорлары, Қазақстан Республикасының белгілі ғалымдары мен мәдениет қайраткерлері енгізіледі. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Конкурстық комиссияның мәжілісі комиссия мүшелерінің жартысынан астамы қатысқан жағдайда өкілетті болып есептеледі. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шешім ашық дауыс беру арқылы және мәжіліске қатысып отырған конкурстық комиссия мүшелерінің жай көпшілік даусымен қабылданады. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конкурстық комиссияның отырыстары хаттамалармен ресімделеді. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Конкурстық комиссияның төрағасы - Қазақстан Республикасының Білім, мәдениет және денсаулық сақтау министрі жыл сайын 15 тамызға дейін Арнаулы стипендиялар тағайындау үшін Қазақстан Республикасының Президентіне кандидатураларды ұсынады. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Арнаулы стипендиялар ай сайын төленіп тұрады. Арнаулы стипендияларды Қазақстан Республикасының Ғылым министрлігі - Ғылым академиясы стипендиаттар оқып жүрген жоғары оқу орындарының шоттарына аударып отырады. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Студентті Арнаулы стипендиядан айыру ол қалай тағайындалса, нақ солай тәртіппен жүзеге асырылады. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Арнаулы стипендияны иеленетін студенттердің тізімі бұқаралық ақпарат құралдарында жариялануға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1067,35 +1273,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>