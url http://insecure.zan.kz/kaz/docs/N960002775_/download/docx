--- v0 (2025-12-25)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="48995b7" w14:textId="48995b7">
+    <w:p w14:paraId="841951d" w14:textId="841951d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,730 +76,816 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Парламентiнiң депутаттарына автомобиль көлiгiмен қызмет көрсету тәртiбi туралы</w:t>
+        <w:t>Қазақстан Республикасы Құрылтайының депутаттарына автомобиль көлігімен қызмет көрсету тәртібі туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Президентiнiң Өкімі. 1996 жылғы 16 қаңтар N 2775</w:t>
+        <w:t>Қазақстан Республикасы Президентiнiң Өкімі. 1996 жылғы 16 қаңтар N 2775.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z0" w:id="0"/>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> бекiтiлсiн (қоса берiледi).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z0" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының Құрылтайы және оның депутаттарының мәртебесі туралы" Қазақстан Республикасы Конституциялық заңының 51-бабының 6-тармағына сәйкес Қазақстан Республикасы Құрылтайының депутаттарына автомобиль көлігімен қызмет көрсету тәртібі туралы ереже бекітілсін (қоса беріліп отыр).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      </w:t>
-[...32 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Президентi  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президентінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1996 жылғы 16 қаңтардағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 2775 өкімімен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БЕКІТІЛГЕН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Құрылтайының депутаттарына автомобиль көлігімен қызмет көрсету тәртібі туралы ЕРЕЖЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Құрылтайының депутаттарына автомобиль көлігімен қызмет көрсетуді "Қазақстан Республикасы Құрылтайының қызметін шаруашылық қамтамасыз ету департаментінің көлік шаруашылығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Ереженің 3-тармағында көрсетілген лауазымды адамдарды қоспағанда, Құрылтай депутаттарына кезекші жеңіл автокөліктермен және автобустармен қызмет көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Құрылтай Төрағасы мен оның орынбасарларына, сондай-ақ тұрақты комитеттердің төрағаларына оларға дербес бекітілген автокөліктермен қызмет көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Автокөліктер, депутаттардың Құрылтайдың және оның үйлестіруші әрі жұмыс органдарының тапсырмаларын орындауы үшін шығуын қоспағанда, тек Қазақстан Республикасы астанасының шегінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы Ереженің 2-тармағында көрсетілген Құрылтай депутаттарына айына 75 сағат мөлшерінде автокөлікті пайдалану лимиті белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Кезекші автокөліктер қызметтік сапарлар үшін жұмыс күндері сағат 8:00-ден 20:00-ге дейін, сенбі күні сағат 8:00-ден 15:00-ге дейін, жұмыстан тыс уақытта тек әуежайға, теміржол вокзалдарына немесе автовокзалдарға бару үшін ғана пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Демалыс және мереке күндері, сондай-ақ қызметтік емес сапарлар үшін автокөлік белгіленген тарифтер бойынша ақылы негізде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Құрылтай депутаттарын, Құрылтай Төрағасы мен оның орынбасарларын және тұрақты комитеттердің төрағаларын қоспағанда, жұмыс орнына және тұратын жеріне жеткізу үшін жеңіл автокөліктер мен автобустар беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. "Қазақстан Республикасы Құрылтайының қызметін шаруашылық қамтамасыз ету департаменті" мемлекеттік мекемесі автокөлік құралдарының санын, жеңіл автокөліктер мен автобустардың қозғалыс бағыттарын айқындайды, автокөлікті пайдаланғаны үшін ақылы қызметтердің тарифтерін белгілейді және оның нысаналы пайдаланылуына бақылауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...470 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>