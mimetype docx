--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7a69fe9" w14:textId="7a69fe9">
+    <w:p w14:paraId="6a92d22" w14:textId="6a92d22">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -216,150 +216,226 @@
         <w:t>
       2) кеңестер өткізу кезінде мемлекеттік органдардың бірінші басшыларының қатысуын қысқартсын және мемлекеттік органдардың әдетте кеңестерде қаралатын мәселелер құзыретіне жататын өзге де басшы лауазымды адамдарының қатысуын қамтамасыз етсін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мыналардың:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Парламенті Палаталарының отырыстарына - егер Қазақстан Республикасы Парламенті Палаталарының регламенттерінде өзгеше көзделмесе, орталық мемлекеттік және жергілікті атқарушы органдардың бірінші басшыларының;</w:t>
+      Қазақстан Республикасы Құрылтайының отырыстарына – егер Қазақстан Республикасы Құрылтайының Регламентінде өзгеше көзделмесе, орталық мемлекеттік және жергілікті атқарушы органдардың бірінші басшыларының;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Парламенті Палаталары комитеттерінің отырыстарына - мемлекеттік органдардың бірінші басшылары орынбасарларының, қажет болған жағдайда - мемлекеттік органдардың қаралатын мәселелер құзыретіне жататын өзге де басшы лауазымды адамдарының;</w:t>
+      Қазақстан Республикасының Құрылтайы комитеттерінің отырыстарына – мемлекеттік органдардың бірінші басшылары орынбасарларының, қажет болған жағдайда, мемлекеттік органдардың қаралатын мәселелер құзыретіне жататын өзге де басшы лауазымды адамдарының;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Парламенті Палаталарының жұмыс топтарына - орталық мемлекеттік органдардың құрылымдық бөлімшелері басшыларының, жергілікті атқарушы органдардың басқармалары басшыларының, қажет болған жағдайда - мемлекеттік органдардың қаралатын мәселелер құзыретіне жататын өзге де басшы лауазымды адамдарының қатысуын қамтамасыз етсін.</w:t>
+      Қазақстан Республикасы Құрылтайының жұмыс топтарына – орталық мемлекеттік органдардың құрылымдық бөлімшелері басшыларының, жергілікті атқарушы органдардың басқармалары басшыларының, қажет болған жағдайда, мемлекеттік органдардың қаралатын мәселелер құзыретіне жататын өзге де басшы лауазымды адамдарының қатысуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Қазақстан Республикасының Президенті, оның Әкімшілігі және Қазақстан Республикасының Үкіметі жұмысының регламентін бекіту туралы" Қазақстан Республикасы Президентінің 2017 жылғы 25 тамыздағы №184 өкімінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы өкімнің орындалуын бақылау Қазақстан Республикасы Президентінің Әкімшілігіне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -603,68 +679,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 155 өкімімен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Президенті, оның Әкімшілігі және Қазақстан Республикасының Үкіметі жұмысының РЕГЛАМЕНТІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Регламентке өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1167,330 +1301,330 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дүйсенбі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z20" w:id="11"/>
+          <w:bookmarkStart w:name="z20" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Қазақстан Республикасының Президентіне (бұдан әрі - Президент) тікелей бағынатын және есеп беретін мемлекеттік органдар басшыларының оған есеп беруі;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Қазақстан Республикасының Премьер-Министрі (бұдан әрі - Премьер- Министр) өткізетін селекторлық кеңес;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Қазақстан Республикасы Президентінің Әкімшілігінде (бұдан әрі - Президент Әкімшілігі), Қазақстан Республикасының Үкіметінде (бұдан әрі - Үкімет), орталық мемлекеттік және жергілікті атқарушы органдарда өтетін жедел кеңестер*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z21" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Премьер-Министр өткізетін селекторлық кеңес;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Президент Әкімшілігінде, Үкіметте, орталық мемлекеттік және жергілікті атқарушы органдарда өтетін жедел кеңестер*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z22" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Президентке тікелей бағынатын және есеп беретін мемлекеттік органдар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшыларының оған есеп беруі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- Премьер-Министр өткізетін селекторлық кеңес;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Президент Әкімшілігінде, Үкіметте, орталық мемлекеттік және жергілікті атқарушы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+органдарда өтетін жедел кеңестер*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Премьер-Министр өткізетін селекторлық кеңес;</w:t>
+            </w:r>
+          </w:p>
           <w:bookmarkEnd w:id="11"/>
-          <w:p>
-[...258 lines deleted...]
-          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Президент Әкімшілігінде, Үкіметте, орталық мемлекеттік және жергілікті атқарушы органдарда өтетін жедел кеңестер*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1575,91 +1709,109 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+- Президенттің Қазақстан Республикасы Құрылтайының (бұдан әрі – Құрылтай) Төрағасы мен депутаттарын қабылдауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 - Үкімет отырысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z26" w:id="15"/>
+          <w:bookmarkStart w:name="z26" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Президенттің Қазақстан Республикасы Парламенті (бұдан әрі - Парламент) Палаталарының спикерлері мен депутаттарын қабылдауы;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
+          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Үкімет отырысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1729,70 +1881,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сәрсенбі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z27" w:id="16"/>
+          <w:bookmarkStart w:name="z27" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Президенттің Үкімет мүшелерін қабылдауы;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Президент Әкімшілігінде,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1857,70 +2009,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Президент Әкімшілігінде, Үкіметте, орталық мемлекеттік органдарда жергілікті атқарушы органдардың басшыларымен жүргізілетін жұмыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="17"/>
+          <w:bookmarkStart w:name="z28" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Президенттің Үкімет мүшелерін қабылдауы;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
+          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Президент Әкімшілігінде,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2044,182 +2196,182 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бейсенбі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z30" w:id="18"/>
+          <w:bookmarkStart w:name="z30" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Президенттің өңірлерге жұмыс сапарлары;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Президент Әкімшілігінде және Үкіметте орталық мемлекеттік органдардың басшыларымен жүргізілетін жұмыс; -Үкімет жанындағы консультативтік- кеңесші органдардың отырыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="19"/>
+          <w:bookmarkStart w:name="z31" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Президент Әкімшілігінде және Үкіметте орталық мемлекеттік органдардың басшыларымен жүргізілетін жұмыс;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Үкімет жанындағы консультативтік- кеңесші органдардың отырыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z32" w:id="20"/>
+          <w:bookmarkStart w:name="z32" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Президенттің өңірлерге жұмыс сапарлары;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Президент Әкімшілігінде және Үкіметте орталық мемлекеттік органдардың басшыларымен жүргізілетін жұмыс; -Үкімет жанындағы консультативтік- кеңесші органдардың отырыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2289,126 +2441,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жұма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z33" w:id="21"/>
+          <w:bookmarkStart w:name="z33" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Президенттің өңірлердің әкімдерімен телефон арқылы келіссөздері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - министрліктер мен ведомстволарда өтетін кеңестер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z34" w:id="22"/>
+          <w:bookmarkStart w:name="z34" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Премьер- Министрдің Президентке баяндама жасауы;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - министрліктер мен ведомстволарда өтетін кеңестер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2437,245 +2589,245 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - министрліктер мен ведомстволарда өтетін кеңестер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z35" w:id="23"/>
+          <w:bookmarkStart w:name="z35" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Премьер-Министрдің Президентке баяндама жасауы;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - министрліктер мен ведомстволарда өтетін кеңестер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Парламент Палаталарының отырыстары: Парламент Мәжілісінде - сәрсенбі күні, Парламент Сенатында - бейсенбі күні (олардың жұмыс регламенттеріне сәйкес) өтеді;</w:t>
+      1) Құрылтайдың отырыстары оның жұмыс регламентіне сәйкес өтеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Президент Әкімшілігіндегі және Қазақстан Республикасының Үкіметі Аппаратындағы бақылау мәселелері жөніндегі кеңестер, республикалық кеңестер, семинарлар, кадрларды оқыту қажет болған жағдайда кез келген күні осы Регламентті ескере отырып өткізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Қауіпсіздік Кеңесінің отырыстары мен жедел кеңестері Қазақстан Республикасы Қауіпсіздік Кеңесі Төрағасының шешімі бойынша кез келген күні және тәуліктің кез келген уақытында өткізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * жедел кеңестер қажет болған жағдайда кез келген күні өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3001,31 +3153,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>