--- v0 (2025-11-06)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="53016c0" w14:textId="53016c0">
+    <w:p w14:paraId="79b86bc" w14:textId="79b86bc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1361,544 +1361,528 @@
         <w:t xml:space="preserve">
       13. Қоғамдық комиссия өз қызметінде Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Президенттің актілерін, Қазақстан Республикасының өзге де нормативтік құқықтық актілерін және осы Қағидаларды басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қоғамдық комиссияны Қазақстан Республикасы Президентінің кеңесшісі - Президенттің Баспасөз хатшысы басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамдық комиссияның құрамын Қазақстан Республикасы Президентінің кеңесшісі - Президенттің Баспасөз хатшысы жыл сайын бекітеді. Қоғамдық комиссияның құрамына бұқаралық ақпарат құралдарының, шығармашылық одақтардың, журналистердің қоғамдық бірлестіктерінің және мүдделі мемлекеттік органдардың өкілдері кіреді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Президентінің 15.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өкімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қоғамдық комиссия төрағасы оның жұмысын ұйымдастырады және Қазақстан Республикасының заңнамасы мен осы Қағидаларға сәйкес Қоғамдық комиссия мүшелерінің қызметін үйлестіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Республикасы Президентінің Баспасөз қызметі Қоғамдық комиссияның жұмыс органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Құжаттар қабылдаудың басталуы туралы хабарландыру және сыйлықтар мен гранттар алуға ұсынылатын үміткерлердің, сондай-ақ Алғыс жариялау үшін шығармашылық ұжымдардың қажетті құжаттарының тізбесі құжаттарды қабылдау аяқталудан кемінде отыз күн бұрын республикалық басылымдарда жарияланады және Қазақстан Республикасы Президентінің www.akorda.kz ресми интернет-ресурсына орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қоғамдық комиссия отырыстары Қоғамдық комиссияның төрағасы бекітетін жұмыс жоспарына сәйкес өткізіледі. Қоғамдық комиссия төрағасының шешімі бойынша жоспардан тыс отырыстар өткізілуі мүмкін. Қоғамдық комиссияның отырысы, егер оған Қоғамдық комиссия мүшелерінің кемінде үштен екісі қатысса, заңды деп саналады. Қоғамдық комиссияның шешімі хаттамамен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қоғамдық комиссия мүшесі сыйлық немесе грант алуға ұсынылған жағдайда, оның Қоғамдық комиссияның мүшесі ретіндегі жұмысы оны сыйлық немесе грант алуға ұсыну жөніндегі құжаттарын қарау кезеңінде тоқтатыла тұрады. Алғыс жариялау үшін ұсынылған шығармашылық ұжым басшысының Қоғамдық комиссиядағы жұмысы да конкурстық құжаттарды қарау кезеңінде тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қоғамдық комиссияның хатшысы Қоғамдық комиссияның қарауына жұмыс органы дайындаған құжаттар мен материалдарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қоғамдық комиссияның жұмыс органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бұқаралық ақпарат құралдарында сыйлықтар мен гранттар алуға, Алғыс жариялауға ұсынылатын үміткерлердің құжаттарын қабылдаудың басталғаны туралы хабарландырудың жариялануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұсынылған құжаттардың осы Қағидалар талаптарына сәйкестігін тексереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) келіп түскен жұмыстарға талдау жасайды және оларды Қоғамдық комиссияның отырысына шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қоғамдық комиссия отырысының қорытындысы бойынша сыйлықтар, гранттар алуға және Алғыс жариялауға ұсынылған үміткерлерді Қазақстан Республикасы Президентінің қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) белгіленген тәртіппен Қазақстан Республикасы Президентінің тиісті актісінің жобасын әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дипломдарды, куәліктер мен Алғысты дайындауды және ресімдеуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Өкімімен.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> III. Сыйлықтарды беру, гранттарды тапсыру</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...265 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> III. Сыйлықтарды беру, гранттарды тапсыру</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>және Алғыс жариялау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Сыйлықтар мен гранттар алуға үміткерлерді бұқаралық ақпарат құралдары, шығармашылық одақтар, қоғамдық бірлестіктер, мемлекеттік органдар ұсынады. Алғыс жариялауға шығармашылық ұжымдарды шығармашылық одақтар, қоғамдық бірлестіктер, мемлекеттік органдар ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Әрбір бұқаралық ақпарат құралы, шығармашылық одақ, қоғамдық бірлестік, мемлекеттік орган сыйлықтар мен гранттар алуға екі үміткерден артық ұсынуға құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Сыйлықтар, гранттар алуға үміткерлердің және Алғыс жариялауға шығармашылық ұжымдардың өзін-өзі ұсынуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Сыйлықтар, гранттар алуға және Алғыс жариялауға ұсынылған үміткерлердің Қоғамдық комиссияның мекенжайына жолданған құжаттары сыйлықтар беруге, гранттар тапсыруға және Алғыс жариялауға ұсынатын жылдың 1 маусымынан кешіктірмей қабылданады. Құжаттар қабылдау мерзімі өтіп кеткеннен кейін түскен құжаттар сыйлықтар, гранттар алуға және Алғыс жариялауға жіберілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Сыйлықтар мен гранттар алуға мынадай құжаттар ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұқаралық ақпарат құралының, шығармашылық одақтың, қоғамдық бірлестіктің, мемлекеттік органның ресми бланкісіне жазылған, бірінші басшы немесе оның орнындағы адам қол қойған ұсыныс (А4 форматтағы 2 парақтан артық емес);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1963,166 +1947,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) негізгі жарияланымдарының тізімі және (немесе) олардың көшірмелері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы баптың 2) тармақшасында көрсетілген құжат сыйлықтар мен гранттар алуға үміткер жұмыстан шығарылған жағдайда оның соңғы жұмыс орнынан ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Алғыс жариялауға мынадай құжаттар ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шығармашылық одақтың, қоғамдық бірлестіктің, мемлекеттік органның ресми бланкісіне жазылған бірінші басшы немесе оның орнындағы адам қол қойған бұқаралық ақпарат құралының қызметі туралы ұсыныс (А4 форматтағы 2 парақтан артық емес);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конкурс жарияланған жылдың алдындағы жыл ішінде жарық көрген негізгі маңызды жарияланымдар немесе аудио- және (немесе) бейнематериалдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Сыйлықтар, гранттар алуға және Алғыс жариялауға ұсынылған материалдар мен құжаттар қайтарылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Сыйлықтар, гранттар алуға және Алғыс жариялауға үміткерлерді таңдау Қоғамдық комиссияның отырысқа қатысушы мүшелерінің ашық дауыс беруі арқылы қарапайым көпшілік дауысымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Қоғамдық комиссия сыйлықтар мен гранттар алуға үміткерлерді таңдауда мынадай критерийлерді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жарияланымдардың объективтілігін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2187,167 +2171,167 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) журналистің тәуелсіздігін, принципшілдігін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жұмыстардың жаңашылдығы мен шығармашылық толымдылығын басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Қоғамдық комиссия Алғыс жариялауға үміткерлерді таңдау кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекет қызметінің саяси, экономикалық және әлеуметтік аспектілерін жариялап-көрсететін бұқаралық ақпарат құралдары шығармашылық ұжымының биік азаматтық ұстанымын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бұқаралық ақпарат құралдарының Қазақстан Республикасында жүргізіліп отырған реформаларды қолдауға, сондай-ақ заманауи медиакеңістікті дамытуға қосқан шығармашылық үлесін бағалауды басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Қоғамдық комиссия сыйлықтарды беру, гранттарды тапсыру және Алғыс жариялау жөніндегі ұсынымдарды Қазақстан Республикасы Президентінің қарауына енгізеді. Үміткерді және (немесе) шығармашылық ұжымды Қазақстан Республикасы Президенті қабылдамаған жағдайда аталған үміткерді сыйлықтар, гранттар алуға және (немесе) шығармашылық ұжымға Алғыс жариялауға келесі ұсыныс екі жылдан кейін жүргізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Сыйлыққа ие болған адамға "Қазақстан Республикасы Президентінің бұқаралық ақпарат құралдары саласындағы сыйлығының лауреаты" атағы беріліп, диплом, естелік төсбелгі және ақшалай сыйақы тапсырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Грантқа ие болған адамға "Қазақстан Республикасы Президентінің бұқаралық ақпарат құралдары саласындағы грантының иегері" атағы беріліп, куәлік және ақшалай сыйақы тапсырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2362,91 +2346,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген атақтарды қайтадан беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Грант иегерін сыйлық алу үшін грант тапсырылғаннан кейін кемінде бес жылдан кейін ұсынуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Cыйлықтарды беру, гранттарды тапсыру және Алғыс жариялау рәсімін Байланыс және ақпарат қызметкерлерінің күніне орайластырылады және Қазақстан Республикасының Президенті немесе оның тапсырмасы бойынша басқа лауазымды адам салтанатты жағдайда өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайтыс болғаннан кейін берілген диплом, ақшалай сыйақы және сыйлық лауреатының естелік төсбелгісі, сондай-ақ қайтыс болғаннан кейін тапсырылған грант иегерінің куәлігі мен ақшалай сыйақысы Қазақстан Республикасының заңнамасына сәйкес мұрагерлеріне беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2483,70 +2467,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Сыйлықтар беру, гранттар тапсыру және Алғыс жариялау туралы Қазақстан Республикасы Президентінің актілері бұқаралық ақпарат құралдарында жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2676,51 +2660,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бүкіл мәтін бойынша "Қазақстан Республикасының Президенті Н.Назарбаев" деген сөздер "Қазақстан Республикасының Президенті Қ.Тоқаев" деген сөздермен ауыстырылды – ҚР Президентінің 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өкімімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің бұқаралық ақпарат</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2729,150 +2713,150 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>төсбелгісінің, гранты иегері куәлігінің және Алғысының</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>СИПАТТАМАCЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Сипаттама жаңа редакцияда - ҚР Президентінің 09.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өкімімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        1. Қазақстан Республикасы Президентінің бұқаралық ақпарат құралдары саласындағы сыйлығы лауреатының дипломы цифрлық принтерде көлемі 400 х 400 мм "Sirio Pearl" (алтын) түріндегі қағазға тігінен басылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Дипломның орталық бөлігінде "қарындашпен салынған графика" тәсілімен "Ақорда" ғимаратының графикалық кескіні орналастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Диплом мәтіні "Alіna Pure 9005" (күрең қызыл) қағазынан әзірленген паспартумен жиектеледі, оның жоғары бөлігінің орта тұсында алтынмен зерленген Қазақстан Республикасының Мемлекеттік Елтаңбасы орналасқан. Диплом мәтіні қазақ тілінде қызыл-күрең бояумен цифрлық тәсілмен мынадай редакцияда басылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДИПЛОМ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2881,51 +2865,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>БҰҚАРАЛЫҚ АҚПАРАТ ҚҰРАЛДАРЫ САЛАСЫНДАҒЫ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>СЫЙЛЫҒЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3026,92 +3010,92 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Президенті Қ.Тоқаев".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оның астында орта тұста "Астана, Ақорда, 20__ жыл" деген сөздер орналасқан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің бұқаралық ақпарат</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>құралдары саласындағы сыйлығының лауреаты дипломының</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>кескіндемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Кескіндеме жаңа редакцияда – ҚР Президентінің 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3167,148 +3151,206 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="7823200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Қазақстан Республикасы Президентінің бұқаралық ақпарат құралдары саласындағы сыйлығының лауреаты" төсбелгісі 750 алтын сынамасы қоспасынан дайындалған және шығармашылық шабыт символы – қауырсын қалам стиліндегі пішінге ие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төсбелгінің ұзындығы – 35 мм, ені – 22 мм. Беткі жағы – жылтыр, сырт жағының түр-түсі күңгірттеу, ірі бұдырлы етіп жасалған. Сыртқы жағында алтын сынамасының қоспасы – "Аu750" жазылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төсбелгінің сыртқы жағында оны киімге қадауға арналған цангалық бекіткіш бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Президентінің бұқаралық ақпарат</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>құралдары саласындағы сыйлығының лауреаты" төсбелгісінің</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>графикалық кескіндемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8013700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -3340,111 +3382,111 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасы Президентінің бұқаралық ақпарат құралдары саласындағы гранты иегерінің куәлігі цифрлық принтерде көлемі 400 х 400 мм "Sirio Pearl" (алтын) түріндегі қағазға тігінен басылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Куәліктің орталық бөлігінде "қарындашпен салынған графика" тәсілімен "Ақорда" ғимаратының графикалық кескіні орналастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Куәліктің мәтіні "Alіna Pure 9006" (қаракөк) қағазынан әзірленген паспартумен жиектеледі, оның жоғары бөлігінің орта тұсында алтынмен зерленген Қазақстан Республикасының Мемлекеттік Елтаңбасы орналасқан. Куәліктің мәтіні қазақ тілінде қаракөк бояумен цифрлық тәсілмен төмендегідей редакцияда басылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КУӘЛІК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3453,51 +3495,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>БҰҚАРАЛЫҚ АҚПАРАТ ҚҰРАЛДАРЫ САЛАСЫНДАҒЫ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ГРАНТЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3598,108 +3640,92 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Президенті Қ.Тоқаев".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оның астында орта тұста "Астана, Ақорда, 20__ жыл" деген сөздер орналасқан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің бұқаралық ақпарат құралдары</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>саласындағы гранты иегері</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>КУӘЛІГІНІҢ КЕСКІНДЕМЕСІ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Кескіндеме жаңа редакцияда – ҚР Президентінің 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3755,111 +3781,169 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="7810500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақстан Республикасы Президентінің бұқаралық ақпарат құралдары саласындағы Алғысы цифрлық принтерде көлемі 350 х 350 мм "Sirio Pearl" (алтын) түріндегі қағазға тігінен басылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Алғыстың орталық бөлігінде "қарындашпен салынған графика" тәсілімен "Ақорда" ғимаратының графикалық кескіні орналастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Алғыс мәтіні "Alіna Pure 9004" (қою жасыл) қағазынан әзірленген паспартумен жиектеледі, оның жоғары бөлігінің орта тұсында алтынмен зерленген Қазақстан Республикасының Мемлекеттік Елтаңбасы орналасқан. Алғыс мәтіні мемлекеттік тілде қою жасыл бояумен цифрлық тәсілмен мынадай редакцияда басылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АЛҒЫС</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3868,51 +3952,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>БҰҚАРАЛЫҚ АҚПАРАТ ҚҰРАЛДАРЫ САЛАСЫНДАҒЫ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>АЛҒЫСЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4013,96 +4097,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Президенті Қ.Тоқаев".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оның астында орта тұста "Астана, Ақорда, 20__ жыл" деген сөздер орналасқан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің бұқаралық ақпарат құралдары саласындағы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>АЛҒЫСЫНЫҢ КЕСКІНДЕМЕСІ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Кескіндеме жаңа редакцияда – ҚР Президентінің 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4179,50 +4247,114 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4257,55 +4389,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4631,31 +4763,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>