--- v0 (2025-11-14)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6ea2e42" w14:textId="6ea2e42">
+    <w:p w14:paraId="e30a625" w14:textId="e30a625">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -171,74 +171,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мазмұны жариялануға тиіс     </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Құқықтық саясатының тұжырымдамасын әзірлеу жөніндегі және қылмысқа қарсы күрес саласындағы мемлекеттік органдардың қызметін үйлестіру мақсатында Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">44-бабының 20) тармақшасына сәйкес: </w:t>
+      Қазақстан Республикасы Құқықтық саясатының тұжырымдамасын әзірлеу жөніндегі және қылмысқа қарсы күрес саласындағы мемлекеттік органдардың қызметін үйлестіру мақсатында Қазақстан Республикасының Конституциясы 46-бабының 21) тармақшасына сәйкес: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Президентінің жанында Құқықтық саясат жөніндегі кеңес (бұдан әрі - Кеңес) құрылсын және 1-қосымшаға сәйкес құрамы бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -868,69 +930,109 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 26.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 975</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі, Кеңес төрағасы</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің Әкімшілігі Басшысының құқықтық саясат саласындағы жұмысты үйлестіретін орынбасары, Кеңес төрағасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Бас Прокуроры, Кеңес төрағасының орынбасары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1012,69 +1114,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Әділет министрі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Парламенті Сенатының Конституциялық заңнама, сот жүйесі және құқық қорғау органдары комитетінің төрағасы (келісім бойынша)</w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасы Парламенті Мәжілісі Заңнама және сот-құқықтық реформа комитетінің төрағасы (келісім бойынша)</w:t>
+      Қазақстан Республикасы Құрылтайының бейіндік комитетінің төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан кәсіпкерлерінің құқықтарын қорғау жөніндегі уәкіл (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1325,50 +1409,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "заңнамалық" деген сөз "заңдарды" деген сөзбен ауыстырылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің жанындағы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1574,51 +1716,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) стратегиялық міндеттерді айқындау, қылмысқа қарсы күрес саласындағы мемлекеттік саясатты іске асыру жөнінде ұсынымдар мен ұсыныстарды талдап жасау; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) заңнаманы жетілдіру, мемлекеттік органдардың заңнамалық және өзге де нормативтік құқықтық актілерді орындауын бақылау жөнінде ұсыныстар әзірлеу және енгізу, неғұрлым маңызды заң жобаларының тұжырымдамасын айқындау; </w:t>
+      4) заңнаманы жетілдіру, мемлекеттік органдардың заңдарды және өзге де нормативтік құқықтық актілерді орындауын бақылау жөнінде ұсыныстар әзірлеу және енгізу, неғұрлым маңызды заң жобаларының тұжырымдамасын айқындау; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасының Президентін елдегі заңдылық пен құқық тәртібінің жай-күйі туралы хабардар ету. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1700,51 +1842,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнаманы жетілдіру; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      мемлекеттік органдардың заңнамалық және өзге де нормативтік құқықтық актілерді орындауына бақылауды күшейту; </w:t>
+      мемлекеттік органдардың заңдарды және өзге де нормативтік құқықтық актілерді орындауына бақылауды күшейту; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы заңдарының және өзге де нормативтік құқықтық актілерінің орындалуын қамтамасыз етпеген құқық қорғау және өзге де мемлекеттік органдар басшылары мен өзге де лауазымды адамдарының жауаптылығы жөнінде ұсынымдар мен ұсыныстар әзірлеуге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2162,55 +2304,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>