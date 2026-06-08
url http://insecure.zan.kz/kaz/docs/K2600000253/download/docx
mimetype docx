--- v0 (2026-03-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e739a2e" w14:textId="e739a2e">
+    <w:p w14:paraId="d31a61c" w14:textId="d31a61c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -47652,55 +47652,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>