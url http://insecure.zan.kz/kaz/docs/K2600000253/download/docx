--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d31a61c" w14:textId="d31a61c">
+    <w:p w14:paraId="9e4d3ec" w14:textId="9e4d3ec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -197,50 +197,118 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "облыстардың, республикалық маңызы бар қалалардың, астананың", "Облыстар, республикалық маңызы бар қалалар, астана", "Облыстар, республикалық маңызы бар қалалар және астана", "Облыстардың, республикалық маңызы бар қалалардың және астананың", "облыстардың, республикалық маңызы бар қалалардың және астананың", "облыстың, республикалық маңызы бар қаланың және астананың", "Облыстардың, республикалық маңызы бар қалалардың, астананың", "облыстың, республикалық маңызы бар қаланың, астананың", "Облыстың, республикалық маңызы бар қаланың, астананың", "облыстың, республикалық маңызы бар қаланың, астананың" және "Облыстың, республикалық маңызы бар қаланың және астананың" деген сөздер тиісінше "астананың, облыстардың, республикалық маңызы бар қалалардың", "Астана, облыстар, республикалық маңызы бар қалалар", "Астана, облыстар, және республикалық маңызы бар қалалар", "Астананың және облыстардың, республикалық маңызы бар қалалардың", "астананың, облыстардың және республикалық маңызы бар қалалардың", "астананың және облыстың, республикалық маңызы бар қаланың", "Астананың, облыстардың, республикалық маңызы бар қалалардың", "астананың, облыстың, республикалық маңызы бар қаланың", "Астананың, облыстың, республикалық маңызы бар қаланың", "астананың, облыстың, республикалық маңызы бар қаланың" және "Астананың және облыстың, республикалық маңызы бар қаланың" деген сөздермен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Осы Кодекс Қазақстан Республикасында сәулет, қала құрылысы және құрылыс қызметін жүзеге асыруға, адам өмір сүретін және тіршілік ететін толыққанды ортаны қалыптастыруға, елді мекендерді, қонысаралық аумақтарды жоспарлауға және дамытуға, құрылыс объектілерінің пайдаланылу циклінің барлық кезеңінде олардың қауіпсіздігін қамтамасыз етуге байланысты қоғамдық қатынастарды реттейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-БӨЛІМ. НЕГІЗГІ ЕРЕЖЕЛЕР</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -429,51 +497,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолжетімді (кедергісіз) орта – орынға кедергісіз жетуге және көрсетілетін қызметті пайдалануға мүмкіндік беретін, сондай-ақ көрсетілетін қызметті пайдалану мүмкіндігін қамтамасыз ететін параметрлері бар құрылыс объектісінің, қызмет көрсету орнының қасиеті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      iшкi орта – тұрғын үй-жайлардағы өмiр сүру жағдайларының және жұмыс (өндiрiс) үй-жайларындағы еңбек жағдайларының кешенi, ол әлеуметтiк, эстетикалық, биологиялық, психологиялық және физикалық-химиялық факторларды, оның iшiнде табиғи радиацияны, сыртқы шуды, биотикалық төңiректi, ауаның ластануын, ылғалдылығын, құрамы мен ауысуын, иiстердi, жану өнiмдерiн, табиғи және жасанды жарықты, судың тазалығын және басқаларды қамтиды;</w:t>
+      ішкі орта – тұрғын үй-жайлардағы өмір сүру жағдайларының және жұмыс (өндіріс) үй-жайларындағы еңбек жағдайларының кешені, ол әлеуметтік, эстетикалық, биологиялық, психологиялық және физикалық-химиялық факторларды, оның ішінде табиғи радиацияны, сыртқы шуды, биотикалық төңіректі, ауаның ластануын, ылғалдылығын, құрамы мен ауысуын, иістерді, жану өнімдерін, табиғи және жасанды жарықты, судың тазалығын және басқаларды қамтиды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) атқарушылық геодезиялық түсірілім – ғимараттардың, құрылысжайлардың, инженерлік коммуникациялардың жер учаскесінде нақты орналасуының дәл координаттар мен биіктіктер жүйелеріне байланыстырылған схемасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
@@ -549,51 +617,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бірегей құрылыс объектісі – құрылыс объектісі үшін арнаулы техникалық шарттарды (ерекше нормаларды) әзірлеу, келісу және бекіту қажеттілігін айқындайтын, жобалау және салу жөніндегі мемлекеттік нормативтік құжаттар немесе мемлекетаралық нормативтер (мемлекетаралық нормативтік құжаттар) белгіленбеген, ерекше, бұрын жеке-жеке немесе жиынтық түрінде қолданылмаған сәулет, көлемдік-жоспарлау, конструкциялық, инженерлік немесе технологиялық шешімдермен сипатталатын құрылыс объектісі және оның кешендері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) ғимарат – функционалдық мақсатына қарай адамдардың тұруы немесе онда болуы, өндiрiстiк процестердi орындау, сондай-ақ материалдық құндылықтарды орналастыру және сақтау үшін пайдаланылатын, мiндеттi түрде жер бетiндегі тұйық көлемдi құрайтын тiреу және қоршау конструкцияларынан тұратын жасанды құрылыс. Ғимараттың жерасты бөлiгi болуы мүмкiн;</w:t>
+      9) ғимарат – функционалдық мақсатына қарай адамдардың тұруы немесе онда болуы, өндірістік процестерді орындау, сондай-ақ материалдық құндылықтарды орналастыру және сақтау үшін пайдаланылатын, міндетті түрде жер бетіндегі тұйық көлемді құрайтын тіреу және қоршау конструкцияларынан тұратын жасанды құрылыс. Ғимараттың жерасты бөлігі болуы мүмкін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ғимараттардың және құрылысжайлардың сенімділігі мен орнықтылығын техникалық зерттеп-қарау – нәтижесінде ғимараттар мен құрылысжайлардың және олардың элементтерінің нақты жай-күйі, сенімділігі және орнықтылығы, одан әрі пайдалану мүмкіндігі, құрылыс объектісін күрделі жөндеу, жаңғырту немесе реконструкциялау жұмыстарының құрамы мен көлемін, сондай-ақ нысаналы мақсатының өзгеруін анықтау үшін, уақыт аралығында болатын өзгерістер ескеріле отырып, конструкциялар сапасының нақты көрсеткіштерінің сандық бағалауын алу айқындалатын сараптама жұмыстарының түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
@@ -629,111 +697,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) егжей-тегжейлі жоспарлау жобасы – елді мекендер аумақтарының жекелеген бөліктері мен функционалдық аймақтары, сондай-ақ елді мекендердің шегінен тысқары орналасқан аумақтар үшін әзірленетін қала құрылысы жобасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) елдi мекен аумағы – қалалық немесе ауылдық елдi мекеннiң белгiленген шекарасы (шегі) шегiндегi кеңiстiк;</w:t>
+      13) елді мекен аумағы – қалалық немесе ауылдық елді мекеннің белгіленген шекарасы (шегі) шегіндегі кеңістік;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) елдi мекеннiң бас жоспары – қала құрылысы регламенттері ескеріле отырып, елді мекенді аймақтарға бөлудi, оның жоспарлы құрылымын және аумағын функционалдық ұйымдастыруды, көлiктік және инженерлiк коммуникациялар, көгалдандыру мен абаттандыру жүйесін белгiлейтiн, қаланы, кенттi, ауылды дамытуды және оларда құрылыс салуды кешендi жоспарлаудың қала құрылысы жобасы;</w:t>
+      14) елді мекеннің бас жоспары – қала құрылысы регламенттері ескеріле отырып, елді мекенді аймақтарға бөлуді, оның жоспарлы құрылымын және аумағын функционалдық ұйымдастыруды, көліктік және инженерлік коммуникациялар, көгалдандыру мен абаттандыру жүйесін белгілейтін, қаланы, кентті, ауылды дамытуды және оларда құрылыс салуды кешенді жоспарлаудың қала құрылысы жобасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) елді мекеннің (елді мекеннің құрамдас бөліктерінің) сәулеттік келбеті – құрылыс объектілерінің, құрылыс салудың, абаттандырудың және қоршаған ортаның барлық элементтерінің орналасуы тұтас эстетикалық сәулетті, жайлы, қолжетімді және қауіпсіз ортаны қалыптастыруға бағытталған аумақтың кеңістіктік-композициялық шешімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) ерекше реттеу және қала құрылысын регламенттеу объектiлерi – аумақтарды, елдi мекеннiң, жекелеген құрылыс объектiсiнiң аумағын пайдаланудың жалпыға бiрдей қабылданған қағидаларына (тәртiбіне) ерекшелiктер белгiленбей не толықтырулар енгiзiлмей іске асырылуы қиын болатын сәулет, қала құрылысы және құрылыс қызметiнiң объектiлерi;</w:t>
+      16) ерекше реттеу және қала құрылысын регламенттеу объектілері – аумақтарды, елді мекеннің, жекелеген құрылыс объектісінің аумағын пайдаланудың жалпыға бірдей қабылданған қағидаларына (тәртібіне) ерекшеліктер белгіленбей не толықтырулар енгізілмей іске асырылуы қиын болатын сәулет, қала құрылысы және құрылыс қызметінің объектілері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) ескірген құрылыс объектісі – құрылыс объектісінің конструкциясы, негізі физикалық тозу салдарынан берілген пайдалану талаптарына сай келмейтін жай-күйі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
@@ -1069,51 +1137,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) жобаны басқару – құрылыс объектілерін ұйымдастыру, жоспарлау, үйлестіру, жобалауды, салуды және пайдалануға беруді бақылау жөніндегі инжинирингтік көрсетілетін қызмет, ол техникалық қадағалау мен авторлық сүйемелдеуді қамтуы мүмкін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) инженерлiк инфрақұрылым – адамдардың тiршiлiк етуi, сондай-ақ өндiрiстiң немесе тауарлар мен көрсетiлетiн қызметтер айналымының орнықты жұмыс істеуі үшiн қалыпты жағдай жасайтын кәсiпорындардың (ұйымдардың), құрылыс объектілерінің, коммуникациялар мен инженерлiк және коммуналдық қамтамасыз ету желiлерiнiң жиынтығы;</w:t>
+      31) инженерлік инфрақұрылым – адамдардың тіршілік етуі, сондай-ақ өндірістің немесе тауарлар мен көрсетілетін қызметтер айналымының орнықты жұмыс істеуі үшін қалыпты жағдай жасайтын кәсіпорындардың (ұйымдардың), құрылыс объектілерінің, коммуникациялар мен инженерлік және коммуналдық қамтамасыз ету желілерінің жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) инжинирингтік көрсетілетін қызметтер – оңтайлы жобалық көрсеткіштерге қол жеткізу мақсатында құрылысты дайындауды және оның жүзеге асырылуын қамтамасыз ететін, техникалық қадағалауды, авторлық сүйемелдеуді және жобаны басқаруды жүргізу бойынша көрсетілетін қызметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
@@ -1169,51 +1237,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) консервациялау – құрылысы аяқталмаған объектінің салынуы уақытша тоқтатыла тұрған кезеңде оның конструкцияларының, материалдары мен жабдықтарының сақталуы мен сапалық сипаттамаларын қамтамасыз ету жөніндегі шаралар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36) көліктік инфрақұрылым – көпiр, тоннель және өзге де көлiк құрылысжайларының, жол айрықтары мен жолөткелдердiң, реттеушi сигнал беру құрылғыларының, байланыстың, көлiк жұмысын инженерлiк жағынан қамтамасыз ету, көлiк құралдарына, тасымалданатын жүктерге, жолаушыларға қызмет көрсету, жол жүрісінің және жол жүрісіне әрбір қатысушының қауіпсіздігін қамтамасыз ету, өндiрiстiк және қызмет көрсетушi персоналдың функционалдық қызметiн қамтамасыз ету объектiлерінiң, қойма үй-жайлары мен аумақтарының, санитариялық-қорғаныш және күзет аймақтарының, сондай-ақ Қазақстан Республикасының заңдарына сәйкес берілген және көрсетiлген қатынас жолдарына және жылжымайтын мүлiк объектiлерi бар объектiлерге бекітіліп берілген жерлер кешенi бар жерүстi (автомобиль және (немесе) темiржол) жолдарының, су (теңiз және (немесе) өзен) қатынас жолдарының жиынтығы;</w:t>
+      36) көліктік инфрақұрылым – көпір, тоннель және өзге де көлік құрылысжайларының, жол айрықтары мен жолөткелдердің, реттеуші сигнал беру құрылғыларының, байланыстың, көлік жұмысын инженерлік жағынан қамтамасыз ету, көлік құралдарына, тасымалданатын жүктерге, жолаушыларға қызмет көрсету, жол жүрісінің және жол жүрісіне әрбір қатысушының қауіпсіздігін қамтамасыз ету, өндірістік және қызмет көрсетуші персоналдың функционалдық қызметін қамтамасыз ету объектілерінің, қойма үй-жайлары мен аумақтарының, санитариялық-қорғаныш және күзет аймақтарының, сондай-ақ Қазақстан Республикасының заңдарына сәйкес берілген және көрсетілген қатынас жолдарына және жылжымайтын мүлік объектілері бар объектілерге бекітіліп берілген жерлер кешені бар жерүсті (автомобиль және (немесе) теміржол) жолдарының, су (теңіз және (немесе) өзен) қатынас жолдарының жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен, екі және одан көп пәтерлерден, көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісінің ортақ мүлкінің өзге де бөліктеріне жеке шығу жолдары бар тұрғын емес үй-жайлардан тұратын, тиісті нысаналы мақсаты бар біртұтас бөлінбейтін жер учаскесінде бөлек тұрған, біртұтас іргетасы бар ғимарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
@@ -1249,131 +1317,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) қала құрылысы кеңістігі – адам (ел, өңір, елді мекен, елді мекеннің бір бөлігінің халқы) өмір сүретін және тіршілік ететін материалдық орта қалыптастырылатын, шегінде қандай да бір сәулет, қала құрылысы және құрылыс қызметі жүзеге асырылатын қала құрылысын реттеу аумағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40) қала құрылысы құжаттамасы – аумақтар мен елдi мекендердi не олардың бөліктерін дамытуды және оларда құрылыс салуды қала құрылысына жоспарлау үшін қажетті өзара байланысты құжаттар (қала құрылысы жобаларын, мемлекеттiк және мемлекетаралық нормативтiк құжаттарды қоса алғанда) жүйесi;</w:t>
+      40) қала құрылысы құжаттамасы – аумақтар мен елді мекендерді не олардың бөліктерін дамытуды және оларда құрылыс салуды қала құрылысына жоспарлау үшін қажетті өзара байланысты құжаттар (қала құрылысы жобаларын, мемлекеттік және мемлекетаралық нормативтік құжаттарды қоса алғанда) жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41) қала құрылысы қызметі (қала құрылысы) – қала құрылысы кеңістігін қалыптастырудың, қала құрылысы жобасын жасаудың шығармашылық процесін, қала құрылысы құжаттамасының барлық сабақтас бөлімдерін үйлестіруді қамтитын, аумақтар мен елді мекендерді қала құрылысына жоспарлауды ұйымдастыру мен дамыту, оларды аумақтық-көліктік жоспарлау және жол жүрісін ұйымдастыру, аумақтарды қала құрылысына пайдалану түрлерін айқындау, қалалық және ауылдық елдi мекендердi кешендi жобалау қызметі;</w:t>
+      41) қала құрылысы қызметі (қала құрылысы) – қала құрылысы кеңістігін қалыптастырудың, қала құрылысы жобасын жасаудың шығармашылық процесін, қала құрылысы құжаттамасының барлық сабақтас бөлімдерін үйлестіруді қамтитын, аумақтар мен елді мекендерді қала құрылысына жоспарлауды ұйымдастыру мен дамыту, оларды аумақтық-көліктік жоспарлау және жол жүрісін ұйымдастыру, аумақтарды қала құрылысына пайдалану түрлерін айқындау, қалалық және ауылдық елді мекендерді кешенді жобалау қызметі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42) қала құрылысы регламенттерi – аумақтарды (жер учаскелерiн) және басқа да жылжымайтын мүлiк объектiлерiн пайдаланудың, сондай-ақ олардың жай-күйiнiң Қазақстан Республикасының заңнамасына сәйкес белгіленген жол берiлетiн кез келген өзгерiстерiнiң режимдерi, рұқсаттары, шектеулерi (ауыртпалық салуды, тыйым салу мен сервитуттарды қоса алғанда);</w:t>
+      42) қала құрылысы регламенттері – аумақтарды (жер учаскелерін) және басқа да жылжымайтын мүлік объектілерін пайдаланудың, сондай-ақ олардың жай-күйінің Қазақстан Республикасының заңнамасына сәйкес белгіленген жол берілетін кез келген өзгерістерінің режимдері, рұқсаттары, шектеулері (ауыртпалық салуды, тыйым салу мен сервитуттарды қоса алғанда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) қонысаралық аумақтар – елді мекендердің шекарасынан (шегінен) тысқары аумақтар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44) қонысқа ыңғайлы аумақ – орналасуы мен қызметi санитариялық-қорғаныш аймақтарын талап ететiндей әсерге ұшыратпайтын тұрғын үй, қоғамдық (қоғамдық-iскерлiк) және рекреациялық аймақтарды, сондай-ақ инженерлiк және көлiктік инфрақұрылымдардың жекелеген бөлiктерiн, басқа да объектiлердi орналастыруға арналған, елдi мекен аумағының бiр бөлiгi;</w:t>
+      44) қонысқа ыңғайлы аумақ – орналасуы мен қызметі санитариялық-қорғаныш аймақтарын талап ететіндей әсерге ұшыратпайтын тұрғын үй, қоғамдық (қоғамдық-іскерлік) және рекреациялық аймақтарды, сондай-ақ инженерлік және көліктік инфрақұрылымдардың жекелеген бөліктерін, басқа да объектілерді орналастыруға арналған, елді мекен аумағының бір бөлігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) құрылысжай – табиғи немесе жасанды кеңістік шекаралары бар және өндірістік процестерді орындауға, материалдық құндылықтарды орналастыруға және сақтауға немесе адамдардың, жүктердің уақытша болуына (орын ауыстыруына), сондай-ақ жабдықты немесе коммуникацияларды орналастыруға (тартуға, жүргізуге) арналған, қолдан жасалған көлемді, жазықтық немесе желілік (жерүсті, су беті және (немесе) жерасты, суасты) құрылыс объектісі. Құрылысжай көркемдік-эстетикалық, декоративтік-қолданбалы не мемориалдық мақсатта да болуы мүмкін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
@@ -1529,71 +1597,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік инвестицияларға мемлекеттік-жекешелік әріптестік жобалары бойынша инвестициялық шығындардың өтемақысын қоса қаржыландыруға және (немесе) төлеуге бағытталған республикалық және (немесе) жергілікті бюджеттердің қаражаты да жатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      48) құрылыс қызметі (құрылыс) – жаңа құрылыс объектiлерін (олардың кешендерiн, коммуникацияларын) тұрғызу және (немесе) өзгерту (кеңейту, жаңғырту, техникалық қайта жарақтандыру, реконструкциялау, реставрациялау, күрделi жөндеу), олармен байланысты технологиялық және инженерлiк жабдықтарды монтаждау (бөлшектеу), құрылыс материалдарын, бұйымдары мен конструкцияларын дайындау (өндiру), сондай-ақ құрылысы аяқталмаған объектiлерді консервациялау және өз ресурсын тауысқан құрылыс объектiлерiн кейiннен кәдеге жарату жұмыстарын жүзеге асыру арқылы өндiрiстiк және өндiрiстiк емес мақсаттағы негiзгi қорларды құру жөнiндегi қызмет;</w:t>
+      48) құрылыс қызметі (құрылыс) – жаңа құрылыс объектілерін (олардың кешендерін, коммуникацияларын) тұрғызу және (немесе) өзгерту (кеңейту, жаңғырту, техникалық қайта жарақтандыру, реконструкциялау, реставрациялау, күрделі жөндеу), олармен байланысты технологиялық және инженерлік жабдықтарды монтаждау (бөлшектеу), құрылыс материалдарын, бұйымдары мен конструкцияларын дайындау (өндіру), сондай-ақ құрылысы аяқталмаған объектілерді консервациялау және өз ресурсын тауысқан құрылыс объектілерін кейіннен кәдеге жарату жұмыстарын жүзеге асыру арқылы өндірістік және өндірістік емес мақсаттағы негізгі қорларды құру жөніндегі қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49) құрылыс-монтаждау жұмыстары – құрылыс қызметi, ол:</w:t>
+      49) құрылыс-монтаждау жұмыстары – құрылыс қызметі, ол:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер жұмыстарын және топырақтағы арнаулы жұмыстарды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
@@ -1609,131 +1677,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уақытша инженерлік желілер, жолдар, қойма алаңдарын орната отырып, құрылыс объектілерін кейіннен кәдеге жарату (сүру) жөніндегі жұмыстарды, сондай-ақ аумақты сатылап жоспарлауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      құрылыс объектілерінің (оның iшiнде көпiрлердің, көлiк эстакадаларының, тоннельдер мен метрополитендердің, жолөткелдердің, құбыржолдардың, өзге де жасанды құрылыстардың) тiреу және (немесе) қоршау конструкцияларын тұрғызуды;</w:t>
+      құрылыс объектілерінің (оның ішінде көпірлердің, көлік эстакадаларының, тоннельдер мен метрополитендердің, жолөткелдердің, құбыржолдардың, өзге де жасанды құрылыстардың) тіреу және (немесе) қоршау конструкцияларын тұрғызуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      желiлiк құрылысжайларды тарту жөнiндегi арнаулы құрылыс және монтаждау жұмыстарын;</w:t>
+      желілік құрылысжайларды тарту жөніндегі арнаулы құрылыс және монтаждау жұмыстарын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сыртқы инженерлiк желiлер мен құрылысжайлар, сондай-ақ iшкi инженерлiк жүйелер орнатуды;</w:t>
+      сыртқы инженерлік желілер мен құрылысжайлар, сондай-ақ ішкі инженерлік жүйелер орнатуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      конструкциялар мен жабдықтарды қорғау және әрлеу жөнiндегi жұмыстарды;</w:t>
+      конструкциялар мен жабдықтарды қорғау және әрлеу жөніндегі жұмыстарды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      автомобиль жолдарын және темiржол салуды;</w:t>
+      автомобиль жолдарын және теміржол салуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технологиялық жабдықты жинауды және тұрақты пайдаланылатын жерде жобалық жағдайға келтіріп орнатуды, жеке сынауды және жүктемемен сынауды, сондай-ақ бөлшектеуді қоса алғанда, оны монтаждауды қамтиды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
@@ -1809,51 +1877,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) құрылыс объектісі – құрылыс қызметінің түпкі нәтижесі болып табылатын, ғимарат немесе құрылысжай түріндегі жасанды орта объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      54) құрылыс объектісін кейіннен кәдеге жарату – құрылыс объектісінің пайдаланылуы (жұмыс істеуі, қолданылуы) тоқтатылғаннан кейiн регенерацияланатын элементтерді (конструкцияларды, материалдарды, жабдықтарды) бiр мезгiлде қалпына келтiрiп және қайтадан пайдаланып, сондай-ақ регенерацияға жатпайтын элементтер мен қалдықтарды қайта өңдей отырып, құрылыс объектісін бөлшектеу және сүру жөнiндегi жұмыстар кешенi;</w:t>
+      54) құрылыс объектісін кейіннен кәдеге жарату – құрылыс объектісінің пайдаланылуы (жұмыс істеуі, қолданылуы) тоқтатылғаннан кейін регенерацияланатын элементтерді (конструкцияларды, материалдарды, жабдықтарды) бір мезгілде қалпына келтіріп және қайтадан пайдаланып, сондай-ақ регенерацияға жатпайтын элементтер мен қалдықтарды қайта өңдей отырып, құрылыс объектісін бөлшектеу және сүру жөніндегі жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) құрылыс объектісін пайдалануға қабылдап алу актісі – бекітілген құрылыс жобасына және мемлекеттік (мемлекетаралық) нормативтік құжаттарға сәйкес құрылыстың аяқталғанын және құрылыс объектісінің пайдалануға толық әзірлігін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
@@ -1969,131 +2037,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрылыс объектісінің пайдалануда болуының аяқталу кезеңі – құрылыс объектісі бұдан әрі өз функцияларын орындамайтын немесе қазіргі заманғы талаптарға, стандарттарға сай келмейтін, соның салдарынан құрылыс объектісін кейіннен кәдеге жарату кезеңі іске асырылатын пайдаланылу циклінің кезеңі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      59) құрылыс объектiсінiң сапасы – құрылыс объектісін пайдалану кезеңі ішінде меншiк иелерiнiң (пайдаланушылардың) және жалпы қоғамның мүдделерi мен қауiпсiздiгiн қамтамасыз етуге бағытталған талаптарды көрсететін, тұтынушыға жеткiзiлген түпкілікті құрылыс объектісі сипаттамаларының (эстетикалық сипаттамаларды қоса алғанда) жиынтығы;</w:t>
+      59) құрылыс объектісінің сапасы – құрылыс объектісін пайдалану кезеңі ішінде меншік иелерінің (пайдаланушылардың) және жалпы қоғамның мүдделері мен қауіпсіздігін қамтамасыз етуге бағытталған талаптарды көрсететін, тұтынушыға жеткізілген түпкілікті құрылыс объектісі сипаттамаларының (эстетикалық сипаттамаларды қоса алғанда) жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      60) құрылыс объектiсінiң техникалық күрделiлiгi – құрылыс объектiсінiң функционалдық мақсатына, оның тiреу және қоршау конструкцияларының ерекшелiктерiне, қабаттар (конструкциялық қатарлар) санына, сейсмикалық қауiптiлiгiне немесе құрылыс орнының (ауданының) өзге де ерекше геологиялық, гидрогеологиялық, геотехникалық жағдайларына қарай мемлекеттiк және (немесе) мемлекетаралық (халықаралық) нормативтік құжаттарда белгiленетiн, негіздері мен конструкцияларының сенiмдiлiгi мен берiктiгiне қойылатын техникалық талаптардың дәрежесi бойынша құрылыс объектiсiнiң жауапкершiлiк деңгейi, ол:</w:t>
+      60) құрылыс объектісінің техникалық күрделілігі – құрылыс объектісінің функционалдық мақсатына, оның тіреу және қоршау конструкцияларының ерекшеліктеріне, қабаттар (конструкциялық қатарлар) санына, сейсмикалық қауіптілігіне немесе құрылыс орнының (ауданының) өзге де ерекше геологиялық, гидрогеологиялық, геотехникалық жағдайларына қарай мемлекеттік және (немесе) мемлекетаралық (халықаралық) нормативтік құжаттарда белгіленетін, негіздері мен конструкцияларының сенімділігі мен беріктігіне қойылатын техникалық талаптардың дәрежесі бойынша құрылыс объектісінің жауапкершілік деңгейі, ол:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жауапкершiлiктiң бiрiншi деңгейi – күшейтiлген деңгей;</w:t>
+      жауапкершіліктің бірінші деңгейі – күшейтілген деңгей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жауапкершiлiктiң екiншi деңгейi – қалыпты деңгей;</w:t>
+      жауапкершіліктің екінші деңгейі – қалыпты деңгей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жауапкершiлiктiң үшiншi деңгейi – төмендетiлген деңгей болып бөлiнедi;</w:t>
+      жауапкершіліктің үшінші деңгейі – төмендетілген деңгей болып бөлінеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) құрылыс объектісінің цифрлық моделі – үш өлшемді модельдерді, бастапқы материалдарды, рұқсат беру, жобалау, атқару және пайдалану құжаттамасын қоса алғанда, құрылыс объектісі бойынша электрондық нысанда берілген ақпарат жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
@@ -2549,91 +2617,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен аккредиттелген, Қазақстан Республикасының заңнамасымен мемлекеттік монополияға жатқызылмаған құрылыс жобаларының ведомстводан тыс кешенді сараптамасын жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      84) сары сызықтар – жер сілкіністері, табиғи немесе техногендік сипаттағы өзге де төтенше жағдайлар салдарынан құрылыс объектілерінің үйінділерге (қиратындыларға) айналуы барынша мүмкiн болатын аймақтар шекаралары. Сары сызықтар құрылыс объектілері арасындағы арақашықтықты реттеу үшін қолданылады;</w:t>
+      84) сары сызықтар – жер сілкіністері, табиғи немесе техногендік сипаттағы өзге де төтенше жағдайлар салдарынан құрылыс объектілерінің үйінділерге (қиратындыларға) айналуы барынша мүмкін болатын аймақтар шекаралары. Сары сызықтар құрылыс объектілері арасындағы арақашықтықты реттеу үшін қолданылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85) сәйкестік туралы декларация – мердігер (бас мердігер) аяқталған құрылыс объектісі бойынша орындалған жұмыстардың бекітілген құрылыс жобасына және мемлекеттік (мемлекетаралық) нормативтік құжаттардың талаптарына сәйкестігін куәландыратын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      86) сәулет-жоспарлау тапсырмасы – құрылыс объектісінің мақсатына, негiзгi параметрлеріне және оны нақты жер учаскесiне (алаңға, трассаға) орналастыруға қойылатын талаптар кешені, сондай-ақ қала құрылысы регламенттеріне сәйкес осы елді мекен үшін белгіленетін, жобалау мен құрылысқа қойылатын міндетті талаптар, шарттар мен шектеулер. Бұл ретте тапсырыс беруші (инвестор) беретін эскиздерге (эскиздік жобаларға) сәйкес құрылыс объектілерінің сыртқы қабырғаларын (қасбеттерін) әрлеу материалдарының түр-түсі мен оларды пайдалану, көлемдік-кеңістіктік жағдайы бойынша талаптарды белгілеуге жол беріледі;</w:t>
+      86) сәулет-жоспарлау тапсырмасы – құрылыс объектісінің мақсатына, негізгі параметрлеріне және оны нақты жер учаскесіне (алаңға, трассаға) орналастыруға қойылатын талаптар кешені, сондай-ақ қала құрылысы регламенттеріне сәйкес осы елді мекен үшін белгіленетін, жобалау мен құрылысқа қойылатын міндетті талаптар, шарттар мен шектеулер. Бұл ретте тапсырыс беруші (инвестор) беретін эскиздерге (эскиздік жобаларға) сәйкес құрылыс объектілерінің сыртқы қабырғаларын (қасбеттерін) әрлеу материалдарының түр-түсі мен оларды пайдалану, көлемдік-кеңістіктік жағдайы бойынша талаптарды белгілеуге жол беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87) сәулет, қала құрылысы және құрылыс қызметі саласындағы автоматтандырылған тізілім (автоматтандырылған тізілім) – мемлекеттік органдар мен өзге де ұйымдардың цифрлық объектілерімен интеграцияланған, осы Кодекске сәйкес сәулет, қала құрылысы және құрылыс қызметі субъектілері туралы мәліметтерді қамтитын, сәулет, қала құрылысы және құрылыс саласындағы цифрлық жүйе құрауышы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
@@ -2709,131 +2777,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90) сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган – сәулет, қала құрылысы және құрылыс қызметін мемлекеттік басқару саласында басшылықты, сондай-ақ өз құзыреті шегінде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      91) сәулет, қала құрылысы туындысы – цифрлық модель, жобалау құжаттамасы, жекелеген сызба, макет, эскиз нысанында тіркеп-белгiленген және (немесе) заттай іске асырылған автордың түпкі ойын қоса алғанда, қандай да бiр сәулет объектiсiн жасауға немесе қала құрылысы кеңiстiгiн қалыптастыруға бағытталған, жеке тұлғалардың кәсiптік қызметiндегi шығармашылық қызметтің нәтижесi болып табылатын авторлық құқық және автордың (авторлардың) зияткерлiк меншiк объектiсi;</w:t>
+      91) сәулет, қала құрылысы туындысы – цифрлық модель, жобалау құжаттамасы, жекелеген сызба, макет, эскиз нысанында тіркеп-белгіленген және (немесе) заттай іске асырылған автордың түпкі ойын қоса алғанда, қандай да бір сәулет объектісін жасауға немесе қала құрылысы кеңістігін қалыптастыруға бағытталған, жеке тұлғалардың кәсіптік қызметіндегі шығармашылық қызметтің нәтижесі болып табылатын авторлық құқық және автордың (авторлардың) зияткерлік меншік объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92) сәулет-құрылыс бақылауы мен қадағалауы – сәулет, қала құрылысы және құрылыс қызметі субъектілерінің Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасында белгіленген талаптарды сақтауына бағытталған шара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      93) сәулет-құрылыс құжаттамасы – құрылысты ұйымдастыру (кеңейту, жаңғырту, техникалық қайта жарақтандыру, реконструкциялау, реставрациялау, күрделi жөндеу, консервациялау және кейiннен кәдеге жарату), сондай-ақ аумақты инженерлiк жағынан дайындауды, абаттандыруды, көгалдандыруды, сыртқы безендiруді ұйымдастыру үшiн қажеттi құжаттар кешені;</w:t>
+      93) сәулет-құрылыс құжаттамасы – құрылысты ұйымдастыру (кеңейту, жаңғырту, техникалық қайта жарақтандыру, реконструкциялау, реставрациялау, күрделі жөндеу, консервациялау және кейіннен кәдеге жарату), сондай-ақ аумақты инженерлік жағынан дайындауды, абаттандыруды, көгалдандыруды, сыртқы безендіруді ұйымдастыру үшін қажетті құжаттар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94) сәулет қызметі (сәулет) – құрылыс объектісінің сыртқы және ішкі келбетін жасаудың, құрылыс (реконструкциялау, реставрациялау) үшін жобалау құжаттамасының сәулет бөлігінде тіркеп-белгіленген кеңістіктік, композициялық, көлемдік-жоспарлау және функционалдық ұйымдастырудың шығармашылық процесін, құрылыс жобасын іске асыру кезінде авторлық сүйемелдеуді жүргізуді қамтитын сәулет объектілерін жасау жөніндегі қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      95) сәулет объектiсі – әзiрленуiне сәулетшiнiң қатысуы қажет болатын, сәулет немесе қала құрылысы жобаларының негiзiнде салынған ғимарат, құрылысжай түріндегі құрылыс объектісі, олардың экстерьерлерi және (немесе) интерьерлерi, монумент, абаттандыру, ландшафт немесе бақ-саябақ өнерiнiң элементтерi;</w:t>
+      95) сәулет объектісі – әзірленуіне сәулетшінің қатысуы қажет болатын, сәулет немесе қала құрылысы жобаларының негізінде салынған ғимарат, құрылысжай түріндегі құрылыс объектісі, олардың экстерьерлері және (немесе) интерьерлері, монумент, абаттандыру, ландшафт немесе бақ-саябақ өнерінің элементтері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96) сейсмикалық қауіптілігі жоғары аудандар (аймақтар) –сейсмикалық шағын аймақтарға бөлу карталарының негізінде айқындалған, сейсмикалық әсері болуы мүмкін (күтілетін) аудандар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
@@ -2929,131 +2997,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101) техникалық тапсырыс беруші – құрылысты "толық бітіріп беруді" іске асыру үшін тапсырыс беруші тартатын, "толық бітіріп берілетін" құрылыстың барлық сатысында оны іске асыру процесін білікті басқаруды қамтамасыз ету мақсатында шарт негізінде әрекет ететін заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:bookmarkStart w:name="z139" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      102) техногендiк әсер – халыққа, елдi мекендерге не қонысаралық аумақтарға табиғи және техногендiк сипаттағы төтенше жағдайлардың пайда болу қатерiн төндiрмей немесе қатерін төндiре отырып, шаруашылық қызмет нәтижесiнде туындаған жағымсыз немесе зиянды (қауiптi) әсер;</w:t>
+      102) техногендік әсер – халыққа, елді мекендерге не қонысаралық аумақтарға табиғи және техногендік сипаттағы төтенше жағдайлардың пайда болу қатерін төндірмей немесе қатерін төндіре отырып, шаруашылық қызмет нәтижесінде туындаған жағымсыз немесе зиянды (қауіпті) әсер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z140" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      103) техногендiк зiлзалалар – шаруашылық қызметпен байланысты және:</w:t>
+      103) техногендік зілзалалар – шаруашылық қызметпен байланысты және:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өнеркәсiп, көлiк аварияларын және басқа да аварияларды (оқыс оқиғаларды);</w:t>
+      өнеркәсіп, көлік аварияларын және басқа да аварияларды (оқыс оқиғаларды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өрт, жарылыстар немесе жарылыс қатерiн;</w:t>
+      өрт, жарылыстар немесе жарылыс қатерін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z143" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      биологиялық, химиялық қауiптi немесе радиоактивтi заттардың шығарылуын немесе шығарылу қатерiн;</w:t>
+      биологиялық, химиялық қауіпті немесе радиоактивті заттардың шығарылуын немесе шығарылу қатерін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрылыс объектілерінің, коммуникациялардың кенеттен қирауын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z145" w:id="139"/>
     <w:p>
@@ -3169,51 +3237,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107) халықтың жүріп-тұруы шектеулі топтары – егде жастағы адамдар, мүгедектігі бар адамдар, өздігінен жүріп-тұру, көрсетілетін қызметтерді, ақпаратты алу немесе кеңістікте бағдарлану кезінде қиындық көріп жүрген, оның ішінде балаларға арналған арбаларды және (немесе) кресло-арбаларды пайдаланатын адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:bookmarkStart w:name="z151" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      108) эскиз (эскиздік жоба) – схема, сызба, бастапқы сұлба (сурет) нысанында орындалған және осы шешiмнiң түпкi ойын түсiндiретiн, жобалау (жоспарлық, кеңiстiктiк, сәулеттiк, технологиялық, конструкциялық, инженерлiк, декоративтік немесе басқа) шешiмінiң оңайлатылған түрi.</w:t>
+      108) эскиз (эскиздік жоба) – схема, сызба, бастапқы сұлба (сурет) нысанында орындалған және осы шешімнің түпкі ойын түсіндіретін, жобалау (жоспарлық, кеңістіктік, сәулеттік, технологиялық, конструкциялық, инженерлік, декоративтік немесе басқа) шешімінің оңайлатылған түрі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-бап. Қазақстан Республикасының сәулет, қала құрылысы және құрылыс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4499,54 +4567,160 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының аумағында адамның өмір сүру және тіршілік ету ортасын қалыптастыруға және дамытуға қатысатын мемлекеттік органдар, жеке және заңды тұлғалар сәулет, қала құрылысы және құрылыс қызметінің субъектілері болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:bookmarkStart w:name="z218" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, азаматтығы жоқ адамдарға, шетелдіктерге және шетелдік заңды тұлғаларға Қазақстан Республикасының заңнамасында белгіленген тәртіппен Қазақстан Республикасының аумағында сәулет, қала құрылысы және (немесе) құрылыс қызметіне жататын жұмыстарды орындау (қызметтерді көрсету) құқығы берілуі мүмкін.</w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, азаматтығы жоқ адамдарға, шетел азаматтарына және шетелдік заңды тұлғаларға Қазақстан Республикасының заңнамасында белгіленген тәртіппен Қазақстан Республикасының аумағында сәулет, қала құрылысы және (немесе) құрылыс қызметіне жататын жұмыстарды орындау (қызметтерді көрсету) құқығы берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бап. Сәулет, қала құрылысы және құрылыс қызметі субъектілерінің</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4850,51 +5024,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осы Кодексте және Қазақстан Республикасының басқа да заңдарында көзделген өзге де талаптарды орындауға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:bookmarkStart w:name="z235" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қаржыландыру, жоспарлау, iздестіру, негiздемелер, жобалау, салу және оған iлеспе көрсетілетін қызметтер, басқару, пайдалану, қызмет көрсету, тараптардың бiрiнiң балансына беру жөнiндегi шарттарды қамту мүмкiндiгiнен көрiнетiн кешендi сипат "толық бітіріп берілетін" құрылыстың ерекшелiгi болып табылады.</w:t>
+      2. Қаржыландыру, жоспарлау, іздестіру, негіздемелер, жобалау, салу және оған ілеспе көрсетілетін қызметтер, басқару, пайдалану, қызмет көрсету, тараптардың бірінің балансына беру жөніндегі шарттарды қамту мүмкіндігінен көрінетін кешенді сипат "толық бітіріп берілетін" құрылыстың ерекшелігі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
     <w:bookmarkStart w:name="z236" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылысқа мемлекеттік инвестицияларды қамтитын жобалар бойынша "толық бітіріп берілетін" құрылысты жоспарлау, қаржыландыру және іске асыру тәртібі Қазақстан Республикасының заңнамасында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
@@ -5282,71 +5456,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өндірістік күштерді қоныстандыру және орналастыру бөлігінде мемлекеттік қала құрылысы саясатына, аумақтарды аймақтарға бөлуге қойылатын қала құрылысы талаптарына, экологиялық қауіпсіздік нормаларына және халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілерге, сол жергілікті жердің инфрақұрылыммен қамтамасыз етілу деңгейіне сәйкес елді мекеннің аумағы шегінде осы жергілікті жерге қатысты өмір сүруге және тіршілік етуге қолайлы, сондай-ақ халықтың жүріп-тұруы шектеулі топтарына қолжетімді ортаға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
     <w:bookmarkStart w:name="z256" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) демалу мақсаттарына арналған және барынша қолайлы табиғи-климаттық жағдайлары мен ландшафты, оқу-ағарту, мәдени-бұқаралық, спорт-сауықтыру және ойын-сауық iс-шараларын қоса алғанда, тиiстi емдiк және санитариялық-гигиеналық жағдайлары, бос уақытты өткiзу үшін жағдайлары бар рекреациялық аймақтарды бөлу (бөлiп беру) арқылы демалуға құқығы бар.</w:t>
+      2) демалу мақсаттарына арналған және барынша қолайлы табиғи-климаттық жағдайлары мен ландшафты, оқу-ағарту, мәдени-бұқаралық, спорт-сауықтыру және ойын-сауық іс-шараларын қоса алғанда, тиісті емдік және санитариялық-гигиеналық жағдайлары, бос уақытты өткізу үшін жағдайлары бар рекреациялық аймақтарды бөлу (бөліп беру) арқылы демалуға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:bookmarkStart w:name="z257" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Халықтың демалуына арналған аумақты таңдау кезiнде тарих пен мәдениет ескерткіштеріне, табиғи ландшафтқа жатқызылған объектiлердiң болуы да ескерiлуге тиiс.</w:t>
+      Халықтың демалуына арналған аумақты таңдау кезінде тарих пен мәдениет ескерткіштеріне, табиғи ландшафтқа жатқызылған объектілердің болуы да ескерілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бап. Табиғи, техногендік және антропогендік әсерлерден қауіпсіздікті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5356,131 +5530,131 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қамтамасыз ету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z260" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Сәулет, қала құрылысы және құрылыс қызметiн жүзеге асыру халықтың, аумақтардың, елдi мекендердiң және құрылыс объектілерінің қауiптi (зиянды) табиғи, техногендiк және антропогендiк құбылыстар мен процестердiң әсер етуiнен қауiпсiздiгi жөніндегі Қазақстан Республикасының заңнамасында белгiленген талаптарды қамтамасыз ету шарттарына негiзделуге тиiс.</w:t>
+      1. Сәулет, қала құрылысы және құрылыс қызметін жүзеге асыру халықтың, аумақтардың, елді мекендердің және құрылыс объектілерінің қауіпті (зиянды) табиғи, техногендік және антропогендік құбылыстар мен процестердің әсер етуінен қауіпсіздігі жөніндегі Қазақстан Республикасының заңнамасында белгіленген талаптарды қамтамасыз ету шарттарына негізделуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z261" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы талаптарды орындау жөніндегi шаралар мемлекеттiк нормативтік құжаттарға сәйкес әзірленген жобалау-сметалық құжаттамада көрсетілуге тиiс.</w:t>
+      Осы талаптарды орындау жөніндегі шаралар мемлекеттік нормативтік құжаттарға сәйкес әзірленген жобалау-сметалық құжаттамада көрсетілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
     <w:bookmarkStart w:name="z262" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Мемлекеттiк нормативтiк құжаттарда қала құрылысы мен сәулет-құрылыс құжаттамаларына халықты, елдi мекендердi және қонысаралық аумақтарды табиғи немесе техногендiк сипаттағы төтенше жағдайлардың салдарынан болатын қауiптi (зиянды) әсерлерден қорғау жөніндегi шаралар туралы бөлiмдердi, сондай-ақ азаматтық қорғаныстың инженерлік-техникалық іс-шараларын енгізу мiндеттiлiгi көзделуге тиiс.</w:t>
+      2. Мемлекеттік нормативтік құжаттарда қала құрылысы мен сәулет-құрылыс құжаттамаларына халықты, елді мекендерді және қонысаралық аумақтарды табиғи немесе техногендік сипаттағы төтенше жағдайлардың салдарынан болатын қауіпті (зиянды) әсерлерден қорғау жөніндегі шаралар туралы бөлімдерді, сондай-ақ азаматтық қорғаныстың инженерлік-техникалық іс-шараларын енгізу міндеттілігі көзделуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:bookmarkStart w:name="z263" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Табиғи сипаттағы төтенше жағдайлар, сондай-ақ техногендiк сипаттағы болжамды төтенше жағдайлар салдарынан болатын қауiптi (зиянды) әсерлерге ұшырайтын елдi мекендер мен аумақтар халықты және аумақтарды аталған әсерлерден қорғау жөніндегi іс-шаралармен қамтамасыз етiлуге тиiс.</w:t>
+      3. Табиғи сипаттағы төтенше жағдайлар, сондай-ақ техногендік сипаттағы болжамды төтенше жағдайлар салдарынан болатын қауіпті (зиянды) әсерлерге ұшырайтын елді мекендер мен аумақтар халықты және аумақтарды аталған әсерлерден қорғау жөніндегі іс-шаралармен қамтамасыз етілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
     <w:bookmarkStart w:name="z264" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Табиғи, техногендiк, антропогендiк сипаттағы қауіпті (зиянды) әсерлерге ұшыраған елдi мекендерде орын алған қауiптi (зиянды) құбылыстар мен процестерді мониторингтеу нәтижелері мемлекеттік қала құрылысы кадастрында базалық деңгейде көрсетiледi.</w:t>
+      4. Табиғи, техногендік, антропогендік сипаттағы қауіпті (зиянды) әсерлерге ұшыраған елді мекендерде орын алған қауіпті (зиянды) құбылыстар мен процестерді мониторингтеу нәтижелері мемлекеттік қала құрылысы кадастрында базалық деңгейде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бап. Экологиялық талаптарды қамтамасыз ету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z266" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5553,51 +5727,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Белгіленген тәртіппен бекітілген, экологиялық талаптарды қамтамасыз ету жөніндегі жобалау құжаттамасының талаптарын (шарттарын, шектеулерін) орындау құрылыс жобаларын іске асыруды жүзеге асыратын сәулет, қала құрылысы және құрылыс қызметінің барлық субъектісі үшін міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
     <w:bookmarkStart w:name="z270" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Экологиялық зілзала аймақтары деп жарияланған, өнеркәсiптiк орталықтар немесе жекелеген өндірістiк кешендер бар аумақтар халықты және қоршаған ортаны қорғау жөніндегі іс-шаралармен қамтамасыз етiлуге тиiс.</w:t>
+      Экологиялық зілзала аймақтары деп жарияланған, өнеркәсіптік орталықтар немесе жекелеген өндірістік кешендер бар аумақтар халықты және қоршаған ортаны қорғау жөніндегі іс-шаралармен қамтамасыз етілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
     <w:bookmarkStart w:name="z271" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аумақтарды қала құрылысына жоспарлаудың кешенді схемаларында, аумақты дамытудың өңіраралық схемаларында қоршаған ортаны қорғау, сондай-ақ экологиялық зілзала аймақтарын оңалту жөніндегі шаралар көзделуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
     <w:bookmarkStart w:name="z272" w:id="248"/>
     <w:p>
@@ -5889,72 +6063,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жол жүрісін ұйымдастырудың кешенді схемасы – елді мекенде жол жүрісін ұйымдастыру жүйесін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:bookmarkStart w:name="z287" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қабылданады.</w:t>
+        <w:t>
+      Астанада жол қозғалысын ұйымдастырудың кешенді схемасы "Қазақстан Республикасы астанасының мәртебесі туралы" Қазақстан Республикасының Конституциялық заңына сәйкес қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
     <w:bookmarkStart w:name="z288" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Аумақтық-көліктік жоспарлау және жол жүрісін ұйымдастыру мынадай үш сатыда жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:bookmarkStart w:name="z289" w:id="264"/>
     <w:p>
@@ -6198,50 +6352,132 @@
     <w:bookmarkEnd w:id="275"/>
     <w:bookmarkStart w:name="z301" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       велосипедтердің, электр самокаттардың және электр қозғалтқыштары бар велосипедтердің кедергісіз және қауіпсіз қозғалысын, оның ішінде қозғалыс үшін бөлек жолақтарды бөлу арқылы қамтамасыз етудің міндетті талаптарына сай келуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-бап. Тарихи-мәдени мұра объектілерін және табиғи ландшафттарды сақтау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -6535,71 +6771,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қала құрылысы құжаттамасын әзірлеу, елді мекендерді жобалау және оларда құрылыс салу кезінде елді мекеннің жоспарлау құрылымымен өзара байланысты және оның барлық функционалдық аймағымен, сондай-ақ сыртқы көлік объектілерімен байланысты қамтамасыз ететін көліктік коммуникациялардың және көше-жол желісінің бірыңғай жүйесі көзделуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
     <w:bookmarkStart w:name="z319" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Қонысаралық аумақтарды игеруге (абаттандыруға, құрылыс салуға) арналған жобалау құжаттамасында адамдардың болуына байланысты шаруашылық және (немесе) өзге де қызметтi кейiннен жүзеге асыру мақсатында осы аумақта, инфрақұрылым объектiлерiнiң құрылысын қоса алғанда, тiршiлiктi қамтамасыз етудің орнықты және қолжетімді жүйесі көзделуге тиiс.</w:t>
+      6. Қонысаралық аумақтарды игеруге (абаттандыруға, құрылыс салуға) арналған жобалау құжаттамасында адамдардың болуына байланысты шаруашылық және (немесе) өзге де қызметті кейіннен жүзеге асыру мақсатында осы аумақта, инфрақұрылым объектілерінің құрылысын қоса алғанда, тіршілікті қамтамасыз етудің орнықты және қолжетімді жүйесі көзделуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
     <w:bookmarkStart w:name="z320" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Инженерлiк инфрақұрылымның магистральдық коммуникацияларының, басты ғимараттарының жобалау құжаттамасын әзiрлеу, салу, пайдалану және кейiннен кәдеге жарату кезiнде, сондай-ақ аумақтарды инженерлiк жағынан дайындау жұмыстарын жүргiзу кезiнде шектес аумақтардың мүдделерiн ескеретiн және қауiптi (зиянды) құбылыстар мен процестердiң аумақ пен халыққа әсер ету мүмкiндiгiн болғызбайтын шешiмдер қабылдануға тиiс.</w:t>
+      7. Инженерлік инфрақұрылымның магистральдық коммуникацияларының, басты ғимараттарының жобалау құжаттамасын әзірлеу, салу, пайдалану және кейіннен кәдеге жарату кезінде, сондай-ақ аумақтарды инженерлік жағынан дайындау жұмыстарын жүргізу кезінде шектес аумақтардың мүдделерін ескеретін және қауіпті (зиянды) құбылыстар мен процестердің аумақ пен халыққа әсер ету мүмкіндігін болғызбайтын шешімдер қабылдануға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
     <w:bookmarkStart w:name="z321" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Республикалық, өңіраралық және өңірлік инженерлік және көліктік жүйелердің бекітілген схемалары жобалау-сметалық құжаттаманы әзірлеу, сондай-ақ елді мекендердің тіршілігін қамтамасыз ету және жайластыру жүйесін дамытуға бағытталған (дамытумен ұштасқан) қызмет үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
     <w:bookmarkStart w:name="z322" w:id="292"/>
     <w:p>
@@ -6649,51 +6885,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қамтамасыз ету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z325" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Меншiк иелерiнің не жер пайдаланушылардың құрылыс салу үшiн (коммуникациялар тартуды, аумақты инженерлiк жағынан дайындауды, абаттандыруды, көгалдандыруды және учаскенi жайластырудың басқа да түрлерiн қоса алғанда), сондай-ақ ғимараттарды (құрылыстарды, құрылысжайларды) кеңейту және реконструкциялау үшін жер учаскелерiн пайдалануы Қазақстан Республикасының заңнамасында белгiленген тәртiппен бекiтiлген қала құрылысы жобаларына сәйкес және нысаналы мақсат немесе сервитут, аумақты аймақтарға бөлу, қызыл сызықтар және құрылыс салуды реттеу сызықтары, құрылыс салуды ұйымдастыру және құрылыс саласындағы рұқсат беру рәсімдерінен өту қағидалары сақтала отырып, сондай-ақ Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлер мен әскери құралымдардың арсеналдары, базалары мен қоймалары жанындағы тыйым салынған аймақ пен тыйым салынған аудан аумағында белгіленген тыйымдар сақтала отырып қана жүзеге асырылуы мүмкін.</w:t>
+      Меншік иелерінің не жер пайдаланушылардың құрылыс салу үшін (коммуникациялар тартуды, аумақты инженерлік жағынан дайындауды, абаттандыруды, көгалдандыруды және учаскені жайластырудың басқа да түрлерін қоса алғанда), сондай-ақ ғимараттарды (құрылыстарды, құрылысжайларды) кеңейту және реконструкциялау үшін жер учаскелерін пайдалануы Қазақстан Республикасының заңнамасында белгіленген тәртіппен бекітілген қала құрылысы жобаларына сәйкес және нысаналы мақсат немесе сервитут, аумақты аймақтарға бөлу, қызыл сызықтар және құрылыс салуды реттеу сызықтары, құрылыс салуды ұйымдастыру және құрылыс саласындағы рұқсат беру рәсімдерінен өту қағидалары сақтала отырып, сондай-ақ Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлер мен әскери құралымдардың арсеналдары, базалары мен қоймалары жанындағы тыйым салынған аймақ пен тыйым салынған аудан аумағында белгіленген тыйымдар сақтала отырып қана жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
     <w:bookmarkStart w:name="z326" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жер учаскесі елді мекендердің жаңа бас жоспарын бекітуге немесе бекітілген бас жоспарға не егжей-тегжейлі жоспарлау немесе оларды дамыту және құрылыс салу схемасының жобасына өзгерістер енгізуге байланысты мемлекет мұқтажы үшін иеліктен шығарылуға жататын болса, меншік иесі немесе жер пайдаланушы осы жер учаскесін жер учаскелері мемлекет мұқтажы үшін алып қойылғанға дейін елді мекендердің жаңа бас жоспары бекітілгенге немесе бекітілген бас жоспарға не егжей-тегжейлі жоспарлау немесе оларды дамыту және құрылыс салу схемасының жобасына өзгерістер енгізілгенге дейін қолданыста болған қала құрылысы талаптарына сәйкес нысаналы мақсаты бойынша пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
     <w:p>
       <w:pPr>
@@ -7664,51 +7900,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сәулет, қала құрылысы және құрылыс қызметімен сабақтас болып табылатын мәселелер бойынша өздерінің құзыреттері шегінде өзге де орталық мемлекеттік органдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
     <w:bookmarkStart w:name="z376" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың және облыстық маңызы бар қалалардың жергілікті өкілді және атқарушы органдары.</w:t>
+      5) астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың жергілікті өкілді және атқарушы органдары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бап. Қазақстан Республикасы Үкіметінің сәулет, қала құрылысы және</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9530,51 +9766,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) осы Кодексте, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25-бап. Облыстар, республикалық маңызы бар қалалар, астана</w:t>
+        <w:t>25-бап. Астана, облыстар, республикалық маңызы бар қалалар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мәслихаттарының сәулет, қала құрылысы және құрылыс қызметіндегі құзыреті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z471" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10232,51 +10468,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының заңнамасына сәйкес азаматтардың құқықтары мен заңды мүдделерін қамтамасыз ету жөніндегі өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>28-бап. Облыстар, республикалық маңызы бар қалалар және астана</w:t>
+        <w:t>28-бап. Астана, облыстар, және республикалық маңызы бар қалалар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әкімдіктерінің сәулет, қала құрылысы және құрылыс қызметіндегі құзыреті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z507" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13654,107 +13890,107 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын, ауданның жергілікті бюджетінен қаржыландырылатын атқарушы органдардың басшылары лауазымы бойынша аудандардың бас сәулетшілері болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>31-бап. Облыстардың, республикалық маңызы бар қалалардың және астананың,</w:t>
+        <w:t>31-бап. Астананың және облыстардың, республикалық маңызы бар қалалардың,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>аудандардың және облыстық маңызы бар қалалардың бас сәулетшілері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z673" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Облыстардың, республикалық маңызы бар қалалардың және астананың, аудандардың және облыстық маңызы бар қалалардың бас сәулетшілері өз қызметін осы Кодекстің нормаларына, мемлекеттік нормативтік құжаттардың талаптарына, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілерге, өртке қарсы және өзге де міндетті талаптарға сәйкес жүзеге асырады.</w:t>
+      1. Астананың және облыстардың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың бас сәулетшілері өз қызметін осы Кодекстің нормаларына, мемлекеттік нормативтік құжаттардың талаптарына, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілерге, өртке қарсы және өзге де міндетті талаптарға сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="616"/>
     <w:bookmarkStart w:name="z674" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Облыстардың, республикалық маңызы бар қалалардың және астананың, аудандардың және облыстық маңызы бар қалалардың бас сәулетшілеріне:</w:t>
+      2. Астананың және облыстардың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың бас сәулетшілеріне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="617"/>
     <w:bookmarkStart w:name="z675" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) белгіленген тәртіппен бекіту үшін қала құрылысы құжаттамасын уақтылы әзірлеуді, түзетуді қамтамасыз ете отырып, аумақтарды орнықты дамыту үшін жағдайлар жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="618"/>
     <w:bookmarkStart w:name="z676" w:id="619"/>
     <w:p>
@@ -13850,51 +14086,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мониторинг барысында анықталған рұқсат алмай не заңсыз тұрғызылатын (тұрғызылған) құрылыс объектілері, сол сияқты елді мекеннің (елді мекеннің құрамдас бөліктерінің) сәулеттік келбетін өзгерту, ғимараттарды, жекелеген үй-жайларды және (немесе) ғимарат бөліктерін реконструкциялау (қайта жоспарлау, қайта жабдықтау, қайта бейіндеу) туралы, сондай-ақ бұзушылықтар және берілген және (немесе) келісілген бастапқы материалдардан ауытқулар туралы ақпаратты мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын мемлекеттік органдарға шаралар қабылдау үшін уақтылы жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="623"/>
     <w:bookmarkStart w:name="z681" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) халыққа өздерінің өмір сүру және тіршілік ету ортасының жай-күйі, оның болжамды өзгерiстерi, белгіленген сәулет, қала құрылысы және құрылыс қызметi туралы уақтылы хабар беру, сондай-ақ жеке және заңды тұлғалардың қала құрылысы өзгерістерін және қала құрылысы құжаттамасын оларды бекіткенге дейін қарауға қатысуын қамтамасыз ету;</w:t>
+      7) халыққа өздерінің өмір сүру және тіршілік ету ортасының жай-күйі, оның болжамды өзгерістері, белгіленген сәулет, қала құрылысы және құрылыс қызметі туралы уақтылы хабар беру, сондай-ақ жеке және заңды тұлғалардың қала құрылысы өзгерістерін және қала құрылысы құжаттамасын оларды бекіткенге дейін қарауға қатысуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="624"/>
     <w:bookmarkStart w:name="z682" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тұрақты негізде кезекші топографиялық жоспарға жаңартулар мен өзгерістерді енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="625"/>
     <w:bookmarkStart w:name="z683" w:id="626"/>
     <w:p>
@@ -13947,91 +14183,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-бап. Сәулет-қала құрылысы кеңестері (сәулет-қала құрылысы кеңесі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z686" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Сәулет-қала құрылысы кеңесі – бірыңғай қала құрылысы саясатын іске асыру жөніндегі іс-қимылдарды үйлестіру, адамның өмір сүру және тіршілік ету ортасының сапасын арттыру, елді мекендердің орнықты дамуын қамтамасыз ету және қазіргі заманғы сәулеттік келбетін қалыптастыру үшін облыстардың, республикалық маңызы бар қалалардың және астананың әкімдіктері жанынан құрылатын, тұрақты жұмыс істейтін консультативтік-кеңесші орган.</w:t>
+      1. Сәулет-қала құрылысы кеңесі – бірыңғай қала құрылысы саясатын іске асыру жөніндегі іс-қимылдарды үйлестіру, адамның өмір сүру және тіршілік ету ортасының сапасын арттыру, елді мекендердің орнықты дамуын қамтамасыз ету және қазіргі заманғы сәулеттік келбетін қалыптастыру үшін астананың, облыстардың және республикалық маңызы бар қалалардың әкімдіктері жанынан құрылатын, тұрақты жұмыс істейтін консультативтік-кеңесші орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="628"/>
     <w:bookmarkStart w:name="z687" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сәулет-қала құрылысы кеңесіне жергілікті атқарушы органның өкілдері, сәулетшілер мен ғылыми-зерттеу ұйымдарының мамандары, жобалау ұйымдарының, қоғамдық және өзге де ұйымдардың, оның ішінде мүгедектігі бар адамдардың мүддесін білдіретін ұйымдардың өкілдері енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="629"/>
     <w:bookmarkStart w:name="z688" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сәулет-қала құрылысы кеңесінің құрамын облыстың, республикалық маңызы бар қаланың және астананың жергілікті өкілді органы қалыптастырады.</w:t>
+      Сәулет-қала құрылысы кеңесінің құрамын астананың және облыстың, республикалық маңызы бар қаланың жергілікті өкілді органы қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="630"/>
     <w:bookmarkStart w:name="z689" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәулет және қала құрылысы істері жөніндегі жергілікті атқарушы орган сәулет-қала құрылысы кеңесінің жұмыс органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="631"/>
     <w:bookmarkStart w:name="z690" w:id="632"/>
     <w:p>
@@ -17095,51 +17331,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Құрылыстың сметалық құны жаңа ғимараттарды, құрылысжайлар мен олардың кешендерін, коммуникацияларды салу және (немесе) бұрыннан барларын өзгерту (кеңейту, жаңғырту, техникалық қайта жарақтандыру, реконструкциялау, реставрациялау, күрделі жөндеу) жөніндегі жұмыстарды орындауға, сондай-ақ құрылыс объектісін консервациялау және кейіннен кәдеге жарату жөніндегі жұмыстарды жүзеге асыруға арналған шарттың ең жоғары бағасын қалыптастыру үшін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="766"/>
     <w:bookmarkStart w:name="z841" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Құрылыстың сметалық құнын айқындау кезінде пайдаланылған сметалық нормативтік құжаттар құрылыс мердiгерлiгi шарттарын орындау кезінде қолдануға жатпайды.</w:t>
+      5. Құрылыстың сметалық құнын айқындау кезінде пайдаланылған сметалық нормативтік құжаттар құрылыс мердігерлігі шарттарын орындау кезінде қолдануға жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="767"/>
     <w:bookmarkStart w:name="z842" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Құрылыстағы бағаларды (тарифтерді, құнды) мониторингеу құрылыстағы бағалар (тарифтер, құн) туралы ақпаратпен қамтамасыз ету мақсатында, сондай-ақ құрылыстағы баға белгілеу жөніндегі нормативтік құжаттардың ережелерін іске асыру үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="768"/>
     <w:bookmarkStart w:name="z843" w:id="769"/>
     <w:p>
@@ -17567,51 +17803,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сәулет, қала құрылысы, құрылыс және мемлекеттік сәулет-құрылыс бақылауы мен қадағалауы істері жөніндегі жергілікті атқарушы органдардың қызметін мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="788"/>
     <w:bookmarkStart w:name="z865" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бақылау және қадағалау субъектілерінің (объектілерінің) Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасының талаптарын сақтауын мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы.</w:t>
+      2) бақылау және қадағалау субъектілерінің (объектілерінің) Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасының талаптарын сақтауын мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="789"/>
     <w:bookmarkStart w:name="z866" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мемлекеттік сәулет-құрылыс бақылауы (осы бап үшін бұдан әрі – бақылау) Қазақстан Республикасының Кәсіпкерлік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -17687,51 +17923,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Сәулет, қала құрылысы және құрылыс қызметі саласындағы мемлекеттік сәулет-құрылыс қадағалауы (осы бап үшін бұдан әрі – қадағалау) әкімшілік іс жүргізу қозғамай, бақылау және қадағалау субъектілерінің (объектілерінің) Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасының талаптарын сақтауын тексеру бойынша мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын осы Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген жедел ден қою шараларын қолдану құқығымен жүзеге асыратын облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органдарының қызметі болып табылады.</w:t>
+        <w:t xml:space="preserve"> көзделген жедел ден қою шараларын қолдану құқығымен жүзеге асыратын астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органдарының қызметі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="792"/>
     <w:bookmarkStart w:name="z869" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мыналар бақылау және қадағалау субъектілері (объектілері) болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="793"/>
     <w:bookmarkStart w:name="z870" w:id="794"/>
     <w:p>
@@ -17927,51 +18163,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын мемлекеттік органның анықталған бұзушылықтардың жойылғаны туралы растауы жылжымайтын мүлікке құқықтар ауыртпалығын алып тастау үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="803"/>
     <w:bookmarkStart w:name="z880" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Жоспардан тыс тексерулер жүргізуді қоспағанда, осы Кодекстің 98-бабының 4-тармағында көрсетілген объектілер мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы тарапынан мемлекеттік сәулет-құрылыс бақылауы мен қадағалауына жатпайды.</w:t>
+      5. Жоспардан тыс тексерулер жүргізуді қоспағанда, осы Кодекстің 98-бабының 4-тармағында көрсетілген объектілер мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органы тарапынан мемлекеттік сәулет-құрылыс бақылауы мен қадағалауына жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бап. Мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18021,51 +18257,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті органның мемлекеттік құрылыс инспекторлары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="806"/>
     <w:bookmarkStart w:name="z885" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) облыстардың, республикалық маңызы бар қалалардың, астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын мемлекеттік құрылыс инспекторлары.</w:t>
+      2) астананың, облыстардың, республикалық маңызы бар қалалардың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын мемлекеттік құрылыс инспекторлары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="807"/>
     <w:bookmarkStart w:name="z886" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын мемлекеттік органның мемлекеттік құрылыс инспекторлары сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган айқындаған тәртіппен аттестатталуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="808"/>
     <w:bookmarkStart w:name="z887" w:id="809"/>
     <w:p>
@@ -18141,51 +18377,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын лауазымды адамдардың қызметіне араласу не қызметіне кедергі келтіру Қазақстан Республикасының заңдарында белгіленген жауаптылыққа алып келеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="812"/>
     <w:bookmarkStart w:name="z891" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Облыстардың, республикалық маңызы бар қалалардың, астананың бас мемлекеттік құрылыс инспекторларына қойылатын біліктілік талаптары сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті органмен келісілуге тиіс.</w:t>
+      3. Астананың, облыстардың, республикалық маңызы бар қалалардың бас мемлекеттік құрылыс инспекторларына қойылатын біліктілік талаптары сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті органмен келісілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="813"/>
     <w:bookmarkStart w:name="z892" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік құрылыс инспекторлары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="814"/>
     <w:bookmarkStart w:name="z893" w:id="815"/>
     <w:p>
@@ -18295,51 +18531,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>профилактикалық бақылау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z899" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылауды облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органдары бақылау және қадағалау субъектісі ұсынған есептілікті зерделеу және талдау, салынып жатқан (салынуы белгіленген) құрылыс объектілеріне жүргізілетін мониторинг, уәкілетті мемлекеттік органдардың мәліметтері, сондай-ақ мемлекеттік цифрлық жүйелерден және цифрлық ресурстардан алынған бақылау және қадағалау субъектісінің (объектісінің) қызметі туралы мәліметтер негізінде жүзеге асырады.</w:t>
+      1. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылауды астананың, облыстың, республикалық маңызы бар қаланың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органдары бақылау және қадағалау субъектісі ұсынған есептілікті зерделеу және талдау, салынып жатқан (салынуы белгіленген) құрылыс объектілеріне жүргізілетін мониторинг, уәкілетті мемлекеттік органдардың мәліметтері, сондай-ақ мемлекеттік цифрлық жүйелерден және цифрлық ресурстардан алынған бақылау және қадағалау субъектісінің (объектісінің) қызметі туралы мәліметтер негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="819"/>
     <w:bookmarkStart w:name="z900" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау бақылау және қадағалау субъектілеріне (объектілеріне) қатысты жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="820"/>
     <w:bookmarkStart w:name="z901" w:id="821"/>
     <w:p>
@@ -18495,51 +18731,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "цифрлық үкімет" веб-порталындағы пайдаланушының жеке кабинетіне электрондық тәсілмен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="828"/>
     <w:bookmarkStart w:name="z909" w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) егер бақылау және қадағалау субъектісі электрондық пошта мекенжайын бұрын облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органына ұсынған болса, осы субъектінің сол мекенжайына не тіркеп-белгілеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалану арқылы жіберіледі.</w:t>
+      4) егер бақылау және қадағалау субъектісі электрондық пошта мекенжайын бұрын астананың, облыстың, республикалық маңызы бар қаланың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органына ұсынған болса, осы субъектінің сол мекенжайына не тіркеп-белгілеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалану арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="829"/>
     <w:bookmarkStart w:name="z910" w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Анықталған бұзушылықтарды жою туралы қорытынды табыс етілген (алынған) күннен кейінгі күннен бастап он жұмыс күні ішінде анықталған бұзушылықтарды жою туралы қорытындыда көрсетілген анықталған бұзушылықтарды тиісінше жою қорытындының орындалуы деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="830"/>
     <w:bookmarkStart w:name="z911" w:id="831"/>
     <w:p>
@@ -18595,71 +18831,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте анықталған бұзушылықтарды жою туралы қорытындыда көрсетілген бұзушылықтарды орындау анықталған бұзушылықтардың түрі мен сипатына қарай орындалуы мүмкін болуға және Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасына сәйкес негізделген болуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="832"/>
     <w:bookmarkStart w:name="z913" w:id="833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органы анықталған бұзушылықтарды жою туралы қорытындыда көрсетілген анықталған бұзушылықтарды жою мерзімдерін ұзарту туралы өтінішті алған күннен бастап үш жұмыс күні ішінде мерзімдерді ұзарту немесе уәжді негіздемесі бар ұзартудан бас тарту туралы шешім қабылдайды.</w:t>
+      Астананың, облыстың, республикалық маңызы бар қаланың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органы анықталған бұзушылықтарды жою туралы қорытындыда көрсетілген анықталған бұзушылықтарды жою мерзімдерін ұзарту туралы өтінішті алған күннен бастап үш жұмыс күні ішінде мерзімдерді ұзарту немесе уәжді негіздемесі бар ұзартудан бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="833"/>
     <w:bookmarkStart w:name="z914" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Анықталған бұзушылықтарды жою туралы қорытындыда көрсетілген бұзушылықтарды жою мерзімі өткеннен кейін тексерілетін бақылау және қадағалау субъектісі анықталған бұзушылықтарды жою туралы қорытындыда белгіленген мерзім ішінде облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органына анықталған бұзушылықтарды жою туралы ақпарат беруге міндетті.</w:t>
+      8. Анықталған бұзушылықтарды жою туралы қорытындыда көрсетілген бұзушылықтарды жою мерзімі өткеннен кейін тексерілетін бақылау және қадағалау субъектісі анықталған бұзушылықтарды жою туралы қорытындыда белгіленген мерзім ішінде астананың, облыстың, республикалық маңызы бар қаланың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органына анықталған бұзушылықтарды жою туралы ақпарат беруге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="834"/>
     <w:bookmarkStart w:name="z915" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексерілетін бақылау және қадағалау субъектісі анықталған бұзушылықтарды жою туралы ұсынылған ақпаратқа (қажет болған кезде) бұзушылықтарды жою фактісін дәлелдейтін материалдарды қоса береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="835"/>
     <w:bookmarkStart w:name="z916" w:id="836"/>
     <w:p>
@@ -18735,51 +18971,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау тоқсанына бір реттен сиретпей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="839"/>
     <w:bookmarkStart w:name="z920" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша тексерілетін бақылау және қадағалау субъектісінің (объектісінің) құқықтары мен заңды мүдделері бұзылған жағдайда тексерілетін бақылау және қадағалау субъектісі мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын облыстардың, республикалық маңызы бар қалалардың, астананың мемлекеттік құрылыс инспекторларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағым жасауға құқылы.</w:t>
+      12. Бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша тексерілетін бақылау және қадағалау субъектісінің (объектісінің) құқықтары мен заңды мүдделері бұзылған жағдайда тексерілетін бақылау және қадағалау субъектісі мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын астананың, облыстардың, республикалық маңызы бар қалалардың мемлекеттік құрылыс инспекторларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бап. Сәулет, қала құрылысы, құрылыс және мемлекеттік сәулет-құрылыс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18806,51 +19042,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қызметін мемлекеттік сәулет-құрылыс бақылауы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z924" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Сәулет, қала құрылысы, құрылыс және мемлекеттік сәулет-құрылыс бақылауы мен қадағалауы істері жөніндегі жергілікті атқарушы органдардың қызметін (бұдан әрі – тексерілетін мемлекеттік органдар) мемлекеттік сәулет-құрылыс бақылауының мақсаты Қазақстан Республикасының заңнамасына сәйкес елді мекендерді дамыту мен оларда құрылыс салу қала құрылысы жобаларын әзірлеу мен түзетуді, сапалы құрылысты, құрылыс жобаларын әзірлеу үшін бастапқы материалдар беруді қамтамасыз ету, сол сияқты бұрыннан бар құрылыс объектілерін өзгертуді, эскизді (эскиздік жобаны), рұқсаттарды, аккредиттеуді келісуді, сондай-ақ Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасына сәйкес адамның өмір сүру және тiршiлiк ету ортасының қолайлы, қауіпсіз және басқа да қажетті жағдайларын қамтамасыз ететiн өзге де міндетті талаптардың орындалуын қамтамасыз ету болып табылады.</w:t>
+      1. Сәулет, қала құрылысы, құрылыс және мемлекеттік сәулет-құрылыс бақылауы мен қадағалауы істері жөніндегі жергілікті атқарушы органдардың қызметін (бұдан әрі – тексерілетін мемлекеттік органдар) мемлекеттік сәулет-құрылыс бақылауының мақсаты Қазақстан Республикасының заңнамасына сәйкес елді мекендерді дамыту мен оларда құрылыс салу қала құрылысы жобаларын әзірлеу мен түзетуді, сапалы құрылысты, құрылыс жобаларын әзірлеу үшін бастапқы материалдар беруді қамтамасыз ету, сол сияқты бұрыннан бар құрылыс объектілерін өзгертуді, эскизді (эскиздік жобаны), рұқсаттарды, аккредиттеуді келісуді, сондай-ақ Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасына сәйкес адамның өмір сүру және тіршілік ету ортасының қолайлы, қауіпсіз және басқа да қажетті жағдайларын қамтамасыз ететін өзге де міндетті талаптардың орындалуын қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="841"/>
     <w:bookmarkStart w:name="z925" w:id="842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган тексерілетін мемлекеттік органдардың өздеріне Қазақстан Республикасының заңнамасымен жүктелген функцияларды тиісінше орындауын анықтау үшін тексерілетін мемлекеттік органдарға (мемлекеттік инвестициялар есебінен салынып жатқан құрылыс объектісіне) бару арқылы жоспарлы, жоспардан тыс тексеру (осы бап үшін бұдан әрі – тексеру) және қашықтан бақылау арқылы тексерілетін мемлекеттік органдардың қызметін бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="842"/>
     <w:bookmarkStart w:name="z926" w:id="843"/>
     <w:p>
@@ -19026,51 +19262,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 3), 5), 8), 9) және 10) тармақшаларын, 2-тармағының 8), 9), 11) және 17) тармақшаларын және 3-тармағының 8), 9), 11) және 20) тармақшаларын бұзу өрескел бұзушылықтар болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="849"/>
     <w:bookmarkStart w:name="z933" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасының талаптарын бұзушылықтар бойынша Қазақстан Республикасы Президенті Әкімшілігі Басшысының немесе оның орынбасарларының, Қазақстан Республикасы Премьер-Министрінің немесе оның орынбасарларының тапсырмалары, Қазақстан Республикасы Парламенті депутаттарының жолданымдары жоспардан тыс тексеру үшін негіздер болып табылады.</w:t>
+      6) Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасының талаптарын бұзушылықтар бойынша Қазақстан Республикасы Президенті Әкімшілігі Басшысының немесе оның орынбасарларының, Қазақстан Республикасы Премьер-Министрінің немесе оның орынбасарларының тапсырмалары, Қазақстан Республикасы Құрылтайы депутаттарының жолданымдары жоспардан тыс тексеру үшін негіздер болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="850"/>
     <w:bookmarkStart w:name="z934" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоспардан тыс тексеру анонимді жолданымдар болған жағдайда жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="851"/>
     <w:bookmarkStart w:name="z935" w:id="852"/>
     <w:p>
@@ -21134,80 +21370,162 @@
     <w:bookmarkEnd w:id="951"/>
     <w:bookmarkStart w:name="z1035" w:id="952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым беру тексеру және (немесе) қашықтан бақылау нәтижелері туралы актіні орындауды тоқтата тұрмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 49-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50-бап. Жедел ден қою шаралары және оларды қолдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1037" w:id="953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Мемлекеттік бақылауды жүзеге асыру барысында және (немесе) оның нәтижелері бойынша облыстың, республикалық маңызы бар қаланың және астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауы жергілікті атқарушы органы бақылау және қадағалау субъектісінің (объектісінің) жеке және (немесе) заңды тұлғалардың құқықтары мен заңды мүдделеріне, адамдардың өмірі мен денсаулығына, қоршаған ортаға, Қазақстан Республикасының ұлттық қауіпсіздігіне тікелей қатер төндіретін қызметі, жұмысы, көрсететін қызметтері анықталған жағдайларда жедел ден қою шараларын қолданады.</w:t>
+      1. Мемлекеттік бақылауды жүзеге асыру барысында және (немесе) оның нәтижелері бойынша астананың және облыстың, республикалық маңызы бар қаланың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауы жергілікті атқарушы органы бақылау және қадағалау субъектісінің (объектісінің) жеке және (немесе) заңды тұлғалардың құқықтары мен заңды мүдделеріне, адамдардың өмірі мен денсаулығына, қоршаған ортаға, Қазақстан Республикасының ұлттық қауіпсіздігіне тікелей қатер төндіретін қызметі, жұмысы, көрсететін қызметтері анықталған жағдайларда жедел ден қою шараларын қолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="953"/>
     <w:bookmarkStart w:name="z1038" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тексеру жүргізу, бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау немесе бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылау барысында және (немесе) олардың нәтижелері бойынша қолданылатын бақылау және қадағалау субъектілеріне (объектілеріне) ықпал ету тәсілдері жедел ден қою шаралары болып табылады, олардың түрлері осы бапта көзделген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="954"/>
     <w:bookmarkStart w:name="z1039" w:id="955"/>
     <w:p>
@@ -21383,51 +21701,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік бақылау нысанасы болып табылатын, Қазақстан Республикасының заңнамасында белгіленген талаптарды бұзу жедел ден қою шарасын қолдану үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="962"/>
     <w:bookmarkStart w:name="z1047" w:id="963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Облыстың, республикалық маңызы бар қаланың және астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органы осы баптың </w:t>
+      5. Астананың және облыстың, республикалық маңызы бар қаланың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органы осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -21443,51 +21761,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жол берілген мемлекеттік нормативтік құжаттарды бұзушылықтарды және (немесе) бекітілген құрылыс жобаларынан (жобалау шешімдерінен) ауытқуларды "бір терезе" қағидаты бойынша құрылыс жүргізуді ұйымдастыруға арналған цифрлық жүйе арқылы анықтаған кезде жедел ден қою шараларын да қолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="963"/>
     <w:bookmarkStart w:name="z1048" w:id="964"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Облыстың, республикалық маңызы бар қаланың және астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын мемлекеттік жергілікті атқарушы органы тексеруді, бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды немесе бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылауды жүзеге асыру барысында және (немесе) олардың нәтижелері бойынша жедел ден қою шараларын қолдану үшін негіз болып табылатын, талаптарды бұзу фактісі анықталған кезде сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган бекіткен нысан бойынша жедел ден қою шараларын қолдану туралы қаулыны ресімдейді.</w:t>
+      6. Астананың және облыстың, республикалық маңызы бар қаланың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын мемлекеттік жергілікті атқарушы органы тексеруді, бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды немесе бақылау және қадағалау субъектісіне (объектісіне) бармай профилактикалық бақылауды жүзеге асыру барысында және (немесе) олардың нәтижелері бойынша жедел ден қою шараларын қолдану үшін негіз болып табылатын, талаптарды бұзу фактісі анықталған кезде сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган бекіткен нысан бойынша жедел ден қою шараларын қолдану туралы қаулыны ресімдейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="964"/>
     <w:bookmarkStart w:name="z1049" w:id="965"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жедел ден қою шараларын қолдану туралы қаулы Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -21663,51 +21981,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>144-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тармағы бірінші бөлігінің 2-1) тармақшасына сәйкес жоспардан тыс тексеру нәтижелері туралы актінің негізінде жедел ден қою шараларын қолдану үшін негіз болып табылатын талаптардың анықталған бұзушылықтарын жоюды облыстың, республикалық маңызы бар қаланың және астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органы растаған жағдайда, жедел ден қою шараларын қолдану туралы қаулының қолданысы тоқтатылады.</w:t>
+        <w:t xml:space="preserve"> 5-тармағы бірінші бөлігінің 2-1) тармақшасына сәйкес жоспардан тыс тексеру нәтижелері туралы актінің негізінде жедел ден қою шараларын қолдану үшін негіз болып табылатын талаптардың анықталған бұзушылықтарын жоюды астананың және облыстың, республикалық маңызы бар қаланың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органы растаған жағдайда, жедел ден қою шараларын қолдану туралы қаулының қолданысы тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="973"/>
     <w:bookmarkStart w:name="z1058" w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жедел ден қою шараларын қолдану үшін негіз болып табылатын талаптардың анықталған бұзушылықтары жойылмаған жағдайда, жоспардан тыс тексеру нәтижелері бойынша бұзушылықтарға жол берген тұлғаларды Қазақстан Республикасының заңдарында белгіленген тәртіппен жауаптылыққа тарту жөнінде шаралар қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="974"/>
     <w:bookmarkStart w:name="z1059" w:id="975"/>
     <w:p>
@@ -21883,51 +22201,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жедел ден қою шарасының осы шараға сай келмейтін негіз бойынша қолданылуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="982"/>
     <w:bookmarkStart w:name="z1067" w:id="983"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) облыстың, республикалық маңызы бар қаланың және астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауы жергілікті атқарушы органының өз құзыретіне кірмейтін мәселелер бойынша жедел ден қою шараларын қолдануы;</w:t>
+      3) астананың және облыстың, республикалық маңызы бар қаланың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауы жергілікті атқарушы органының өз құзыретіне кірмейтін мәселелер бойынша жедел ден қою шараларын қолдануы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="983"/>
     <w:bookmarkStart w:name="z1068" w:id="984"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -22828,51 +23146,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағында көрсетілгендерді қоспағанда, барлық құрылыс объектісінде техникалық қадағалау міндетті түрде сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган бекіткен сәулет, қала құрылысы және құрылыс қызметінде инжинирингтік қызметтер көрсету қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1020"/>
     <w:bookmarkStart w:name="z1110" w:id="1021"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құрылыс объектісін салу аяқталған кезде техникалық қадағалауды жүзеге асыратын тұлғалар тапсырыс берушіге облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органымен келісілген құрылыс-монтаждау жұмыстарының сапасы туралы қорытынды береді.</w:t>
+      Құрылыс объектісін салу аяқталған кезде техникалық қадағалауды жүзеге асыратын тұлғалар тапсырыс берушіге астананың, облыстың, республикалық маңызы бар қаланың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органымен келісілген құрылыс-монтаждау жұмыстарының сапасы туралы қорытынды береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1021"/>
     <w:bookmarkStart w:name="z1111" w:id="1022"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылыс объектісіне бару жоспар-графигі ұсынылмаған жағдайда, тапсырыс беруші мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органның құрылыс объектісінің пайдалануға әзірлігін анықтау бойынша құрылыс объектісіне кіруін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1022"/>
     <w:bookmarkStart w:name="z1112" w:id="1023"/>
     <w:p>
@@ -23542,51 +23860,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жағдайларда және тәртіппен сәулет, қала құрылысы және құрылыс саласындағы лицензиясыз жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1053"/>
     <w:bookmarkStart w:name="z1145" w:id="1054"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Сәулет, қала құрылысы және құрылыс қызметі саласында лицензиялауды облыстардың, республикалық маңызы бар қалалардың, астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органдары жүзеге асырады.</w:t>
+      5. Сәулет, қала құрылысы және құрылыс қызметі саласында лицензиялауды астананың, облыстардың, республикалық маңызы бар қалалардың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органдары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1054"/>
     <w:bookmarkStart w:name="z1146" w:id="1055"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сәулет, қала құрылысы және құрылыс қызметі саласындағы лицензия және (немесе) лицензияға қосымша "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңында көзделген жағдайларда және тәртіппен, сондай-ақ лицензиат заңды тұлға құрылтайшыларының құрамы өзгерген кезде қайта ресімделуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1055"/>
     <w:bookmarkStart w:name="z1147" w:id="1056"/>
     <w:p>
@@ -27009,51 +27327,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сәулет, қала құрылысы және құрылыс қызметі объектілерін мониторингтеу мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесі арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1193"/>
     <w:bookmarkStart w:name="z1306" w:id="1194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесінде кезекші топографиялық жоспарды жүргізеді, оны жаңарту және өзгерту тұрақты негізде жүзеге асырылады.</w:t>
+      3. Астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесінде кезекші топографиялық жоспарды жүргізеді, оны жаңарту және өзгерту тұрақты негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1194"/>
     <w:bookmarkStart w:name="z1307" w:id="1195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Салынуы белгіленген құрылыс объектілері мен кешендерін мониторингтеуді сәулет, қала құрылысы және құрылыс істері жөніндегі жергілікті атқарушы органдар мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесінде тұрақты негізде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1195"/>
     <w:bookmarkStart w:name="z1308" w:id="1196"/>
     <w:p>
@@ -28055,51 +28373,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>69-бап. Қала құрылысы жобаларының деңгейлері мен түрлері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1359" w:id="1243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасының, өңірлердің аумағында өндiрiстiк күштердi жайғастыру мен орналастыруды кеңiстiкте ұйымдастыру, қонысаралық аумақтарды игеру мен жайластыру, әсер ету аймағын қоса алғанда, елдi мекендердiң аумақтарын немесе елдi мекеннiң жекелеген бөлiктерiн дамыту мен оларда құрылыс салуды жоспарлау қала құрылысы жобалары негiзiнде кешендi түрде жүзеге асырылады.</w:t>
+      1. Қазақстан Республикасының, өңірлердің аумағында өндірістік күштерді жайғастыру мен орналастыруды кеңістікте ұйымдастыру, қонысаралық аумақтарды игеру мен жайластыру, әсер ету аймағын қоса алғанда, елді мекендердің аумақтарын немесе елді мекеннің жекелеген бөліктерін дамыту мен оларда құрылыс салуды жоспарлау қала құрылысы жобалары негізінде кешенді түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1243"/>
     <w:bookmarkStart w:name="z1360" w:id="1244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қала құрылысы жобалары мемлекеттік қала құрылысы кадастрының құрамдас бөлігі болып табылады және қала құрылысы жобаларын, жобалау алдындағы және жобалау-сметалық құжаттаманы, сондай-ақ сәулет, қала құрылысы және құрылыс қызметі объектілерін мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесінде тіркеу қағидаларына сәйкес мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесіне міндетті түрде енгізілуге жатады. Қала құрылысы жобаларын әзірлеу, іске асыру, жаңартып отыру туралы мәліметтер мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесіне міндетті түрде енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1244"/>
     <w:bookmarkStart w:name="z1361" w:id="1245"/>
     <w:p>
@@ -28475,51 +28793,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік тапсырма шеңберінде жалпымемлекеттік маңызы бар қала құрылысы жобаларын әзірлеуді Қазақстан Республикасы Үкіметінің қаулысы бойынша құрылған мемлекеттік қала құрылысына жоспарлау және кадастр саласындағы шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1263"/>
     <w:bookmarkStart w:name="z1380" w:id="1264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Елдi мекендердiң бас жоспарларын (елді мекендерді дамыту мен оларда құрылыс салу схемаларын) әзiрлеу мен түзетудi қаржыландыру тек жергiлiктi бюджет қаражаты есебінен ғана жүзеге асырылады.</w:t>
+      8. Елді мекендердің бас жоспарларын (елді мекендерді дамыту мен оларда құрылыс салу схемаларын) әзірлеу мен түзетуді қаржыландыру тек жергілікті бюджет қаражаты есебінен ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1264"/>
     <w:bookmarkStart w:name="z1381" w:id="1265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Елді мекендерді дамыту мен оларда құрылыс салудың қала құрылысы жобаларын әзірлеуге арналған техникалық тапсырманы сәулет-қала құрылысы кеңесі қарауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1265"/>
     <w:bookmarkStart w:name="z1382" w:id="1266"/>
     <w:p>
@@ -29494,51 +29812,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76-бап. Елді мекендердің бас жоспарлары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1432" w:id="1309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Елдi мекендердiң аумақтарын дамыту мен оларда құрылыс салу белгiленген тәртiппен бекiтiлген елдi мекендердiң бас жоспарлары немесе елдi мекендердi дамыту мен оларда құрылыс салу схемалары (оңайлатылған бас жоспар) негiзiнде жүзеге асырылады.</w:t>
+      1. Елді мекендердің аумақтарын дамыту мен оларда құрылыс салу белгіленген тәртіппен бекітілген елді мекендердің бас жоспарлары немесе елді мекендерді дамыту мен оларда құрылыс салу схемалары (оңайлатылған бас жоспар) негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1309"/>
     <w:bookmarkStart w:name="z1433" w:id="1310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Елді мекендердің бас жоспарлары елді мекенді дамытуды кешенді жоспарлауды айқындайтын және бекітілген бас схемаға, аумақты дамытудың тиісті өңіраралық схемасына және облыстар, аудандар аумақтарын қала құрылысына жоспарлаудың кешенді схемасына сәйкес әзірленетін негізгі қала құрылысы құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1310"/>
     <w:bookmarkStart w:name="z1434" w:id="1311"/>
     <w:p>
@@ -30957,51 +31275,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) адамның өмір сүруі мен тіршілік етуіне қолайлы ортаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1377"/>
     <w:bookmarkStart w:name="z1506" w:id="1378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) халықтың және өндiрiстiк объектілердің шамадан тыс шоғырлануын болғызбауды;</w:t>
+      2) халықтың және өндірістік объектілердің шамадан тыс шоғырлануын болғызбауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1378"/>
     <w:bookmarkStart w:name="z1507" w:id="1379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ерекше қорғалатын табиғи аумақтарды қоса алғанда, қоршаған ортаны ластанудан қорғауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1379"/>
     <w:bookmarkStart w:name="z1508" w:id="1380"/>
     <w:p>
@@ -31645,51 +31963,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Рекреациялық аймаққа елді мекеннің шекаралары (шектері) шегінде орналасқан ерекше қорғалатын табиғи аумақтар кіруі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1408"/>
     <w:bookmarkStart w:name="z1541" w:id="1409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Рекреациялық аймақтың аумағына жаңа өнеркәсiптiк кәсіпорындар мен олардың кешендерін, коммуналдық объектілерді, рекреациялық аймақтың жұмыс iстеуiне тiкелей байланысты емес өзге де ғимараттар мен құрылысжайларды орналастыруға (салуға) және олардың жұмыс iстеп тұрғандарын кеңейтуге тыйым салынады.</w:t>
+      3. Рекреациялық аймақтың аумағына жаңа өнеркәсіптік кәсіпорындар мен олардың кешендерін, коммуналдық объектілерді, рекреациялық аймақтың жұмыс істеуіне тікелей байланысты емес өзге де ғимараттар мен құрылысжайларды орналастыруға (салуға) және олардың жұмыс істеп тұрғандарын кеңейтуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1409"/>
     <w:bookmarkStart w:name="z1542" w:id="1410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Рекреациялық аймақты тұрғын аймаққа немесе өзге аймаққа өзгерту (ауыстыру) қоғамдық талқылаулардың нәтижелері бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1410"/>
     <w:p>
       <w:pPr>
@@ -31722,71 +32040,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Елді мекеннің инженерлік және көліктік инфрақұрылымдары аймақтары көлік және байланыс коммуникациялары мен құрылысжайларын, магистральдық құбыржолдарды, инженерлік қамтамасыз ету желілерін, инженерлік жабдық пен өзге де инженерлік және көліктік инфрақұрылымдар объектілерін орналастыруға және олардың жұмыс істеуіне арналады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1411"/>
     <w:bookmarkStart w:name="z1545" w:id="1412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Олардың зиянды (қауiптi) әсерiн болғызбау қонысқа ыңғайлы аумақтарға (учаскелерге), тұрғын үй-азаматтық мақсаттағы ғимараттар мен құрылысжайларға дейiнгi қажеттi арақашықтықты, сондай-ақ мемлекеттік нормативтік құжаттарға сәйкес басқа да міндетті талаптар мен шектеулерді сақтау арқылы қамтамасыз етіледі. Пайдалану кезінде адамдардың денсаулығы мен олар өмір сүретін ортаға тікелей зиянды әсер ететін коммуникациялар мен құрылысжайлар елді мекендер шегінен тысқары жерлерге орналастырылуға тиіс.</w:t>
+      Олардың зиянды (қауіпті) әсерін болғызбау қонысқа ыңғайлы аумақтарға (учаскелерге), тұрғын үй-азаматтық мақсаттағы ғимараттар мен құрылысжайларға дейінгі қажетті арақашықтықты, сондай-ақ мемлекеттік нормативтік құжаттарға сәйкес басқа да міндетті талаптар мен шектеулерді сақтау арқылы қамтамасыз етіледі. Пайдалану кезінде адамдардың денсаулығы мен олар өмір сүретін ортаға тікелей зиянды әсер ететін коммуникациялар мен құрылысжайлар елді мекендер шегінен тысқары жерлерге орналастырылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1412"/>
     <w:bookmarkStart w:name="z1546" w:id="1413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Инженерлiк және көліктік инфрақұрылымдар объектiлерiнiң аумағы көрсетілген объектiлердiң техникалық және пайдаланылу сипаттамасы ескерiле отырып абаттандырылуға тиiс. Аумақтарды абаттандыру мен күтiп-ұстау жөніндегi мiндеттер инженерлік және көліктік инфрақұрылымдар объектiлерінiң меншiк иелерiне және олар заңды түрде пайдалануында болатын өзге де тұлғаларға жүктеледi.</w:t>
+      2. Инженерлік және көліктік инфрақұрылымдар объектілерінің аумағы көрсетілген объектілердің техникалық және пайдаланылу сипаттамасы ескеріле отырып абаттандырылуға тиіс. Аумақтарды абаттандыру мен күтіп-ұстау жөніндегі міндеттер инженерлік және көліктік инфрақұрылымдар объектілерінің меншік иелеріне және олар заңды түрде пайдалануында болатын өзге де тұлғаларға жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>86-бап. Өнеркәсіптік (өндірістік) аймақтар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1548" w:id="1414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -31913,111 +32231,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>88-бап. Арнаулы мақсаттағы аймақтар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1555" w:id="1419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Елдi мекеннiң шекаралары (шектерi) шегiне зираттар, крематорийлер, мал қорымдары (биотермиялық шұңқырлар), тұрмыстық қатты қалдықтар полигондары, қалдықтарды қайта өңдеу жөніндегі кәсiпорындар, тазарту құрылысжайлары, арнаулы нормативтер мен қағидаларды белгілемей пайдалану мүмкін болмайтын өзге де объектілер үшiн бөлiнетiн арнаулы мақсаттағы аймақтарды орналастыруға жол берiледi.</w:t>
+      1. Елді мекеннің шекаралары (шектері) шегіне зираттар, крематорийлер, мал қорымдары (биотермиялық шұңқырлар), тұрмыстық қатты қалдықтар полигондары, қалдықтарды қайта өңдеу жөніндегі кәсіпорындар, тазарту құрылысжайлары, арнаулы нормативтер мен қағидаларды белгілемей пайдалану мүмкін болмайтын өзге де объектілер үшін бөлінетін арнаулы мақсаттағы аймақтарды орналастыруға жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1419"/>
     <w:bookmarkStart w:name="z1556" w:id="1420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген объектiлердi қонысқа ыңғайлы аумақ пен рекреациялық аумақтан, тұрғын үй-азаматтық мақсаттағы ғимараттар мен құрылысжайлардан, елдi мекеннiң инфрақұрылымы объектiлерiнен бөлiп тұратын санитариялық-қорғаныш аймақтарын орнату қажеттiгi Қазақстан Республикасының заңнамасында белгiленедi.</w:t>
+        <w:t xml:space="preserve"> көрсетілген объектілерді қонысқа ыңғайлы аумақ пен рекреациялық аумақтан, тұрғын үй-азаматтық мақсаттағы ғимараттар мен құрылысжайлардан, елді мекеннің инфрақұрылымы объектілерінен бөліп тұратын санитариялық-қорғаныш аймақтарын орнату қажеттігі Қазақстан Республикасының заңнамасында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1420"/>
     <w:bookmarkStart w:name="z1557" w:id="1421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Арнаулы мақсаттағы аймақты күтіп-ұстау жөнiндегi мiндеттер, егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, кәсiпорынның меншiк иесiне (жер пайдаланушыға) және олар заңды түрде пайдалануында болатын өзге де тұлғаларға жүктеледi.</w:t>
+      3. Арнаулы мақсаттағы аймақты күтіп-ұстау жөніндегі міндеттер, егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, кәсіпорынның меншік иесіне (жер пайдаланушыға) және олар заңды түрде пайдалануында болатын өзге де тұлғаларға жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>89-бап. Режимдік аумақтардың аймақтары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1559" w:id="1422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -32481,71 +32799,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Резервтегі аумақтар аумақтарды қала құрылысына жоспарлаудың кешенді схемаларының, елді мекендердің бас жоспарларының және егжей-тегжейлі жоспарлау жобаларының құрамында айқындалады және бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1442"/>
     <w:bookmarkStart w:name="z1583" w:id="1443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Резервтегі аумақтар елдi мекендер мен олардың бөлiктерiнiң дамуына қарай мақсатына сәйкес қана пайдаланылады.</w:t>
+      3. Резервтегі аумақтар елді мекендер мен олардың бөліктерінің дамуына қарай мақсатына сәйкес қана пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1443"/>
     <w:bookmarkStart w:name="z1584" w:id="1444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Резервтегі аумақтарды уақытша пайдалану Қазақстан Республикасының Үкiметi айқындайтын тәртiппен жүзеге асырылады.</w:t>
+      4. Резервтегі аумақтарды уақытша пайдалану Қазақстан Республикасының Үкіметі айқындайтын тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1444"/>
     <w:bookmarkStart w:name="z1585" w:id="1445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тарау. СӘУЛЕТ, ҚАЛА ҚҰРЫЛЫСЫ ЖӘНЕ ҚҰРЫЛЫС  ҚЫЗМЕТІН ҒЫЛЫМИ ҚАМТАМАСЫЗ ЕТУ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -33077,51 +33395,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Құрылыс объектілері бойынша инженерлік ізденістерді дайындау процесін ұйымдастыру "бір терезе" қағидаты бойынша жобаларды әзірлеу мен олардың сараптамасын ұйымдастыруға арналған порталда жүзеге асырылады, ол мемлекеттік инвестициялар есебінен қаржыландырылатын құрылыс объектілері үшін міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1465"/>
     <w:bookmarkStart w:name="z1612" w:id="1466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тиiстi инженерлiк iзденiстердi орындамай жобалау құжаттамасын дайындауға, сондай-ақ құрылыс объектiлерiн салуға, реконструкциялауға жол берiлмейдi.</w:t>
+      4. Тиісті инженерлік ізденістерді орындамай жобалау құжаттамасын дайындауға, сондай-ақ құрылыс объектілерін салуға, реконструкциялауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1466"/>
     <w:bookmarkStart w:name="z1613" w:id="1467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13-тарау. ЖОБАЛАУ ҚЫЗМЕТІ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -33932,71 +34250,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жобалау-сметалық құжаттаманы бекіту тәртібі осы Кодекске және Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1505"/>
     <w:bookmarkStart w:name="z1653" w:id="1506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Жобалау-сметалық құжаттаманы iске асыру кезiнде мердiгерлiк жұмыстарды жүргiзу қағидалары мен тәртiбi осы Кодекске және Қазақстан Республикасының Азаматтық кодексiне сәйкес белгiленедi.</w:t>
+      8. Жобалау-сметалық құжаттаманы іске асыру кезінде мердігерлік жұмыстарды жүргізу қағидалары мен тәртібі осы Кодекске және Қазақстан Республикасының Азаматтық кодексіне сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1506"/>
     <w:bookmarkStart w:name="z1654" w:id="1507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Қазақстан Республикасының заңнамасында белгіленген тәртіппен бекітілгенінен кейiн үш және одан көп жыл iшiнде құрылысы басталмаған жобалау-сметалық құжаттама ескiрген болып есептеледі және Қазақстан Республикасының заңнамасында белгiленген тәртiппен түзетілгеннен, құрылыс жобасына қайталама ведомстводан тыс кешенді сараптама жүргізілгеннен және қайта бекiтiлгеннен кейiн iске асыру үшiн пайдаланылады.</w:t>
+      9. Қазақстан Республикасының заңнамасында белгіленген тәртіппен бекітілгенінен кейін үш және одан көп жыл ішінде құрылысы басталмаған жобалау-сметалық құжаттама ескірген болып есептеледі және Қазақстан Республикасының заңнамасында белгіленген тәртіппен түзетілгеннен, құрылыс жобасына қайталама ведомстводан тыс кешенді сараптама жүргізілгеннен және қайта бекітілгеннен кейін іске асыру үшін пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1507"/>
     <w:bookmarkStart w:name="z1655" w:id="1508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жобалау-сметалық құжаттамаға өзгерістер мен толықтырулар енгізудің негізді қажеттілігі туындаған жағдайларда, оны түзету Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1508"/>
     <w:bookmarkStart w:name="z1656" w:id="1509"/>
     <w:p>
@@ -34052,171 +34370,171 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Егер тапсырыс берушінің шешімі бойынша Қазақстан Республикасының заңнамасына сәйкес бекітілген жобалау-сметалық құжаттаманы түзетуге негізді қажеттілік туындаса, онда жобалау алдындағы құжаттаманы (болған кезде) түзету талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1511"/>
     <w:bookmarkStart w:name="z1659" w:id="1512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Жобалау-сметалық құжаттаманы ұлттық архив қорының құрамына енгiзу, көрсетілген құжаттарға меншік құқықтарының кепілдіктері, сондай-ақ оларды пайдалану құқықтары мен пайдалану жөніндегі шектеулер Қазақстан Республикасының заңнамасына сәйкес белгіленеді.</w:t>
+      13. Жобалау-сметалық құжаттаманы ұлттық архив қорының құрамына енгізу, көрсетілген құжаттарға меншік құқықтарының кепілдіктері, сондай-ақ оларды пайдалану құқықтары мен пайдалану жөніндегі шектеулер Қазақстан Республикасының заңнамасына сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1512"/>
     <w:bookmarkStart w:name="z1660" w:id="1513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Арнайы экономикалық аймақтардың, ерекше индустриялық аймақтардың объектілері бойынша жобалау-сметалық құжаттаманы қоспағанда, Қазақстан Республикасының аумағында құрылыс үшiн шетелдiк заңды тұлғалар немесе жекелеген мамандар орындаған жобалау-сметалық құжаттама, егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше көзделмесе, осы Кодексте, мемлекеттiк нормативтік құжаттарда және жобалауға арналған тапсырмада белгiленген жобалау жұмыстарының шарттарында және сатылары бойынша, жобалау-сметалық құжаттаманың құрамы мен көлемiнде, сондай-ақ өрт қауіпсіздігі және өнеркәсіптік қауіпсіздік талаптарын қоса алғанда, мемлекеттік нормативтік құжаттарда белгіленген міндетті талаптар сақталған кезде әзiрленуге тиiс.</w:t>
+      14. Арнайы экономикалық аймақтардың, ерекше индустриялық аймақтардың объектілері бойынша жобалау-сметалық құжаттаманы қоспағанда, Қазақстан Республикасының аумағында құрылыс үшін шетелдік заңды тұлғалар немесе жекелеген мамандар орындаған жобалау-сметалық құжаттама, егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше көзделмесе, осы Кодексте, мемлекеттік нормативтік құжаттарда және жобалауға арналған тапсырмада белгіленген жобалау жұмыстарының шарттарында және сатылары бойынша, жобалау-сметалық құжаттаманың құрамы мен көлемінде, сондай-ақ өрт қауіпсіздігі және өнеркәсіптік қауіпсіздік талаптарын қоса алғанда, мемлекеттік нормативтік құжаттарда белгіленген міндетті талаптар сақталған кезде әзірленуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1513"/>
     <w:bookmarkStart w:name="z1661" w:id="1514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы қағидадан ауытқуға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1514"/>
     <w:bookmarkStart w:name="z1662" w:id="1515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тапсырыс беруші (инвестор) жиынтығында мынадай мiндеттi шарттарды орындаған кезде:</w:t>
+      1) тапсырыс беруші (инвестор) жиынтығында мынадай міндетті шарттарды орындаған кезде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1515"/>
     <w:bookmarkStart w:name="z1663" w:id="1516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрылыс жобаларына ведомстводан тыс кешенді сараптамамен расталуға тиіс, Қазақстан Республикасының заңнамасында және мемлекеттік нормативтік құжаттарда белгіленген, өрт және жарылыс қауіпсіздігі, конструкциялардың сенімділігі, құрылыс объектісінің жұмыс істеу орнықтылығы және еңбекті қорғау нормаларын сақтағанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1516"/>
     <w:bookmarkStart w:name="z1664" w:id="1517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тауарларды берушiлердi (жұмыстарды орындаушылар мен қызмет көрсетушiлердi) Қазақстан Республикасының заңнамасына және мемлекеттiк нормативтiк құжаттарға сәйкес оларға қажеттi ақпаратпен қамтамасыз еткенде тапсырыс берушінің (инвестордың) шешiмi бойынша;</w:t>
+      тауарларды берушілерді (жұмыстарды орындаушылар мен қызмет көрсетушілерді) Қазақстан Республикасының заңнамасына және мемлекеттік нормативтік құжаттарға сәйкес оларға қажетті ақпаратпен қамтамасыз еткенде тапсырыс берушінің (инвестордың) шешімі бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1517"/>
     <w:bookmarkStart w:name="z1665" w:id="1518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) индустрияландырудың бірыңғай картасына енгізілген құрылыс объектісін жобалау, салу, реконструкциялау, техникалық қайта жарақтандыруды, кеңейтуді жүргізу кезінде жол берiледi.</w:t>
+      2) индустрияландырудың бірыңғай картасына енгізілген құрылыс объектісін жобалау, салу, реконструкциялау, техникалық қайта жарақтандыруды, кеңейтуді жүргізу кезінде жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1518"/>
     <w:bookmarkStart w:name="z1666" w:id="1519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сметалық бөлімі жоқ жобалау-сметалық құжаттама сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган айқындаған тәртіппен мемлекеттік қала құрылысы кадастрыныңң автоматтандырылған цифрлық жүйесіне енгізілуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1519"/>
     <w:bookmarkStart w:name="z1667" w:id="1520"/>
     <w:p>
@@ -34369,51 +34687,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) құрылысы тоқтатыла тұрған, құрылысы аяқталмаған объектілерді консервациялауға (консервациялаудан алуға) арналған жобалау-сметалық құжаттама да құрылыс жобаларына жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1526"/>
     <w:bookmarkStart w:name="z1675" w:id="1527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасының заңнамасында белгiленген тәртiппен бекiтiлген құрылыс жобасының жобалау шешiмдері мен көрсеткiштерi оны iске асыру кезiнде мiндеттi болып табылады.</w:t>
+      2. Қазақстан Республикасының заңнамасында белгіленген тәртіппен бекітілген құрылыс жобасының жобалау шешімдері мен көрсеткіштері оны іске асыру кезінде міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1527"/>
     <w:bookmarkStart w:name="z1676" w:id="1528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылыс жобасының атауы құрылыс қызметінің түрін көрсетуге, құрылыс объектісінің атауын қамтуға, оны әзірлеу үшін берілген бастапқы материалдарға сәйкес келуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1528"/>
     <w:bookmarkStart w:name="z1677" w:id="1529"/>
     <w:p>
@@ -34429,71 +34747,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Құрылыс жобасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1529"/>
     <w:bookmarkStart w:name="z1678" w:id="1530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тапсырыс беруші бекiткен жобалауға арналған тапсырманың, жер учаскесiн (алаңды, трассаны) таңдау және бөліп беру (пайдалануға рұқсат беру) материалдарының, құрылыс объектiсін инженерлiк және коммуналдық қамтамасыз етудiң техникалық шарттарының, инженерлiк iзденістер нәтижелерінің, тапсырыс берушінің жобалау алдындағы қызметiнің нәтижелерін қоса алғанда, өзге де бастапқы материалдардың негiзiнде;</w:t>
+      1) тапсырыс беруші бекіткен жобалауға арналған тапсырманың, жер учаскесін (алаңды, трассаны) таңдау және бөліп беру (пайдалануға рұқсат беру) материалдарының, құрылыс объектісін инженерлік және коммуналдық қамтамасыз етудің техникалық шарттарының, инженерлік ізденістер нәтижелерінің, тапсырыс берушінің жобалау алдындағы қызметінің нәтижелерін қоса алғанда, өзге де бастапқы материалдардың негізінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1530"/>
     <w:bookmarkStart w:name="z1679" w:id="1531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының заңнамасында белгiленген тәртiппен бекiтiлген құрылысқа салынатын инвестициялардың негiздемелерiне (техникалық-экономикалық негіздемелерге), ал қажет болған жағдайларда, мердiгермен келiсiлген, құрылыс жобасында қолданылатын құрылыс материалдарының, бұйымдарының, конструкцияларының, инженерлiк жабдықтар мен құрылғылардың тiзбесiне сәйкес;</w:t>
+      2) Қазақстан Республикасының заңнамасында белгіленген тәртіппен бекітілген құрылысқа салынатын инвестициялардың негіздемелеріне (техникалық-экономикалық негіздемелерге), ал қажет болған жағдайларда, мердігермен келісілген, құрылыс жобасында қолданылатын құрылыс материалдарының, бұйымдарының, конструкцияларының, инженерлік жабдықтар мен құрылғылардың тізбесіне сәйкес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1531"/>
     <w:bookmarkStart w:name="z1680" w:id="1532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республикалық маңызы бар қалалардың, астананың, аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдарының сәулет-жоспарлау тапсырмасына сәйкес әзірленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1532"/>
     <w:bookmarkStart w:name="z1681" w:id="1533"/>
     <w:p>
@@ -34586,171 +34904,171 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>100-бап. Сәулет жобасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1685" w:id="1536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Сәулет жобасы – құрылысжайды (монументтi) жасаудың дербес жобасы, сондай-ақ құрылысқа арналған жобалау-сметалық құжаттаманың бiр бөлігi ретiнде болады, онда әлеуметтiк, экономикалық, функционалдық, инженерлiк, техникалық, өртке қарсы, жарылысқа қарсы, санитариялық-гигиеналық, экологиялық талаптарды, сондай-ақ энергетикалық тиімділігі жөніндегі талаптарды және құрылыс жобасын немесе құрылысқа арналған өзге де құжаттаманы әзiрлеу үшiн қажеттi көлемде құрылыс объектiсіне қойылатын өзге де талаптарды кешендi түрде ескеретiн сәулеттік түпкі ой, сәулеттік-көркемдiк, композициялық және көлемдiк-жоспарлау шешiмдері қамтылады.</w:t>
+      1. Сәулет жобасы – құрылысжайды (монументті) жасаудың дербес жобасы, сондай-ақ құрылысқа арналған жобалау-сметалық құжаттаманың бір бөлігі ретінде болады, онда әлеуметтік, экономикалық, функционалдық, инженерлік, техникалық, өртке қарсы, жарылысқа қарсы, санитариялық-гигиеналық, экологиялық талаптарды, сондай-ақ энергетикалық тиімділігі жөніндегі талаптарды және құрылыс жобасын немесе құрылысқа арналған өзге де құжаттаманы әзірлеу үшін қажетті көлемде құрылыс объектісіне қойылатын өзге де талаптарды кешенді түрде ескеретін сәулеттік түпкі ой, сәулеттік-көркемдік, композициялық және көлемдік-жоспарлау шешімдері қамтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1536"/>
     <w:bookmarkStart w:name="z1686" w:id="1537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сәулет жобасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1537"/>
     <w:bookmarkStart w:name="z1687" w:id="1538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тапсырыс беруші бекiткен жобалауға арналған тапсырма және алаңды (трассаны) таңдау жөніндегi материалдар, инженерлiк iзденістер нәтижелерi, құрылыс объектiсін инженерлiк жағынан қамтамасыз етудiң техникалық шарттары негiзiнде;</w:t>
+      1) тапсырыс беруші бекіткен жобалауға арналған тапсырма және алаңды (трассаны) таңдау жөніндегі материалдар, инженерлік ізденістер нәтижелері, құрылыс объектісін инженерлік жағынан қамтамасыз етудің техникалық шарттары негізінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1538"/>
     <w:bookmarkStart w:name="z1688" w:id="1539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бекiтiлген қала құрылысы жобаларына сәйкес;</w:t>
+      2) бекітілген қала құрылысы жобаларына сәйкес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1539"/>
     <w:bookmarkStart w:name="z1689" w:id="1540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республикалық маңызы бар қалалардың, астананың, аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдарының сәулет-жоспарлау тапсырмасына сәйкес әзірленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1540"/>
     <w:bookmarkStart w:name="z1690" w:id="1541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Құрылыс жобасын әзiрлеу кезiнде сәулет жобасының шешiмдерiн сақтау мiндеттi.</w:t>
+      3. Құрылыс жобасын әзірлеу кезінде сәулет жобасының шешімдерін сақтау міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1541"/>
     <w:bookmarkStart w:name="z1691" w:id="1542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сәулет жобаларын өзгерту автордың (авторлардың) келiсiмiмен не оның (олардың) қатысуымен жүргiзiлуi мүмкiн. Егер бұл ретте сәулет-жоспарлау тапсырмасының талаптарынан ауытқулар туындаса, онда республикалық маңызы бар қалалардың, астананың, аудандардың (облыстық маңызы бар қалалардың) оны берген жергілікті атқарушы органдарымен келісу талап етіледі.</w:t>
+      Сәулет жобаларын өзгерту автордың (авторлардың) келісімімен не оның (олардың) қатысуымен жүргізілуі мүмкін. Егер бұл ретте сәулет-жоспарлау тапсырмасының талаптарынан ауытқулар туындаса, онда республикалық маңызы бар қалалардың, астананың, аудандардың (облыстық маңызы бар қалалардың) оны берген жергілікті атқарушы органдарымен келісу талап етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1542"/>
     <w:bookmarkStart w:name="z1692" w:id="1543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы Кодекстің 98-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -38237,51 +38555,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) құрылыс-монтаждау жұмыстарының басталғаны туралы хабарламаны берген кезде құрылысты "бір терезе" қағидаты бойынша жүргізуді ұйымдастыруға арналған портал мен цифрлық жүйелер арқылы құрылыс кезеңінде құрылыс объектісіне барудың жоспар-графигін ұсынуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1696"/>
     <w:bookmarkStart w:name="z1867" w:id="1697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құрылыс кезеңінде құрылыс объектісіне барудың жоспар-графигі облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органымен келісуге жатады.</w:t>
+      Құрылыс кезеңінде құрылыс объектісіне барудың жоспар-графигі астананың, облыстың, республикалық маңызы бар қаланың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органымен келісуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1697"/>
     <w:bookmarkStart w:name="z1868" w:id="1698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылыс кезеңінде құрылыс объектісіне барудың жоспар-графигін келісу тәртібін, оның нысанын сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1698"/>
     <w:bookmarkStart w:name="z1869" w:id="1699"/>
     <w:p>
@@ -39808,51 +40126,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылыс-монтаждау жұмыстарының құрамындағы мердігерлік жұмыстар (көрсетілетін қызметтер) түрлерінің тізбесін сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1771"/>
     <w:bookmarkStart w:name="z1945" w:id="1772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Құрылыс объектісін салуды жүзеге асыруға ниеті бар тапсырыс беруші Қазақстан Республикасының жер заңнамасына сәйкес облыстың, республикалық маңызы бар қаланың, астананың, аудандардың және облыстық маңызы бар қаланың жергілікті атқарушы органдарынан жерге тиісті құқық беру туралы шешімді алуға міндетті. Тапсырыс берушінің жер учаскесіне тиісті құқығы және бекітілген қала құрылысы жобаларына сәйкес функционалдық аймағы болған жағдайда құрылыс объектісін салу үшін облыстың, республикалық маңызы бар қаланың, астананың, аудандардың және облыстық маңызы бар қаланың жергілікті атқарушы органдарынан қосымша шешім алу талап етілмейді.</w:t>
+      2. Құрылыс объектісін салуды жүзеге асыруға ниеті бар тапсырыс беруші Қазақстан Республикасының жер заңнамасына сәйкес астананың, облыстың, республикалық маңызы бар қаланың, аудандардың және облыстық маңызы бар қаланың жергілікті атқарушы органдарынан жерге тиісті құқық беру туралы шешімді алуға міндетті. Тапсырыс берушінің жер учаскесіне тиісті құқығы және бекітілген қала құрылысы жобаларына сәйкес функционалдық аймағы болған жағдайда құрылыс объектісін салу үшін астананың, облыстың, республикалық маңызы бар қаланың, аудандардың және облыстық маңызы бар қаланың жергілікті атқарушы органдарынан қосымша шешім алу талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1772"/>
     <w:bookmarkStart w:name="z1946" w:id="1773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылыс объектісінде мердігерлік жұмыстарды жүргізуге Қазақстан Республикасының заңнамасына сәйкес тиісті жер пайдалану құқығы не жеке меншік құқығы берілген жер учаскелерінде ғана жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1773"/>
     <w:bookmarkStart w:name="z1947" w:id="1774"/>
     <w:p>
@@ -39928,91 +40246,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туризм объектілеріне инженерлік инфрақұрылымды (жолдарды, көпірлерді, электр беру желілерін және басқа да коммуникацияларды) жобалау, салу және оларға қызмет көрсету үшін ерекше қорғалатын табиғи аумақтардың учаскелерін ұзақ мерзімді пайдалануға беру туралы шартта жүргізілетін жұмыстардың атауы, олардың орындалу мерзімдері мен талаптары, қоршаған ортаны қорғау жөніндегі экологиялық талаптар, бүлінген жерлерді рекультивациялау жөніндегі іс-шаралар және оларды жүргізу мерзімдері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1777"/>
     <w:bookmarkStart w:name="z1951" w:id="1778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Облыстың, республикалық маңызы бар қаланың, астананың, аудандардың және облыстық маңызы бар қаланың жергілікті атқарушы органдарының жер учаскесіне тиісті құқық беру туралы шешімнің қолданылу мерзімдері шешім қабылданған күннен бастап құрылыс басталғанға дейін құрылыс жобасын жобалаудың және белгіленген тәртіппен жобаны бекітудің нормативтік ұзақтығы ескеріле отырып, Қазақстан Республикасының жер заңнамасына сәйкес белгіленеді және рұқсат беру құжатында көрсетіледі.</w:t>
+      3. Астананың, облыстың, республикалық маңызы бар қаланың, аудандардың және облыстық маңызы бар қаланың жергілікті атқарушы органдарының жер учаскесіне тиісті құқық беру туралы шешімнің қолданылу мерзімдері шешім қабылданған күннен бастап құрылыс басталғанға дейін құрылыс жобасын жобалаудың және белгіленген тәртіппен жобаны бекітудің нормативтік ұзақтығы ескеріле отырып, Қазақстан Республикасының жер заңнамасына сәйкес белгіленеді және рұқсат беру құжатында көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1778"/>
     <w:bookmarkStart w:name="z1952" w:id="1779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Жер учаскесіне тиісті құқық беру туралы оң шешімді алу мүмкін болмаған жағдайларда облыстың, республикалық маңызы бар қаланың, астананың, аудандардың және облыстық маңызы бар қаланың жергілікті атқарушы органдары өтініш берілген кезден бастап он күн ішінде өтініш берушіге (тапсырыс берушіге) оның осы құрылысты жүзеге асыру ниеті қайшы келетін Қазақстан Республикасы заңнамасының нормаларын (ережелердi, талаптарды, шектеулердi, сервитуттарды) көрсете отырып, уәжді бас тартумен жауап қайтаруға міндетті.</w:t>
+      4. Жер учаскесіне тиісті құқық беру туралы оң шешімді алу мүмкін болмаған жағдайларда астананың, облыстың, республикалық маңызы бар қаланың, аудандардың және облыстық маңызы бар қаланың жергілікті атқарушы органдары өтініш берілген кезден бастап он күн ішінде өтініш берушіге (тапсырыс берушіге) оның осы құрылысты жүзеге асыру ниеті қайшы келетін Қазақстан Республикасы заңнамасының нормаларын (ережелерді, талаптарды, шектеулерді, сервитуттарды) көрсете отырып, уәжді бас тартумен жауап қайтаруға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1779"/>
     <w:bookmarkStart w:name="z1953" w:id="1780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Облыстың, республикалық маңызы бар қаланың, астананың, аудандардың және облыстық маңызы бар қаланың жергілікті атқарушы органдарының жер учаскесіне тиісті құқық беру туралы шешімі және сәулет-жоспарлау тапсырмасы тапсырыс берушінің белгіленген құрылыс объектісін жобалауға арналған тапсырманы жасауы үшін негіз болып табылады.</w:t>
+      5. Астананың, облыстың, республикалық маңызы бар қаланың, аудандардың және облыстық маңызы бар қаланың жергілікті атқарушы органдарының жер учаскесіне тиісті құқық беру туралы шешімі және сәулет-жоспарлау тапсырмасы тапсырыс берушінің белгіленген құрылыс объектісін жобалауға арналған тапсырманы жасауы үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1780"/>
     <w:bookmarkStart w:name="z1954" w:id="1781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жобалауға арналған тапсырманы тапсырыс беруші не оның уәкілетті адамы (құрылыс салушы) жасайды және оны тапсырыс беруші бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1781"/>
     <w:bookmarkStart w:name="z1955" w:id="1782"/>
     <w:p>
@@ -40048,51 +40366,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жобалауға арналған тапсырма құрылыс объектісінің талап етілетін параметрлерін, бастапқы материалдарды, оның ішінде сейсмикалық шағын аймақтарға бөлу және сел, көшкін және қар көшкіні қауіптілігі мен қауіп-қатерлері карталарының мәліметтерін қамтуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1783"/>
     <w:bookmarkStart w:name="z1957" w:id="1784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Болжалды құрылыс ауданында инженерлiк және коммуналдық қамтамасыз ету бойынша көрсетілетін қызметтерді ұсынушылар облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының сұрау салуы бойынша сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган айқындаған тәртіппен кейіннен пайдалануға берілген құрылыс объектісін салу және оның орнықты жұмыс істеуі үшін талап етілетін, сұратылып отырған (есептік) параметрлерде инженерлік қамтамасыз ету және коммуналдық көрсетілетін қызметтер көздеріне қосылуға арналған техникалық шарттарды ұсынады.</w:t>
+      6. Болжалды құрылыс ауданында инженерлік және коммуналдық қамтамасыз ету бойынша көрсетілетін қызметтерді ұсынушылар астананың, облыстың, республикалық маңызы бар қаланың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының сұрау салуы бойынша сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган айқындаған тәртіппен кейіннен пайдалануға берілген құрылыс объектісін салу және оның орнықты жұмыс істеуі үшін талап етілетін, сұратылып отырған (есептік) параметрлерде инженерлік қамтамасыз ету және коммуналдық көрсетілетін қызметтер көздеріне қосылуға арналған техникалық шарттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1784"/>
     <w:bookmarkStart w:name="z1958" w:id="1785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген техникалық шарттар тұтынушының жазбаша өтініш (өтінім, арыз) беруі арқылы олардың қолданылу кезеңі ішінде инженерлік қамтамасыз ету және коммуналдық көрсетілетін қызметтер көздеріне қосылуға арналған жаңа техникалық шарттарға өзгертілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1785"/>
     <w:bookmarkStart w:name="z1959" w:id="1786"/>
     <w:p>
@@ -40516,97 +40834,203 @@
     <w:bookmarkEnd w:id="1803"/>
     <w:bookmarkStart w:name="z1977" w:id="1804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әуе кемелерінің ұшу қауіпсіздігін қамтамасыз ету, әуеайлақ жабдығының және әуе кемелері ұшуының адамдардың денсаулығы мен жеке және заңды тұлғалардың қызметіне ықтимал теріс әсерлері ескеріле отырып, ұшу қауіпсіздігінің талаптарын сақтау үшін әуеайлақ маңы аумағындағы құрылыс Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы Қазақстан Республикасының заңнамасында көзделген шектеулер ескеріле отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақпен толықтыру көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>121-бап. Техникалық тапсырыс берушінің "толық бітіріп берілетін" құрылыс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>жобаларын іске асыру кезіндегі қызметі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1980" w:id="1805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жауапкершiлiктiң бiрiншi және екiншi деңгейiндегi техникалық және технологиялық жағынан күрделi объектiлерде "толық бітіріп берілетін" құрылыс жөнiндегi жобаларды iске асыру үшiн құрылыстың тапсырыс берушісі техникалық тапсырыс берушiнi тартуға құқылы.</w:t>
+      1. Жауапкершіліктің бірінші және екінші деңгейіндегі техникалық және технологиялық жағынан күрделі объектілерде "толық бітіріп берілетін" құрылыс жөніндегі жобаларды іске асыру үшін құрылыстың тапсырыс берушісі техникалық тапсырыс берушіні тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1805"/>
     <w:bookmarkStart w:name="z1981" w:id="1806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Техникалық тапсырыс беруші мердігер (бас мердігер) үшін тапсырыс беруші болады және ол мынадай функцияларды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1806"/>
     <w:bookmarkStart w:name="z1982" w:id="1807"/>
     <w:p>
@@ -41356,51 +41780,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сапаның негізгі сипаттамаларын қамтамасыз ету инженерлік ізденістерге, жобалауға, құрылыс материалдарын, бұйымдарын, жабдықтарын және конструкцияларын дайындауға (өндіруге) және беруге, құрылысты салуға және құрылысы аяқталмаған объектілерді консервациялауға, құрылыс объектілерін пайдалануға қабылдап алуға, күтіп-ұстауға және пайдалануға, сондай-ақ оларды кейіннен кәдеге жаратуға қатысушы барлық субъектілердің міндеті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1842"/>
     <w:bookmarkStart w:name="z2020" w:id="1843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын тұлғалар, сараптама ұйымдары, құрылыс өнiмiн стандарттау және сертификаттау органдары, тапсырыс берушілер, ізденушілер, жобалаушылар, техникалық қадағалау, құрылыста пайдаланылатын өнімдерді, оның ішінде құрылыс өнімдерін дайындаушылар (өндірушілер) және берушілер, жұмыстарды жүргізушілер, құрылыс объектісінің немесе құрылыс өнімдерінің меншік иелері (пайдаланушылары, жалдаушылары, жалға алушылары) өз функцияларына сәйкес құрылыстың және құрылыс өнімдерінің сапасын қамтамасыз ететін субъектілер болып табылады.</w:t>
+      4. Сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын тұлғалар, сараптама ұйымдары, құрылыс өнімін стандарттау және сертификаттау органдары, тапсырыс берушілер, ізденушілер, жобалаушылар, техникалық қадағалау, құрылыста пайдаланылатын өнімдерді, оның ішінде құрылыс өнімдерін дайындаушылар (өндірушілер) және берушілер, жұмыстарды жүргізушілер, құрылыс объектісінің немесе құрылыс өнімдерінің меншік иелері (пайдаланушылары, жалдаушылары, жалға алушылары) өз функцияларына сәйкес құрылыстың және құрылыс өнімдерінің сапасын қамтамасыз ететін субъектілер болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>124-бап. Құрылыс объектілерінің қауіпсіздігін және сапалық сипаттамаларын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -41564,91 +41988,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құрылыс объектісін тұтас не оның жалға алынатын бөлігін Қазақстан Республикасының заңнамасында және жалдау (жалға алу) шартында белгіленген талаптарға сәйкес пайдалануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1849"/>
     <w:bookmarkStart w:name="z2031" w:id="1850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жалдау (жалға алу) шартына сәйкес пайдаланушыға (жалдаушыға, жалға алушыға) жүктелген құрылыс объектісін күтiп-ұстау мен жөндеу жөнiндегi жұмыстарды уақтылы және тиiсiнше жүзеге асыруға;</w:t>
+      2) жалдау (жалға алу) шартына сәйкес пайдаланушыға (жалдаушыға, жалға алушыға) жүктелген құрылыс объектісін күтіп-ұстау мен жөндеу жөніндегі жұмыстарды уақтылы және тиісінше жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1850"/>
     <w:bookmarkStart w:name="z2032" w:id="1851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) құрылыс объектiсiн қалпына келтiру, күшейту, қайта салу, қайта жоспарлау, қайта жабдықтау, реконструкциялау, кеңейту, техникалық қайта жарақтандыру, түрлендiру, реставрациялау, сондай-ақ елді мекеннің сәулеттiк келбетiн және (немесе) қала құрылысы аспектілерін өзгерту жөнiндегi жұмыстарды құрылыс объектісі меншік иесінің келісімімен және Қазақстан Республикасының заңнамасында көзделген құрылыс, санитариялық, өртке қарсы, жарылысқа қарсы және басқа да мiндеттi нормалар мен қағидаларға сәйкес қана жүзеге асыруға;</w:t>
+      3) құрылыс объектісін қалпына келтіру, күшейту, қайта салу, қайта жоспарлау, қайта жабдықтау, реконструкциялау, кеңейту, техникалық қайта жарақтандыру, түрлендіру, реставрациялау, сондай-ақ елді мекеннің сәулеттік келбетін және (немесе) қала құрылысы аспектілерін өзгерту жөніндегі жұмыстарды құрылыс объектісі меншік иесінің келісімімен және Қазақстан Республикасының заңнамасында көзделген құрылыс, санитариялық, өртке қарсы, жарылысқа қарсы және басқа да міндетті нормалар мен қағидаларға сәйкес қана жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1851"/>
     <w:bookmarkStart w:name="z2033" w:id="1852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) құрылыс объектiсiнің меншiк иесiн құрылыс объектiсiн пайдалану кезiнде болған оның сипаттамаларындағы өзгерiстер немесе техникалық авариялар туралы хабардар етуге міндетті.</w:t>
+      4) құрылыс объектісінің меншік иесін құрылыс объектісін пайдалану кезінде болған оның сипаттамаларындағы өзгерістер немесе техникалық авариялар туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1852"/>
     <w:bookmarkStart w:name="z2034" w:id="1853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16-тарау. СЕЙСМИКАЛЫҚ АЙМАҚТАРДАҒЫ ЖОБАЛАУ МЕН ҚҰРЫЛЫСТЫҢ ЕРЕКШЕЛІКТЕРІ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -42368,51 +42792,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тапсырыс беруші құрылыс объектісін пайдалануға қабылдап алу мен беруді бекітілген құрылыс жобасына сәйкес ол толық әзір болған және сәйкестік туралы декларациясы, құрылыс-монтаждау жұмыстарының сапасы туралы, орындалған жұмыстардың құрылыс жобасына сәйкестігі және құрылыс объектісінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытындылары болған кезде жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1881"/>
     <w:bookmarkStart w:name="z2073" w:id="1882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құрылыс-монтаждау жұмыстарының сапасы туралы қорытынды облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органымен сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган айқындаған тәртіппен келісілуге тиіс.</w:t>
+      Құрылыс-монтаждау жұмыстарының сапасы туралы қорытынды астананың, облыстың, республикалық маңызы бар қаланың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органымен сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган айқындаған тәртіппен келісілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1882"/>
     <w:bookmarkStart w:name="z2074" w:id="1883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылыс объектісін пайдалануға қабылдап алудың белгіленген мерзімі өткеннен кейін құрылыс объектісін күтіп-ұстау шығыстарын тапсырыс беруші көтереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1883"/>
     <w:bookmarkStart w:name="z2075" w:id="1884"/>
     <w:p>
@@ -42748,51 +43172,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Құрылыс объектісін пайдалануға қабылдап алудың бекітілген актісінсіз құрылыс объектісін пайдалануға жол берілмейді. Арнайы экономикалық және индустриялық аймақтардың аумағында өнеркәсіптік (өндірістік) объектілерді пайдалануға іске қосу-баптау жұмыстарын жүргізу кезінде жол беріледі. Стандарттау және қауіпсіздік талаптарына сәйкес келетін, іске қосу-баптау жұмыстары кезінде шығарылатын өнімдер құрылыс объектісін пайдалануға қабылдап алу актісі бекітілгеннен кейін өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1900"/>
     <w:bookmarkStart w:name="z2092" w:id="1901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Құқықтық кадастрдың цифрлық жүйесіне жаңадан салынған жылжымайтын мүлікке ғимараттардың, құрылысжайлардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін енгізу, жылжымайтын мүлікке құқықтарды тіркеу үшін құрылыс объектiсін пайдалануға қабылдап алудың бекiтiлген актiсi негіз болып табылады.</w:t>
+      11. Құқықтық кадастрдың цифрлық жүйесіне жаңадан салынған жылжымайтын мүлікке ғимараттардың, құрылысжайлардың және (немесе) олардың құрамдас бөліктерінің сәйкестендіру және техникалық мәліметтерін енгізу, жылжымайтын мүлікке құқықтарды тіркеу үшін құрылыс объектісін пайдалануға қабылдап алудың бекітілген актісі негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1901"/>
     <w:bookmarkStart w:name="z2093" w:id="1902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тапсырыс беруші құрылыс объектісін пайдалануға қабылдап алу актісі бекітілгенге дейін қала құрылысы жобаларын, жобалау алдындағы және жобалау-сметалық құжаттаманы, сондай-ақ сәулет, қала құрылысы және құрылыс қызметі объектілерін мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесінде тіркеу қағидаларына сәйкес мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесінде тіркеу үшін инженерлік желілердің және (немесе) ғимараттардың (құрылысжайлардың) нақты орналасуының атқарушылық геодезиялық түсірілімін мемлекеттік қала құрылысы кадастрына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1902"/>
     <w:p>
       <w:pPr>
@@ -43219,51 +43643,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықталған бұзушылықтар жойылған кезде құрылыс объектісін пайдалануға қабылдап алу осы бапта белгіленген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1919"/>
     <w:bookmarkStart w:name="z2114" w:id="1920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Тапсырыс берушіге жобалау-сметалық құжаттаманы, сәйкестік туралы декларацияны, құрылыс-монтаждау жұмыстарының сапасы, орындалған жұмыстардың құрылыс жобасына сәйкестігі және объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытындыларды ұсыну жобалау және құрылыс-монтаждау жұмыстарына мердiгерлiкті орындаушыларды, техникалық қадағалауды және авторлық сүйемелдеуді, өрт-техникалық зерттеп-қарауды жүзеге асыратын тұлғаларды құрылыс объектісін жобалау, салу, пайдалануға қабылдап алу және беру кезiнде орындалған жұмыстар үшiн жауаптылықтан босатпайды.</w:t>
+      6. Тапсырыс берушіге жобалау-сметалық құжаттаманы, сәйкестік туралы декларацияны, құрылыс-монтаждау жұмыстарының сапасы, орындалған жұмыстардың құрылыс жобасына сәйкестігі және объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытындыларды ұсыну жобалау және құрылыс-монтаждау жұмыстарына мердігерлікті орындаушыларды, техникалық қадағалауды және авторлық сүйемелдеуді, өрт-техникалық зерттеп-қарауды жүзеге асыратын тұлғаларды құрылыс объектісін жобалау, салу, пайдалануға қабылдап алу және беру кезінде орындалған жұмыстар үшін жауаптылықтан босатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>135-бап. Құрылыс объектісін пайдалануға қабылдап алу актілерін жүргізу мен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -46169,51 +46593,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егжей-тегжейлі жоспарлау жобасының елді мекеннің бекітілген бас жоспарынан немесе даму және құрылыс салу схемасынан (оңайлатылған бас жоспардан) ауытқуы және оларға сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2040"/>
     <w:bookmarkStart w:name="z2255" w:id="2041"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) мемлекет мұқтажын қамтамасыз етуге байланысты қала құрылысы мақсаттарына арналған жер учаскелерiн таңдау мен берудiң (пайдалануға рұқсатты), сондай-ақ алып қоюдың Қазақстан Республикасының заңнамасында белгiленген тәртiбiнен ауытқу; </w:t>
+      3) мемлекет мұқтажын қамтамасыз етуге байланысты қала құрылысы мақсаттарына арналған жер учаскелерін таңдау мен берудің (пайдалануға рұқсатты), сондай-ақ алып қоюдың Қазақстан Республикасының заңнамасында белгіленген тәртібінен ауытқу; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2041"/>
     <w:bookmarkStart w:name="z2256" w:id="2042"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4)  іздестіру, жобалау, құрылыс-монтаждау жұмыстарын Қазақстан Республикасы заңнамасының және мемлекеттік нормативтік құжаттардың талаптарын бұза отырып орындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2042"/>
     <w:bookmarkStart w:name="z2257" w:id="2043"/>
     <w:p>
@@ -46789,71 +47213,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасы заңнамасының, сондай-ақ қала құрылысы регламенттері мен техникалық регламенттердің талаптарын, мемлекеттік және мемлекетаралық нормативтік құжаттардың нормалары мен ережелерін бұза отырып келісілген және берілген сәулет-жоспарлау тапсырмасы, келісілген эскиздік жоба, сондай-ақ оң сараптама қорытындысы, ғимараттың және құрылысжайдың жай-күйі туралы техникалық зерттеп-қарау қорытындысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен кері қайтарып алынуға не олардың күші жойылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2070"/>
     <w:bookmarkStart w:name="z2285" w:id="2071"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сәулет-жоспарлау тапсырмасын, келісілген эскиздік жобаны кері қайтарып алу және олардың күшін жою сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган, облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органы берген нұсқаманың және заңды күшіне енген сот актісінің негізінде жүргізіледі.</w:t>
+      Сәулет-жоспарлау тапсырмасын, келісілген эскиздік жобаны кері қайтарып алу және олардың күшін жою сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган, астананың, облыстың, республикалық маңызы бар қаланың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органы берген нұсқаманың және заңды күшіне енген сот актісінің негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2071"/>
     <w:bookmarkStart w:name="z2286" w:id="2072"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ғимараттың және құрылысжайдың жай-күйі туралы техникалық зерттеп-қарау қорытындысын кері қайтарып алу және оның күшін жою облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органы берген нұсқаманың және заңды күшіне енген сот актісінің негізінде жүргізіледі.</w:t>
+      Ғимараттың және құрылысжайдың жай-күйі туралы техникалық зерттеп-қарау қорытындысын кері қайтарып алу және оның күшін жою астананың, облыстың, республикалық маңызы бар қаланың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органы берген нұсқаманың және заңды күшіне енген сот актісінің негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2072"/>
     <w:bookmarkStart w:name="z2287" w:id="2073"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сараптама қорытындысын кері қайтарып алуды осы Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -47652,55 +48076,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -48026,31 +48450,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>