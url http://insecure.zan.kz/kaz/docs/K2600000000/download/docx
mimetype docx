--- v0 (2026-06-04)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5ae8492" w14:textId="5ae8492">
+    <w:p w14:paraId="f8004be" w14:textId="f8004be">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Конституциясы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Конституция 2026 жылы 15 наурызда республикалық референдумда қабылданды</w:t>
+        <w:t>Конституция 2026 жылы 15 наурызда республикалық референдумда қабылданды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4084,8004 +4084,8326 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының Президенті мемлекеттік биліктің барлық тармағының үйлесімді әрі кедергісіз жұмыс істеуін, билік органдарының біртұтас Қазақстан халқының алдындағы жауапкершілігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:bookmarkStart w:name="z196" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 43-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z197" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескертпе. ҚР Конституциялық Сотының 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтік қаулысын қараңыз</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының Президентін Қазақстан Республикасының кәмелетке толған азаматтары конституциялық заңға сәйкес жалпыға бірдей, тең және төте сайлау құқығы негізінде жасырын дауыс беру арқылы жеті жыл мерзімге сайлайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z198" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцияға сәйкес бір адам бір реттен артық Қазақстан Республикасының Президенті болып сайлана алмайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z198" w:id="193"/>
-[...15 lines deleted...]
-      Конституцияға сәйкес бір адам бір реттен артық Қазақстан Республикасының Президенті болып сайлана алмайды.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасының Президенті болып тумысынан Қазақстан Республикасының азаматы болып табылатын, қырық жасқа толған, мемлекеттік тілді жетік меңгерген, Қазақстанда соңғы он бес жыл бойы тұратын, жоғары білімі бар және мемлекеттік қызметте немесе сайланбалы мемлекеттік лауазымда кемінде бес жыл жұмыс істеген Қазақстан Республикасының азаматы сайлана алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z199" w:id="194"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасының Президенті болып тумысынан Қазақстан Республикасының азаматы болып табылатын, қырық жасқа толған, мемлекеттік тілді жетік меңгерген, Қазақстанда соңғы он бес жыл бойы тұратын, жоғары білімі бар және мемлекеттік қызметте немесе сайланбалы мемлекеттік лауазымда кемінде бес жыл жұмыс істеген Қазақстан Республикасының азаматы сайлана алады.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Президентінің кезекті сайлауы оның өкілеттік мерзімі аяқталғанға дейін екі айдан кешіктірілмей өткізіледі және Қазақстан Республикасы Құрылтайының жаңа құрамын сайлау мерзімімен тұспа-тұс келмеуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z200" w:id="195"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Президентінің кезекті сайлауы оның өкілеттік мерзімі аяқталғанға дейін екі айдан кешіктірілмей өткізіледі және Қазақстан Республикасы Құрылтайының жаңа құрамын сайлау мерзімімен тұспа-тұс келмеуге тиіс.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дауыс беруге қатысқан сайлаушылардың елу пайызынан астам дауысын алған кандидат сайланды деп саналады. Кандидаттардың ешқайсысы елу пайыздан астам дауыс ала алмаса, ең көп дауыс санын алған екі кандидат қайта дауысқа салынады. Дауыс беруге қатысқан сайлаушылардың ең көп дауыс санын алған кандидат сайланды деп саналады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z201" w:id="196"/>
-[...15 lines deleted...]
-      4. Дауыс беруге қатысқан сайлаушылардың елу пайызынан астам дауысын алған кандидат сайланды деп саналады. Кандидаттардың ешқайсысы елу пайыздан астам дауыс ала алмаса, ең көп дауыс санын алған екі кандидат қайта дауысқа салынады. Дауыс беруге қатысқан сайлаушылардың ең көп дауыс санын алған кандидат сайланды деп саналады.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы баптың 1-тармағының ережелері өзгермейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z202" w:id="197"/>
-[...15 lines deleted...]
-      5. Осы баптың 1-тармағының ережелері өзгермейді.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 44-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z203" w:id="198"/>
+    <w:bookmarkStart w:name="z204" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының Президенті: "Қазақстан халқына адал қызмет етуге, Қазақстан Республикасының Конституциясы мен заңдарын қатаң сақтауға, Қазақстан Республикасы азаматтарының құқықтары мен бостандықтарына кепілдік беруге, өзіме жүктелген Қазақстан Республикасы Президентінің мәртебелі міндетін адал атқаруға салтанатты түрде ант етемін", – деп халыққа ант берген сәттен бастап қызметіне кіріседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z205" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Ант беру рәсімі сайлау қорытындысы жарияланған күннен бастап бір ай ішінде Қазақстан Республикасы Құрылтайы депутаттарының, Конституциялық Соты, Жоғарғы Соты судьяларының, экс-Президенттерінің, сондай-ақ қоғам өкілдері мен шақырылған шетел азаматтарының қатысуымен өткізіледі. Конституцияның 51-бабында көзделген жағдайда Қазақстан Республикасы Президентінің өкілеттігін қабылдаған тұлға Қазақстан Республикасының Президенті өз еркімен орнынан түсуіне, денсаулық жағдайына қарай өз міндеттерін атқаруға тұрақты қабілетінің болмауына немесе қызметінен кетірілуіне байланысты мерзімінен бұрын лауазымынан босатылған не қайтыс болған күннен бастап жеті күн ішінде ант береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z206" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Жаңадан сайланған Қазақстан Республикасының Президенті қызметіне кіріскен сәттен бастап, сондай-ақ Қазақстан Республикасының Президенті өз еркімен орнынан түсуіне, денсаулық жағдайына қарай өз міндеттерін атқаруға тұрақты қабілетінің болмауына немесе қызметінен кетірілуіне байланысты мерзімінен бұрын лауазымынан босатылған не қайтыс болған жағдайда Қазақстан Республикасы Президентінің өкілеттігі тоқтатылады. Қызметінен кетірілгендерден басқа, Қазақстан Республикасының барлық бұрынғы Президенттерінің Қазақстан Республикасының экс-Президенті атағы болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z207" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 44-бап</w:t>
-[...59 lines deleted...]
-      3. Жаңадан сайланған Қазақстан Республикасының Президенті қызметіне кіріскен сәттен бастап, сондай-ақ Қазақстан Республикасының Президенті өз еркімен орнынан түсуіне, денсаулық жағдайына қарай өз міндеттерін атқаруға тұрақты қабілетінің болмауына немесе қызметінен кетірілуіне байланысты мерзімінен бұрын лауазымынан босатылған не қайтыс болған жағдайда Қазақстан Республикасы Президентінің өкілеттігі тоқтатылады. Қызметінен кетірілгендерден басқа, Қазақстан Республикасының барлық бұрынғы Президенттерінің Қазақстан Республикасының экс-Президенті атағы болады. </w:t>
+        <w:t xml:space="preserve"> 45-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z207" w:id="202"/>
+    <w:bookmarkStart w:name="z208" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасы Президентінің өз өкілеттігі кезеңінде өкілді органның депутаты болып сайлануға, өзге де ақы төленетін лауазымды атқаруға, кәсіпкерлік қызметті жүзеге асыруға, сондай-ақ саяси партияда болуға құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z209" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Президентінің жақын туыстарының мемлекеттік саяси қызметші лауазымында, квазимемлекеттік сектор субъектілерінің басшы лауазымында болуға құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z210" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 45-бап</w:t>
-[...39 lines deleted...]
-      2. Қазақстан Республикасы Президентінің жақын туыстарының мемлекеттік саяси қызметші лауазымында, квазимемлекеттік сектор субъектілерінің басшы лауазымында болуға құқығы жоқ.</w:t>
+        <w:t xml:space="preserve"> 46-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z210" w:id="205"/>
+    <w:bookmarkStart w:name="z211" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Президенті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z212" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан халқына елдегі жағдай мен Қазақстан Республикасының ішкі және сыртқы саясатының негізгі бағыттары туралы жолдау жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z213" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) депутаттардың жалпы санының көпшілік дауысымен берілген Құрылтай келісімімен Қазақстан Республикасының Вице-Президентін тағайындайды; Вице-Президентті лауазымынан босатады, оның өкілеттігін айқындайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z214" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцияның 62-бабының 3-тармағында көзделген жағдайларды қоспағанда, Вице-Президентті тағайындауға келісім беруден қайта бас тартылған жағдайда Қазақстан Республикасының Президенті Құрылтайды таратуға құқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z215" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасы Құрылтайының кезекті және кезектен тыс сайлауын тағайындайды; Құрылтайдың бірінші сессиясын шақырады және оның депутаттарының Қазақстан халқына беретін антын қабылдайды; Құрылтайдың кезектен тыс сессиясын шақырады; Құрылтай ұсынған заңға бір ай ішінде қол қояды, заңды халыққа жариялайды немесе заңды не оның жекелеген баптарын қайта талқылап, дауысқа салу үшін қайтарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z216" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Құрылтайда өкілдігі бар саяси партиялар фракцияларымен консультациядан кейін Қазақстан Республикасы Премьер-Министрінің кандидатурасын келісім беру үшін Құрылтайдың қарауына ұсынады; депутаттардың жалпы санының көпшілік дауысымен берілген Құрылтай келісімімен Премьер-Министрді тағайындайды; Премьер-Министрді лауазымынан босатады; Премьер-Министрдің ұсынуымен Үкімет құрылымын айқындайды; Құрылтаймен консультациядан кейін Премьер-Министр ұсынған Үкімет мүшелерін тағайындайды; сыртқы істер, қорғаныс, ішкі істер министрлерін дербес тағайындайды; Үкімет мүшелерін лауазымынан босатады; Үкімет мүшелерінің антын қабылдайды; аса маңызды мәселелер бойынша Үкімет отырыстарына төрағалық етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z217" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцияның 62-бабының 3-тармағында көзделген жағдайларды қоспағанда, Премьер-Министрді тағайындауға келісім беруден қайта бас тартылған жағдайда Қазақстан Республикасының Президенті Құрылтайды таратуға құқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z218" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасы Конституциялық Сотының Төрағасын, Жоғарғы Сотының Төрағасын, Ұлттық Банкінің Төрағасын, Бас Прокурорын, Ұлттық қауіпсіздік комитетінің Төрағасын, Орталық сайлау комиссиясының Төрағасын, Жоғары аудиторлық палатасының Төрағасын, Жоғары Сот Кеңесінің Төрағасын, Мемлекеттік күзет қызметінің Бастығын, Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкілді тағайындайды және оларды лауазымынан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z219" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдарды құрады, таратады және қайта құрады, олардың басшыларын тағайындайды және лауазымынан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z220" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасы дипломатиялық өкілдіктерінің басшыларын тағайындайды және кері шақырып алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z221" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) депутаттардың жалпы санының көпшілік дауысымен берілген Құрылтай келісімімен Конституциялық Соттың он судьясын сегіз жыл мерзімге, Орталық сайлау комиссиясының алты мүшесін бес жыл мерзімге, Жоғары аудиторлық палатаның сегіз мүшесін бес жыл мерзімге тағайындайды; оларды лауазымынан босатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z222" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцияның 62-бабының 3-тармағында көзделген жағдайларды қоспағанда, Конституциялық Сот судьяларын, Орталық сайлау комиссиясы мен Жоғары аудиторлық палата мүшелерін тағайындауға келісім беруден қайта бас тартылған жағдайда Қазақстан Республикасының Президенті Құрылтайды таратуға құқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z223" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасы Қарулы Күштерінің Жоғарғы Бас Қолбасшысы болып табылады, Қарулы Күштердің жоғары қолбасшылығын тағайындайды және лауазымынан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z224" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жалпыхалықтық референдум өткізу туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z225" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) адамның және Қазақстан Республикасы азаматының құқықтары мен бостандықтарын қорғау, ұлттық қауіпсіздікті, мемлекеттің Егемендігі мен тұтастығын қамтамасыз ету мүддесінде Конституциялық Сотқа күшіне енген заңның немесе өзге де құқықтық актінің Конституцияға сәйкестігін қарау туралы және Конституцияның 93-бабында көзделген жағдайда қорытынды беру туралы өтініш жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z226" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасының атынан келіссөздер жүргізеді және халықаралық шарттарға қол қояды; ратификациялық грамоталарға қол қояды; шет мемлекеттердің Қазақстан Республикасында аккредиттелген дипломатиялық өкілдіктері басшыларының, сондай-ақ халықаралық ұйым басшыларының сенім және кері шақырып алу грамоталарын қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z227" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мемлекеттік наградаларды, құрметті атақтарды белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z228" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мемлекеттік наградалармен марапаттайды, құрметті атақтарды, жоғары әскери және өзге де атақтарды, сыныптық шендерді, дипломатиялық дәрежелерді, біліктілік сыныптарын береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z229" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының азаматтығы мәселесін, саяси баспана беру мәселесін шешеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z230" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) кешірім беруді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z231" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Қазақстан Республикасының Тәуелсіздігі мен аумағының тұтастығына, ішкі саяси тұрақтылығына, азаматтарының қауіпсіздігіне тікелей қатер төнсе және бұл мемлекеттік конституциялық органдардың жұмыс істеуін бұзуға алып келсе, Қазақстан Республикасының Премьер-Министрімен және Құрылтайы Төрағасымен ресми консультациядан кейін Қазақстан Республикасының бүкіл аумағында немесе жекелеген аймақтарында төтенше жағдай енгізуді, Қазақстан Республикасының Қарулы Күштерін қолдануды қоса алғанда, осы мән-жайлар талап ететін шараларды қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z232" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Қазақстан Республикасына қарсы агрессия жасалған не оның қауіпсіздігіне сырттан тікелей қатер төнген жағдайда Қазақстан Республикасының бүкіл аумағында немесе оның жекелеген аймақтарында соғыс жағдайын енгізеді, ішінара не жалпы жұмылдыру жариялайды, бұл жөнінде Қазақстан Республикасының Құрылтайына дереу хабарлайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z233" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) өзіне бағынатын Мемлекеттік күзет қызметін құрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z234" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Қазақстан Республикасы Президентінің Әкімшілігін құрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z235" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Қауіпсіздік Кеңесін, өзге де консультативтік-кеңесші органдарды, сондай-ақ Жоғары Сот Кеңесін құрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z236" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Қазақстан Республикасының Конституциясы мен заңдарына сәйкес басқа да өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z237" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 46-бап</w:t>
-[...519 lines deleted...]
-      22) Қазақстан Республикасының Конституциясы мен заңдарына сәйкес басқа да өкілеттіктерді жүзеге асырады.</w:t>
+        <w:t xml:space="preserve"> 47-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z237" w:id="232"/>
+    <w:bookmarkStart w:name="z238" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасының Президенті Конституция мен заңдар негізінде және олардың орындалуы үшін Қазақстан Республикасының бүкіл аумағында міндетті күші бар жарлықтар мен өкімдер шығарады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z239" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасының Президенті Құрылтай өкілеттігі мерзімінен бұрын тоқтатылып, ол уақытша болмаған кезеңде Қазақстан Республикасының конституциялық заң күші немесе заң күші бар жарлықтар шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z240" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасының Президенті қол қойғанға дейін заңдарды Құрылтай Төрағасы мен Премьер-Министр алдын ала қол қойып бекемдейді және оларға заңдардың Конституция мен заңдарға сәйкестігі үшін жауаптылық жүктеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z241" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Үкімет бастамасымен шығарылатын Қазақстан Республикасы Президентінің актілерін Премьер-Министр алдын ала қол қойып бекемдейді және оған актілердің Конституция мен заңдарға сәйкестігі үшін жауаптылық жүктеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z242" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 47-бап</w:t>
-[...79 lines deleted...]
-      Үкімет бастамасымен шығарылатын Қазақстан Республикасы Президентінің актілерін Премьер-Министр алдын ала қол қойып бекемдейді және оған актілердің Конституция мен заңдарға сәйкестігі үшін жауаптылық жүктеледі. </w:t>
+        <w:t xml:space="preserve"> 48-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z242" w:id="237"/>
+    <w:bookmarkStart w:name="z243" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасының Президентіне, оның ар-намысы мен қадір-қасиетіне қол сұғылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z244" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекетке опасыздық жасауды қоспағанда, Президент өкілеттігін атқару кезіндегі әрекеті үшін Қазақстан Республикасының Президенті қылмыстық және әкімшілік жауаптылыққа тартылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z245" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасының Президенті мен оның отбасын қамтамасыз ету, қызмет көрсету және күзету мемлекет есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z246" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы баптың ережелері Қазақстан Республикасының экс-Президенттеріне қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z247" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 48-бап</w:t>
-[...79 lines deleted...]
-      3. Осы баптың ережелері Қазақстан Республикасының экс-Президенттеріне қолданылады.</w:t>
+        <w:t xml:space="preserve"> 49-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z247" w:id="242"/>
+    <w:bookmarkStart w:name="z248" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының Вице-Президентін депутаттардың жалпы санының көпшілік дауысымен берілген Қазақстан Республикасы Құрылтайының келісімімен Қазақстан Республикасының Президенті тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z249" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Вице-Президенттің өз өкілеттігі кезеңінде өкілді органның депутаты болып сайлануға, өзге де ақы төленетін лауазымды атқаруға, кәсіпкерлік қызметті жүзеге асыруға, сондай-ақ саяси партияда болуға құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z250" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Вице-Президент Қазақстан Республикасы Президентінің тапсырмасы бойынша Құрылтаймен, Үкіметпен және басқа да мемлекеттік органдармен өзара іс-қимыл жасау кезінде Президент атынан өкілдік етеді, сондай-ақ Президент айқындайтын өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z251" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 49-бап</w:t>
-[...59 lines deleted...]
-      3. Вице-Президент Қазақстан Республикасы Президентінің тапсырмасы бойынша Құрылтаймен, Үкіметпен және басқа да мемлекеттік органдармен өзара іс-қимыл жасау кезінде Президент атынан өкілдік етеді, сондай-ақ Президент айқындайтын өзге де өкілеттіктерді жүзеге асырады.</w:t>
+        <w:t xml:space="preserve"> 50-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z251" w:id="246"/>
+    <w:bookmarkStart w:name="z252" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының Президенті Қазақстан Республикасының Конституциялық Сотына мәлімдеме беру арқылы өз еркімен орнынан түсуге құқылы. Конституциялық Сот Қазақстан Республикасы Президентінің орнынан түсу туралы мәлімдемені өзі және өз еркімен бергенін растайды. Конституциялық Сот қорытынды берген сәттен бастап Қазақстан Республикасының Президенті өз еркімен орнынан түсуіне байланысты лауазымынан босатылды деп саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z253" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасының Президенті денсаулығына байланысты өз міндеттерін атқаруға тұрақты қабілеті болмаған жағдайда мерзімінен бұрын лауазымынан босатылуы мүмкін. Бұл жағдайда Құрылтай депутаттардан және тиісті медицина салаларының мамандарынан тұратын комиссия құрады. Мерзімінен бұрын босату туралы шешім комиссияның қорытындысы негізінде және Конституциялық Соттың белгіленген конституциялық рәсімдердің сақталғаны туралы қорытындысы негізінде Құрылтай отырысында депутаттардың жалпы санының кемінде төрттен үшінің дауысымен қабылданады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z254" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасының Президенті өз өкілеттігін атқару кезіндегі әрекеті үшін мемлекетке опасыздық жасағанда ғана жауапты болады және бұл үшін Құрылтай оны қызметінен кетіруі мүмкін. Қазақстан Республикасының Президентіне мемлекетке опасыздық жасады деп айып тағу және оны тергеп-тексеру туралы бастаманы Құрылтай депутаттары жалпы санының кемінде үштен бірі көтереді. Бұл мәселе бойынша шешім Құрылтай депутаттарының жалпы санының көпшілік дауысымен қабылданады. Құрылтай тағылған айыпты тергеп-тексеруді ұйымдастырады және оның нәтижелері Құрылтай депутаттары жалпы санының көпшілік дауысымен Құрылтай отырысының қарауына шығарылады. Бұл мәселе бойынша түпкілікті шешім Жоғарғы Соттың айып тағудың негізділігі туралы қорытындысы және Конституциялық Соттың белгіленген конституциялық рәсімдердің сақталғаны туралы қорытындысы болған жағдайда Құрылтай отырысында депутаттардың жалпы санының кемінде төрттен үшінің дауысымен қабылданады. Айып тағылған сәттен бастап екі ай ішінде түпкілікті шешім қабылданбаса, бұл Қазақстан Республикасының Президентіне қарсы айыпты қабылданбады деп тануға алып келеді. Қазақстан Республикасының Президентіне мемлекетке опасыздық жасады деп тағылған айыптың кез келген сатыда қабылданбауы осы мәселені қарауға бастамашы болған Құрылтай депутаттарының өкілеттігін мерзімінен бұрын тоқтатуға алып келеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z255" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының Президентін қызметінен кетіру туралы мәселе Құрылтайдың өкілеттігін мерзімінен бұрын тоқтату мәселесін қарау кезеңінде ұсынылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z256" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 50-бап</w:t>
-[...79 lines deleted...]
-      4. Қазақстан Республикасының Президентін қызметінен кетіру туралы мәселе Құрылтайдың өкілеттігін мерзімінен бұрын тоқтату мәселесін қарау кезеңінде ұсынылмайды.</w:t>
+        <w:t xml:space="preserve"> 51-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z256" w:id="251"/>
+    <w:bookmarkStart w:name="z257" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасының Президенті өз еркімен орнынан түсуіне, денсаулық жағдайына қарай өз міндеттерін атқаруға тұрақты қабілетінің болмауына немесе Қазақстан Республикасының Президенті қызметінен кетірілуіне байланысты мерзімінен бұрын лауазымынан босатылған, сондай-ақ қайтыс болған жағдайда Қазақстан Республикасы Президентінің өкілеттігі Вице-Президентке өтеді; Вице-Президенттің денсаулық жағдайына немесе жеке сипаттағы өзге де себептерге байланысты Қазақстан Республикасы Президентінің өкілеттігін қабылдауы мүмкін болмаған кезде Қазақстан Республикасы Президентінің өкілеттігі Құрылтай Төрағасына өтеді; Қазақстан Республикасы Президентінің өкілеттігін Құрылтай Төрағасының қабылдауы мүмкін болмаған кезде Қазақстан Республикасы Президентінің өкілеттігі Премьер-Министрге өтеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z258" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің өкілеттігін қабылдаудан бас тарту жөнінде шешім қабылдаған тұлға Конституциялық Сотқа Қазақстан Республикасы Президентінің өкілеттігін қабылдаудан бас тарту туралы мәлімдеме береді. Конституциялық Сот Қазақстан Республикасы Президентінің өкілеттігін қабылдаудан бас тарту туралы мәлімдемені осы тұлғаның өзі және өз еркімен бергенін растайды және қорытынды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z259" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің өкілеттігін қабылдаған тұлға тиісінше Вице-Президент, Құрылтай Төрағасы, Премьер-Министр өкілеттігін доғарады. Бұл жағдайда бос мемлекеттік лауазымдарға орналасу Конституцияда көзделген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z260" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасының Президенті өз еркімен орнынан түсуіне, денсаулық жағдайына қарай өз міндеттерін атқаруға тұрақты қабілетінің болмауына немесе Қазақстан Республикасының Президенті қызметінен кетірілуіне байланысты мерзімінен бұрын лауазымынан босатылған не қайтыс болған күннен бастап жеті күн ішінде Құрылтай Қазақстан Республикасы Президентінің сайлауын өткізу туралы жариялайды. Сайлау Құрылтай тиісті шешім қабылдаған күннен бастап екі ай ішінде өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z261" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы баптың 1-тармағына сәйкес Қазақстан Республикасы Президентінің өкілеттігін қабылдаған тұлғаның Конституцияға өзгерістер мен толықтырулар енгізуге бастама жасауға, сондай-ақ Құрылтайды таратуға құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z262" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 51-бап</w:t>
-[...99 lines deleted...]
-      3. Осы баптың 1-тармағына сәйкес Қазақстан Республикасы Президентінің өкілеттігін қабылдаған тұлғаның Конституцияға өзгерістер мен толықтырулар енгізуге бастама жасауға, сондай-ақ Құрылтайды таратуға құқығы жоқ.</w:t>
+        <w:t xml:space="preserve"> IV бөлім</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z262" w:id="257"/>
+    <w:bookmarkStart w:name="z263" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> IV бөлім</w:t>
+        <w:t xml:space="preserve"> Құрылтай</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z263" w:id="258"/>
+    <w:bookmarkStart w:name="z264" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құрылтай</w:t>
+        <w:t xml:space="preserve"> 52-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z264" w:id="259"/>
+    <w:bookmarkStart w:name="z265" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының Құрылтайы – заң шығару билігiн жүзеге асыратын Қазақстан Республикасының жоғары өкiлдi органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z266" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Құрылтайдың өкілеттігі оның бірінші сессиясы ашылған кезден басталады және жаңадан шақырылған Құрылтайдың бірінші сессиясының жұмысы басталған кезде аяқталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z267" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Құрылтайдың өкілеттігі Конституцияда көзделген жағдайда және белгіленген тәртіппен мерзімінен бұрын тоқтатылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z268" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Құрылтайдың ұйымдастырылуы мен қызметі, оның депутаттарының құқықтық жағдайы конституциялық заңда айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z269" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 52-бап</w:t>
-[...79 lines deleted...]
-      4. Құрылтайдың ұйымдастырылуы мен қызметі, оның депутаттарының құқықтық жағдайы конституциялық заңда айқындалады. </w:t>
+        <w:t xml:space="preserve"> 53-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z269" w:id="264"/>
+    <w:bookmarkStart w:name="z270" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құрылтай біртұтас жалпыұлттық сайлау округінің аумағы бойынша пропорциялы өкілдік жүйе негізінде конституциялық заңда белгіленген тәртіппен сайланатын бір жүз қырық бес депутаттан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z271" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Құрылтай депутаттарының өкілеттік мерзімі – бес жыл. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z272" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 53-бап</w:t>
-[...39 lines deleted...]
-      2. Құрылтай депутаттарының өкілеттік мерзімі – бес жыл. </w:t>
+        <w:t xml:space="preserve"> 54-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z272" w:id="267"/>
+    <w:bookmarkStart w:name="z273" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құрылтай депутаттары жалпыға бірдей, тең жəне төте сайлау құқығы негізінде жасырын дауыс беру арқылы сайланады. Құрылтай депутаттарының кезекті сайлауы жұмыс істеп тұрған Құрылтай шақырылымының өкілеттік мерзімі аяқталғанға дейін екі айдан кешіктірілмей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z274" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Құрылтай депутаттарының кезектен тыс сайлауы Құрылтайдың өкілеттігі мерзімінен бұрын тоқтатылған күннен бастап екі ай ішінде өткізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z275" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жиырма бес жасқа толған, Қазақстан Республикасының азаматтығы бар, оның аумағында соңғы он жыл бойы тұрақты тұрып жатқан адам Құрылтай депутаты бола алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z276" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Құрылтай депутаттарының сайлауы конституциялық заңмен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z277" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Құрылтай депутаттары Қазақстан халқына ант береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z278" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 54-бап</w:t>
-[...99 lines deleted...]
-      5. Құрылтай депутаттары Қазақстан халқына ант береді. </w:t>
+        <w:t xml:space="preserve"> 55-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z278" w:id="273"/>
+    <w:bookmarkStart w:name="z279" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Құрылтай депутаттары оның жұмысына қатысуға міндетті. Құрылтайда депутаттың жеке өзі дауыс береді. Депутат Құрылтай мен оның органдарының отырыстарына дәлелді себепсіз үш реттен артық қатыспаса, сол сияқты дауыс беру құқығын басқаға берсе, бұл заңда белгіленген жазалау шараларын қолдануға алып келеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z280" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Құрылтай депутатының басқа өкілді органның депутаты болуға, оқытушылық, ғылыми, шығармашылық қызметтен басқа ақы төленетін лауазымды атқаруға, кәсіпкерлік қызметті жүзеге асыруға, коммерциялық ұйымның басшы органының немесе байқаушы кеңесінің құрамына кіруге құқығы жоқ. Осы талаптарды бұзу депутаттың өкілеттігін тоқтатуға алып келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z281" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Құрылтай депутатын қылмыс орнында немесе ауыр және аса ауыр қылмыс жасағанда ұстау жағдайларын қоспағанда, оны өз өкілеттігі мерзімі ішінде Құрылтайдың келісімінсіз ұстауға, күзетпен ұстауға, күштеп әкелуге, сот тәртібімен қолданылатын әкімшілік жазалауға, қылмыстық жауаптылыққа тартуға болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z282" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Құрылтай депутатының өкілеттігі депутат орнынан түскен, қайтыс болған, заңды күшіне енген сот шешімімен әрекетке қабілетсіз, қайтыс болған немесе хабарсыз кеткен деп танылған және Конституция мен конституциялық заңда көзделген өзге де жағдайда тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z283" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құрылтай депутаты: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z284" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Қазақстаннан тыс жерге тұрақты тұруға кеткен; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z285" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өзіне қатысты соттың айыптау үкімі заңды күшіне енген; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z286" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының азаматтығы тоқтатылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z287" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сайланған саяси партиясынан шыққан немесе шығарылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z288" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) сайланған саяси партиясы қызметін тоқтатқан кезде мандатынан айырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z289" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құрылтай депутаттарының өкілеттігі Құрылтай таратылған жағдайда тоқтатылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z290" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Депутаттарға жазалау шараларын қолдануға, олардың осы баптың 2-тармағының талаптарын және депутаттық әдеп қағидаларын сақтауына, сондай-ақ депутаттардың өкілеттігін тоқтатуға, оларды өкілеттігінен және қол сұғылмау кепілдігінен айыруға байланысты мәселелерді дайындау Қазақстан Республикасының Орталық сайлау комиссиясына жүктеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z291" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 55-бап</w:t>
-[...239 lines deleted...]
-      5. Депутаттарға жазалау шараларын қолдануға, олардың осы баптың 2-тармағының талаптарын және депутаттық әдеп қағидаларын сақтауына, сондай-ақ депутаттардың өкілеттігін тоқтатуға, оларды өкілеттігінен және қол сұғылмау кепілдігінен айыруға байланысты мәселелерді дайындау Қазақстан Республикасының Орталық сайлау комиссиясына жүктеледі.</w:t>
+        <w:t xml:space="preserve"> 56-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z291" w:id="286"/>
+    <w:bookmarkStart w:name="z292" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылтай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z293" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) конституциялық заңдарды және заңдарды қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z294" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Президенті қарсылық білдірген заңдарды немесе заң баптарын қарсылық жіберілген күннен бастап бір ай мерзімде қайта талқылап, дауысқа салады. Бұл мерзімнің сақталмауы Президент қарсылығының қабылданғанын білдіреді. Егер Құрылтай конституциялық заңдар немесе конституциялық заң баптары бойынша депутаттардың жалпы санының төрттен үшінің дауысымен, ал заңдар немесе заң баптары бойынша депутаттардың жалпы санының үштен екісінің дауысымен Президенттің қарсылығын еңсерсе, Президент бір ай ішінде конституциялық заңға немесе заңға қол қояды. Егер Президенттің қарсылығы еңсерілмесе, конституциялық заң немесе заң қабылданбады немесе Президент ұсынған редакцияда қабылданды деп саналады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z295" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) соғыс және бітім мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z296" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасы Президентінің ұсынысы бойынша бейбітшілік пен қауіпсіздікті сақтау жөніндегі халықаралық міндеттемелерді орындау үшін Қазақстан Республикасының Қарулы Күштерін қолдану туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z297" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасы Президентінің сайлауын жариялайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z298" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жалпыхалықтық референдум тағайындау туралы бастама көтереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z299" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының Президентіне Құрылтай депутаттары жалпы санының көпшілік дауысымен Қазақстан Республикасының Вице-Президентін тағайындауға келісім береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z300" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының Президентіне Құрылтай депутаттары жалпы санының көпшілік дауысымен Қазақстан Республикасының Премьер-Министрін тағайындауға келісім береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z301" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасы Президентінің Конституциялық Сот судьяларын, Орталық сайлау комиссиясы, Жоғары аудиторлық палата мүшелерін тағайындауына Құрылтай депутаттары жалпы санының көпшілік дауысымен келісім береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z302" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасы Президентінің ұсынуымен Қазақстан Республикасы Жоғарғы Сотының судьяларын сайлайды және лауазымынан босатады, олардың антын қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z303" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Конституциялық Сот судьяларын, Жоғарғы Сот судьяларын қол сұғылмау кепілдігінен айырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z304" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Құрылтай депутатының өкілеттігін тоқтатады, сондай-ақ Қазақстан Республикасы Бас Прокурорының ұсынуымен Құрылтай депутатын қол сұғылмау кепілдігінен айыру мәселесін шешеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z305" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Құрылтай депутаттары жалпы санының кемінде бестен бірінің бастамасы бойынша Құрылтай депутаттары жалпы санының көпшілік дауысымен Үкіметке сенімсіздік вотумын білдіруге құқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z306" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) Конституциялық Соттың Қазақстан Республикасындағы конституциялық заңдылықтың жай-күйі туралы жыл сайынғы жолдауын тыңдайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z307" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жылына екі рет Жоғары аудиторлық палата Төрағасының есебін тыңдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z308" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Үкімет пен Жоғары аудиторлық палатаның республикалық бюджеттің атқарылуы туралы есептерін талқылайды және бекітеді. Құрылтайдың республикалық бюджеттің атқарылуы туралы Үкімет есебін бекітпеуі Құрылтайдың Үкіметке сенімсіздік вотумын білдіруі деп саналады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z309" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Құрылтай депутаттары жалпы санының кемінде үштен бірінің бастамасымен Қазақстан Республикасы Үкіметі мүшелерінің өз қызметі жөніндегі есептерін тыңдауға құқылы. Үкімет мүшесі Қазақстан Республикасының заңдарын орындамаған жағдайда, есепті тыңдау қорытындысы бойынша Құрылтай депутаттары жалпы санының кемінде үштен екісінің дауысымен Қазақстан Республикасының Президентіне оны лауазымынан босату туралы өтініш білдіру жөнінде шешім қабылдауға құқылы. Бұл жағдайда Қазақстан Республикасының Президенті Үкімет мүшесін лауазымынан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z310" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) өз құзыретіндегі мәселелер бойынша тыңдау өткізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z311" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) өз қызметінің регламентін қабылдайды және Құрылтайдың жұмысын ұйымдастыруға, ішкі тәртібіне байланысты мәселелер бойынша өзге де шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z312" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Құрылтайдың үйлестіру органын және жұмыс органдарын құрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z313" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Құрылтай комиссияларын құрады, төрағаларын сайлайды және лауазымынан босатады, комиссиялардың қызметі туралы есепті тыңдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z314" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) Құрылтайға Конституциямен жүктелген өзге де өкілеттіктерді жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z315" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 56-бап</w:t>
-[...459 lines deleted...]
-      22) Құрылтайға Конституциямен жүктелген өзге де өкілеттіктерді жүзеге асырады. </w:t>
+        <w:t xml:space="preserve"> 57-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z315" w:id="310"/>
+    <w:bookmarkStart w:name="z316" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құрылтайды мемлекеттік тілді жетік меңгерген депутаттар арасынан Құрылтай депутаттары жалпы санының көпшілік дауысымен жасырын дауыс беру арқылы сайланған Төраға басқарады. Құрылтай Төрағасының лауазымына кандидатураны Қазақстан Республикасының Президенті ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z317" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылтай Төрағасын сайлаудан қайта бас тартқан жағдайда Қазақстан Республикасының Президенті Құрылтайды таратуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z318" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Құрылтай депутаттарының жалпы санының көпшілігі дауыс берген жағдайда Құрылтай Төрағасы лауазымынан кері шақырып алынуы, сондай-ақ орнынан түсуі мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z319" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Құрылтай Төрағасы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z320" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Құрылтай отырысын шақырады және оған төрағалық етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z321" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Құрылтайдың қарауына енгізілетін мәселелерді дайындауға жалпы басшылық етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z322" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Құрылтай Төрағасының орынбасарларын лауазымға сайлау үшін Құрылтайға кандидатуралар ұсынады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z323" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Құрылтайдың қызметінде регламенттің сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z324" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Құрылтайдың үйлестіру органының қызметіне басшылық етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z325" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Құрылтай шығаратын актіге қол қояды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z326" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өзіне Құрылтай регламентімен жүктелетін басқа да міндеттерді атқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z327" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Конституцияда өзгеше көзделмесе, Құрылтай Төрағасы Құрылтай сессиясын ашады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z328" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Құрылтай Төрағасы өз құзыретіндегі мәселелер бойынша өкім шығарады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z329" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 57-бап</w:t>
-[...259 lines deleted...]
-      5. Құрылтай Төрағасы өз құзыретіндегі мәселелер бойынша өкім шығарады. </w:t>
+        <w:t xml:space="preserve"> 58-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z329" w:id="324"/>
+    <w:bookmarkStart w:name="z330" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Құрылтай сессиясы отырыс түрінде өткізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z331" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Құрылтайдың бірінші сессиясын Қазақстан Республикасының Президенті сайлау қорытындысы жарияланған күннен бастап отыз күннен кешіктірмей шақырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z332" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Құрылтайдың кезекті сессиясы жылына бір рет, қыркүйектің бірінші жұмыс күні мен маусымның соңғы жұмыс күні аралығында өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z333" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Сессия Құрылтай отырысында ашылады және жабылады. Құрылтай сессиясын, әдетте, Қазақстан Республикасының Президенті ашады. Құрылтай сессиялары арасындағы кезеңде Қазақстан Республикасының Президенті өз бастамасымен, Құрылтай Төрағасының немесе Құрылтай депутаттары жалпы санының кемінде үштен бірінің ұсынысымен Құрылтайдың кезектен тыс сессиясын шақыра алады. Онда сессияны шақыруға негіз болған мәселелер ғана қаралуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z334" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Құрылтай отырысы Құрылтай депутаттары жалпы санының кемінде үштен екісі қатысқан жағдайда өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z335" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Құрылтай отырысы ашық түрде өтеді. Регламентте көзделген жағдайда отырыс жабық түрде өткізілуі мүмкін. Қазақстан Республикасы Президентінің, Вице-Президенттің, Премьер-Министрдің және Үкімет мүшелерінің, Қазақстан Халық Кеңесі Төрағасының, Ұлттық Банк Төрағасының, Бас Прокурордың, Ұлттық қауіпсіздік комитеті Төрағасының кез келген отырысқа қатысуға және сөз сөйлеуге құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z336" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 58-бап</w:t>
-[...119 lines deleted...]
-      6. Құрылтай отырысы ашық түрде өтеді. Регламентте көзделген жағдайда отырыс жабық түрде өткізілуі мүмкін. Қазақстан Республикасы Президентінің, Вице-Президенттің, Премьер-Министрдің және Үкімет мүшелерінің, Қазақстан Халық Кеңесі Төрағасының, Ұлттық Банк Төрағасының, Бас Прокурордың, Ұлттық қауіпсіздік комитеті Төрағасының кез келген отырысқа қатысуға және сөз сөйлеуге құқығы бар.</w:t>
+        <w:t xml:space="preserve"> 59-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z336" w:id="331"/>
+    <w:bookmarkStart w:name="z337" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Құрылтай конституциялық заңда саны айқындалатын тұрақты комитеттер, сондай-ақ комиссиялар құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z338" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитеттер мен комиссиялар өз құзыретіндегі мәселелер бойынша қаулы шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z339" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 59-бап</w:t>
-[...39 lines deleted...]
-      2. Комитеттер мен комиссиялар өз құзыретіндегі мәселелер бойынша қаулы шығарады.</w:t>
+        <w:t xml:space="preserve"> 60-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z339" w:id="334"/>
+    <w:bookmarkStart w:name="z340" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Заң шығаруға бастама жасау құқығы Қазақстан Республикасының Президентіне, Құрылтай депутаттарына, Үкіметке, Қазақстан Халық Кеңесіне тиесілі және тек қана Құрылтайда іске асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z341" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасының Президенті заң жобаларын қараудың басымдығын айқындауға құқылы, бұл тиісті заң жобалары бірінші кезекте екі ай ішінде қабылдануға тиіс дегенді бiлдiредi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z342" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Құрылтай: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z343" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) жеке және заңды тұлғалардың құқық субъектісі болуына, азаматтық құқықтары мен бостандықтарына, жеке және заңды тұлғалардың міндеттемелері мен жауаптылығына; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z344" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) меншік режиміне және өзге де заттық құқықтарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z345" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар мен жергілікті өзін-өзі басқару органдарын ұйымдастырудың және олардың қызметінің, мемлекеттік және әскери қызметтің негіздеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z346" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) салық салуға, алымдар мен басқа да міндетті төлемдерді белгілеуге немесе олардың күшін жоюға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z347" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) республикалық бюджет, мемлекеттік қарыз, Қазақстан Республикасының экономикалық және өзге де көмек көрсету мәселелеріне; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z348" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) сот құрылысы мен сот ісін жүргізу мәселелеріне; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z349" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) рақымшылық жасау мәселелеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z350" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) білімге, ғылымға, мәдениетке, денсаулық сақтауға және әлеуметтік қамсыздандыруға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z351" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) кәсіпорындарды және олардың мүлкін жекешелендіруге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z352" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қоршаған ортаны қорғауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z353" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) Қазақстан Республикаcының әкімшілік-аумақтық құрылысына; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z354" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мемлекет қорғанысы мен қауіпсіздігін қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z355" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасының мемлекеттік рәміздеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z356" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) халықаралық шарттарды ратификациялауға және денонсациялауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z357" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) мемлекеттік наградалар мен құрметті атақтарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z358" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) Конституцияға сәйкес өзге де мәселелерге қатысты аса маңызды қоғамдық қатынастарды реттейтін, негіз құраушы қағидаттар мен нормаларды белгілейтін заң шығаруға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z359" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Халықтың өмірі мен денсаулығына, конституциялық құрылысқа, қоғамдық тәртіптің сақталуына, елдің экономикалық қауіпсіздігіне қатер төндіретін жағдайларға жедел ден қою мақсатында Қазақстан Республикасының Үкіметі заң шығару бастамасымен енгізген заң жобаларын Құрылтай дереу қарауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z360" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көзделген заң жобалары Құрылтайға енгізілген жағдайда Үкімет өзіне жауапкершілік ала отырып, осы баптың 3-тармағында көрсетілген мәселелер бойынша заң күші бар уақытша нормативтік құқықтық акт қабылдауға құқылы. Мұндай акт Құрылтай қабылдаған заң күшіне енгенге дейін немесе Құрылтай заң жобаларын қабылдамай тастағанға дейін қолданыста болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z361" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Құрылтай қабылдаған заң он күн ішінде Қазақстан Республикасының Президентіне қол қоюға ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z362" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылтай заң жобасын депутаттардың жалпы санының көпшілік дауысымен тұтастай қабылдамай тастауға құқылы. Мұндай жағдайда заң жобасы қабылданбады деп саналады және бастамашыға қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z363" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік кірісті қысқартуды немесе мемлекеттік шығысты ұлғайтуды көздейтін заң жобалары Үкіметтің оң қорытындысы болған кезде ғана енгізілуі мүмкін. Қазақстан Республикасы Президентінің заң шығару бастамасымен Құрылтайға енгізілетін заң жобалары үшін мұндай қорытынды талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z364" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Үкімет енгізген заң жобасы қабылданбаса, Премьер-Министр Құрылтай отырысында Үкіметке сенім білдіру мәселесін қоюға құқылы. Бұл мәселе сенім білдіру мәселесі қойылғаннан бастап қырық сегіз сағаттан кейін ғана дауысқа салынады. Егер сенімсіздік вотумы туралы ұсыныс Құрылтай депутаттары жалпы санының көпшілік дауысын алмаса, заң жобасы дауысқа салынбай қабылданды деп саналады. Алайда Үкімет бұл құқықты жылына екі реттен артық пайдалана алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z365" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 60-бап</w:t>
-[...499 lines deleted...]
-      7. Үкімет енгізген заң жобасы қабылданбаса, Премьер-Министр Құрылтай отырысында Үкіметке сенім білдіру мәселесін қоюға құқылы. Бұл мәселе сенім білдіру мәселесі қойылғаннан бастап қырық сегіз сағаттан кейін ғана дауысқа салынады. Егер сенімсіздік вотумы туралы ұсыныс Құрылтай депутаттары жалпы санының көпшілік дауысын алмаса, заң жобасы дауысқа салынбай қабылданды деп саналады. Алайда Үкімет бұл құқықты жылына екі реттен артық пайдалана алмайды.</w:t>
+        <w:t xml:space="preserve"> 61-бап </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z365" w:id="360"/>
+    <w:bookmarkStart w:name="z366" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Құрылтай Қазақстан Республикасының бүкіл аумағында міндетті күші бар заң және қаулы қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z367" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Заң Қазақстан Республикасының Президенті қол қойғаннан кейін күшіне енеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z368" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Конституциялық заң Қазақстан Республикасының Конституциясында көзделген мәселелер бойынша Құрылтай депутаттары жалпы санының кемінде үштен екісінің дауысымен қабылданады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z369" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Конституцияда өзгеше көзделмесе, Құрылтай депутаттардың жалпы санының көпшілік дауысымен заңды қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z370" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Конституцияда өзгеше көзделмесе, Құрылтай қаулысы депутаттардың жалпы санының көпшілік дауысымен қабылданады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z371" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Заңдар, Құрылтай қаулылары Конституцияға қайшы келмеуге тиіс. Құрылтай қаулылары заңдарға қайшы келмеуге тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z372" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасының заңнамалық және өзге де нормативтік құқықтық актілерін әзірлеу, ұсыну, талқылау, қолданысқа енгізу және жариялау тәртібі заңмен және Құрылтай регламентімен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z373" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 61-бап </w:t>
-[...139 lines deleted...]
-      6. Қазақстан Республикасының заңнамалық және өзге де нормативтік құқықтық актілерін әзірлеу, ұсыну, талқылау, қолданысқа енгізу және жариялау тәртібі заңмен және Құрылтай регламентімен реттеледі.</w:t>
+        <w:t xml:space="preserve"> 62-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z373" w:id="368"/>
+    <w:bookmarkStart w:name="z374" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасының Президенті Құрылтай Төрағасымен және Премьер-Министрмен консультациядан кейін Құрылтайды таратуға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z375" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Құрылтай келісімімен тағайындалатын лауазымға Президент ұсынған кандидатураны тағайындауға келісім беруден қайта бас тартылған, сондай-ақ Құрылтай Төрағасын сайлаудан қайта бас тартылған жағдайда Қазақстан Республикасының Президенті Құрылтайды таратуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z376" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Құрылтайды төтенше жағдай немесе соғыс жағдайы кезінде, Президент өкілеттігінің соңғы алты айында, сондай-ақ алдыңғы таратудан кейінгі бір жыл ішінде немесе Конституцияның 51-бабының 3-тармағында белгіленген жағдайда таратуға болмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z377" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 62-бап</w:t>
-[...59 lines deleted...]
-      3. Құрылтайды төтенше жағдай немесе соғыс жағдайы кезінде, Президент өкілеттігінің соңғы алты айында, сондай-ақ алдыңғы таратудан кейінгі бір жыл ішінде немесе Конституцияның 51-бабының 3-тармағында белгіленген жағдайда таратуға болмайды. </w:t>
+        <w:t xml:space="preserve"> V бөлім</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z377" w:id="372"/>
+    <w:bookmarkStart w:name="z378" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> V бөлім</w:t>
+        <w:t xml:space="preserve"> Үкімет</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z378" w:id="373"/>
+    <w:bookmarkStart w:name="z379" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Үкімет</w:t>
+        <w:t xml:space="preserve"> 63-бап </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z379" w:id="374"/>
+    <w:bookmarkStart w:name="z380" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасының Үкіметі Қазақстан Республикасының атқарушы билігін жүзеге асырады, атқарушы органдар жүйесін басқарады және олардың қызметіне басшылық етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z381" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Үкімет – алқалы орган, ол өз қызметінде Қазақстан Республикасының Президенті мен Құрылтай алдында жауапты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z382" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Үкімет мүшелері Конституцияның 56-бабының 17) тармақшасында көзделген жағдайда Құрылтайға есеп береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z383" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Үкіметтің құзыреті, ұйымдастырылу және қызмет тәртібі конституциялық заңда айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z384" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 63-бап </w:t>
-[...79 lines deleted...]
-      4. Үкіметтің құзыреті, ұйымдастырылу және қызмет тәртібі конституциялық заңда айқындалады. </w:t>
+        <w:t xml:space="preserve"> 64-бап </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z384" w:id="379"/>
+    <w:bookmarkStart w:name="z385" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Үкіметті Қазақстан Республикасының Президенті Конституцияда көзделген тәртіппен құрады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z386" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасының Премьер-Министрі Қазақстан Республикасының Президентіне Премьер-Министр тағайындалғаннан кейін он күн ішінде Үкіметтің құрылымы мен құрамы туралы ұсыныс енгізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z387" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Үкімет мүшелері Қазақстан Республикасының халқы мен Президентіне ант береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z388" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 64-бап </w:t>
-[...59 lines deleted...]
-      3. Үкімет мүшелері Қазақстан Республикасының халқы мен Президентіне ант береді. </w:t>
+        <w:t xml:space="preserve"> 65-бап </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z388" w:id="383"/>
+    <w:bookmarkStart w:name="z389" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Үкімет: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z390" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) мемлекеттiң әлеуметтiк-экономикалық саясатының, қорғаныс қабiлетiнiң, қауiпсiздiгiнiң, қоғамдық тәртiптi қамтамасыз ету ісінің негiзгi бағыттарын әзiрлейдi және олардың жүзеге асырылуын ұйымдастырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z391" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Құрылтайға республикалық бюджетті және оның атқарылуы туралы есепті ұсынады, бюджеттің атқарылуын қамтамасыз етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z392" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Құрылтайға заң жобаларын енгізеді және заңдардың орындалуын қамтамасыз етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z393" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) мемлекеттік меншікті басқаруды ұйымдастырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z394" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Қазақстан Республикасының сыртқы саясатын жүргізу шараларын әзірлейді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z395" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) министрліктердің, өзге де орталық және жергілікті атқарушы органдардың қызметіне басшылық етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z396" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) Қазақстан Республикасының министрліктері, өзге де орталық және жергілікті атқарушы органдары актілерінің толық немесе бір бөлігінде күшін жояды не қолданысын тоқтата тұрады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z397" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік бюджет есебінен қамтылатын барлық орган үшін қаржыландырудың және қызметкерлерге еңбекақы төлеудің бірыңғай жүйесін Қазақстан Республикасы Президентiнің келісімімен бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z398" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өзіне Конституциямен, заңдармен және Қазақстан Республикасы Президентiнің актілерімен жүктелген өзге де функцияларды орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z399" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 65-бап </w:t>
-[...199 lines deleted...]
-      9) өзіне Конституциямен, заңдармен және Қазақстан Республикасы Президентiнің актілерімен жүктелген өзге де функцияларды орындайды.</w:t>
+        <w:t xml:space="preserve"> 66-бап </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z399" w:id="394"/>
+    <w:bookmarkStart w:name="z400" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Премьер-Министрі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z401" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Үкімет қызметін ұйымдастырады және басқарады, оның жұмысы үшін дербес жауап береді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z402" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Үкімет қаулысына қол қояды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z403" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Үкімет қызметінің негізгі бағыттары жөнінде және оның барлық аса маңызды шешімдері туралы Президент пен Құрылтайға баяндайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z404" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Үкімет қызметін ұйымдастыруға және басқаруға байланысты басқа да функцияларды орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z405" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 66-бап </w:t>
-[...99 lines deleted...]
-      4) Үкімет қызметін ұйымдастыруға және басқаруға байланысты басқа да функцияларды орындайды.</w:t>
+        <w:t xml:space="preserve"> 67-бап </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z405" w:id="400"/>
+    <w:bookmarkStart w:name="z406" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Үкімет мүшелері өз құзыреті шегінде дербес шешім қабылдайды және өзіне бағынысты мемлекеттік органдардың жұмысы үшін Премьер-Министр алдында дербес жауап береді. Үкімет жүргізіп отырған саясатпен келіспейтін немесе оны іске асырмайтын Үкімет мүшесі орнынан түсуге өтініш береді не лауазымынан босатылуға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z407" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Үкімет мүшелерінің өкілді органның депутаты болуға, оқытушылық, ғылыми, шығармашылық қызметтен басқа ақы төленетін лауазымды атқаруға, кәсіпкерлік қызметті жүзеге асыруға, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес өзінің лауазымдық міндеті болатын жағдайларды қоспағанда, коммерциялық ұйымның басқарушы органының немесе байқаушы кеңесінің құрамына кіруге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z408" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 67-бап </w:t>
-[...39 lines deleted...]
-      2. Үкімет мүшелерінің өкілді органның депутаты болуға, оқытушылық, ғылыми, шығармашылық қызметтен басқа ақы төленетін лауазымды атқаруға, кәсіпкерлік қызметті жүзеге асыруға, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес өзінің лауазымдық міндеті болатын жағдайларды қоспағанда, коммерциялық ұйымның басқарушы органының немесе байқаушы кеңесінің құрамына кіруге құқығы жоқ.</w:t>
+        <w:t xml:space="preserve"> 68-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z408" w:id="403"/>
+    <w:bookmarkStart w:name="z409" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Үкімет өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының бүкіл аумағында міндетті күші бар қаулы шығарады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z410" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Премьер-Министр Қазақстан Республикасының бүкіл аумағында міндетті күші бар өкім шығарады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z411" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Үкімет қаулылары мен Премьер-Министрдің өкімдері Конституцияға, заңдарға, Қазақстан Республикасы Президентінің актілеріне қайшы келмеуге тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z412" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 68-бап</w:t>
-[...59 lines deleted...]
-      3. Үкімет қаулылары мен Премьер-Министрдің өкімдері Конституцияға, заңдарға, Қазақстан Республикасы Президентінің актілеріне қайшы келмеуге тиіс. </w:t>
+        <w:t xml:space="preserve"> 69-бап </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z412" w:id="407"/>
+    <w:bookmarkStart w:name="z413" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Үкімет жаңадан сайланған Құрылтай алдында өз өкілеттігін доғарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z414" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Үкімет және оның кез келген мүшесі өздеріне жүктелген функцияларды одан әрі орындау мүмкін емес деп есептесе, Қазақстан Республикасының Президентіне орнынан түсу туралы мәлімдеме беруге құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z415" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Құрылтай Үкіметке сенімсіздік вотумын білдірген жағдайда Үкімет Қазақстан Республикасының Президентіне орнынан түсу туралы мәлімдейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z416" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Орнынан түсуді қабылдау немесе қабылдамау туралы мәселені Қазақстан Республикасының Президенті он күн ішінде қарайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z417" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Орнынан түсуді қабылдау Үкіметтің не оның тиісті мүшесінің өкілеттігі тоқтатылғанын білдіреді. Премьер-Министрдің орнынан түсуін қабылдау бүкіл Үкіметтің өкілеттігі тоқтатылғанын білдіреді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z418" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Үкіметтің немесе оның мүшесінің орнынан түсуі қабылданбаған жағдайда Қазақстан Республикасының Президенті оған міндеттерін одан әрі атқаруды тапсырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z419" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасының Президенті өз бастамасымен Үкіметтің өкілеттігін тоқтату туралы шешім қабылдауға және оның кез келген мүшесін лауазымынан босатуға құқылы. Премьер-Министрді лауазымынан босату бүкіл Үкіметтің өкілеттігі тоқтатылғанын білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z420" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 69-бап </w:t>
-[...139 lines deleted...]
-      7. Қазақстан Республикасының Президенті өз бастамасымен Үкіметтің өкілеттігін тоқтату туралы шешім қабылдауға және оның кез келген мүшесін лауазымынан босатуға құқылы. Премьер-Министрді лауазымынан босату бүкіл Үкіметтің өкілеттігі тоқтатылғанын білдіреді.</w:t>
+        <w:t xml:space="preserve"> VI бөлім</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z420" w:id="415"/>
+    <w:bookmarkStart w:name="z421" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> VI бөлім</w:t>
+        <w:t xml:space="preserve"> Қазақстан Халық Кеңесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z421" w:id="416"/>
+    <w:bookmarkStart w:name="z422" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Халық Кеңесі</w:t>
+        <w:t xml:space="preserve"> 70-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z422" w:id="417"/>
+    <w:bookmarkStart w:name="z423" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Халық Кеңесі – Қазақстан Республикасы халқының мүддесін білдіретін жоғары консультативтік орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z424" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Халық Кеңесі Қазақстан Республикасының азаматтарынан құралады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z425" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Халық Кеңесін құру, оның құрамын қалыптастыру тәртібі, өкілеттігі және қызметінің ұйымдастырылуы конституциялық заңда айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z426" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 70-бап</w:t>
-[...59 lines deleted...]
-      3. Қазақстан Халық Кеңесін құру, оның құрамын қалыптастыру тәртібі, өкілеттігі және қызметінің ұйымдастырылуы конституциялық заңда айқындалады.</w:t>
+        <w:t xml:space="preserve"> 71-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z426" w:id="421"/>
+    <w:bookmarkStart w:name="z427" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Халық Кеңесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z428" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттің ішкі саясатының негізгі бағыттары, қоғамдық келісімді, жалпыұлттық бірлік пен ынтымақты нығайту, Қазақстан Республикасы қызметінің негіз құраушы қағидаттарын және жалпыұлттық құндылықтарды ілгерілету жөнінде ұсыныстар мен ұсынымдар әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z429" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Құрылтайға заң жобаларын енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z430" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жалпыхалықтық референдум тағайындау туралы бастама көтереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z431" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) конституциялық заңға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z432" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 71-бап</w:t>
-[...99 lines deleted...]
-      4) конституциялық заңға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+        <w:t xml:space="preserve"> VII бөлім</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z432" w:id="427"/>
+    <w:bookmarkStart w:name="z433" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> VII бөлім</w:t>
+        <w:t xml:space="preserve"> Конституциялық Сот</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z433" w:id="428"/>
+    <w:bookmarkStart w:name="z434" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Конституциялық Сот</w:t>
+        <w:t xml:space="preserve"> 72-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z434" w:id="429"/>
+    <w:bookmarkStart w:name="z435" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының Конституциялық Соты – конституциялық бақылауды жүзеге асыратын және бүкіл ел аумағында Қазақстан Республикасы Конституциясының үстемдігін қамтамасыз ететін тәуелсіз мемлекеттік орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескертпе. ҚР Конституциялық Сотының 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтік қаулысын қараңыз</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Конституциялық Сот Төраға мен он судьядан тұрады. Олардың өкілеттік мерзімі – сегіз жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z437" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцияға сәйкес бір адам бір реттен артық Конституциялық Сот судьясы болып тағайындалмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескертпе. ҚР Конституциялық Сотының 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтік қаулысын қараңыз</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Конституциялық Сот Төрағасын Қазақстан Республикасының Президенті тағайындайды және ол өкілеттік мерзімі ішінде Конституциялық Сот судьясы да болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z439" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцияға сәйкес бір адам бір реттен артық Конституциялық Сот Төрағасы болып тағайындалмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z440" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Конституциялық Сот судьяларын депутаттардың жалпы санының көпшілік дауысымен берілген Құрылтай келісімімен Қазақстан Республикасының Президенті тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z441" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституциялық Сот Төрағасының орынбасарын Конституциялық Сот Төрағасының ұсынуымен Конституциялық Сот судьялары арасынан Қазақстан Республикасының Президенті тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z442" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Конституциялық Сот судьясының депутат мандатын қатар алып жүруіне, оқытушылық, ғылыми, шығармашылық қызметтен басқа ақы төленетін лауазымды атқаруына, кәсіпкерлік қызметті жүзеге асыруына, сондай-ақ коммерциялық ұйымның басқарушы органының немесе байқаушы кеңесінің құрамына кіруіне болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z443" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Конституциялық Сот Төрағасы мен судьяларын қылмыс орнында немесе ауыр және аса ауыр қылмыс жасағанда ұстау жағдайларын қоспағанда, оларды өз өкілеттігі мерзімі ішінде тиісінше Қазақстан Республикасы Президентінің не Құрылтайдың келісімінсіз ұстауға, күзетпен ұстауға, күштеп әкелуге, сот тәртібімен қолданылатын әкімшілік жазалауға, қылмыстық жауаптылыққа тартуға болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z444" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Конституциялық Соттың ұйымдастырылуы және қызметі конституциялық заңмен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z445" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 72-бап</w:t>
-[...159 lines deleted...]
-      5. Конституциялық Сот судьясының депутат мандатын қатар алып жүруіне, оқытушылық, ғылыми, шығармашылық қызметтен басқа ақы төленетін лауазымды атқаруына, кәсіпкерлік қызметті жүзеге асыруына, сондай-ақ коммерциялық ұйымның басқарушы органының немесе байқаушы кеңесінің құрамына кіруіне болмайды.</w:t>
+        <w:t xml:space="preserve"> 73-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z443" w:id="438"/>
-[...15 lines deleted...]
-      6. Конституциялық Сот Төрағасы мен судьяларын қылмыс орнында немесе ауыр және аса ауыр қылмыс жасағанда ұстау жағдайларын қоспағанда, оларды өз өкілеттігі мерзімі ішінде тиісінше Қазақстан Республикасы Президентінің не Құрылтайдың келісімінсіз ұстауға, күзетпен ұстауға, күштеп әкелуге, сот тәртібімен қолданылатын әкімшілік жазалауға, қылмыстық жауаптылыққа тартуға болмайды.</w:t>
+    <w:bookmarkStart w:name="z446" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Конституциялық Сот Қазақстан Республикасы Президентінің, Құрылтай Төрағасының, Құрылтай депутаттарының жалпы санының кемінде бестен бірінің, Премьер-Министрдің өтініші бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z444" w:id="439"/>
-[...15 lines deleted...]
-      7. Конституциялық Соттың ұйымдастырылуы және қызметі конституциялық заңмен реттеледі.</w:t>
+    <w:bookmarkStart w:name="z447" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дау туындаған жағдайда Президенттің, Құрылтай депутаттарының сайлауын және жалпыхалықтық референдумды өткізудің дұрыстығы мәселесін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z445" w:id="440"/>
+    <w:bookmarkStart w:name="z448" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Президент қол қойғанға дейін Құрылтай қабылдаған заңдардың Конституцияға сәйкестігін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z449" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Құрылтай қабылдаған қаулылардың Конституцияға сәйкестігін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z450" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) халықаралық шарттарды ратификациялағанға дейін олардың Конституцияға сәйкестігін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z451" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) халықаралық ұйымдар мен олардың органдары шешімдерінің орындалуының Конституцияға сәйкестігін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z452" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Конституция нормаларына ресми түсіндірме береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z453" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Конституцияның 50-бабының 2 және 3-тармақтарында белгіленген жағдайларда қорытынды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z454" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Конституциялық Сот Конституцияның 46-бабының 11) тармақшасында көзделген жағдайда – Президенттің өтiнiшiн, сондай-ақ Конституцияның 79-бабында белгiленген жағдайда соттың өтiнiшiн қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z455" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Конституциялық Сот Қазақстан Республикасы азаматтарының Конституцияда көзделген құқықтары мен бостандықтарына тікелей қатысты Қазақстан Республикасы нормативтік құқықтық актілерінің Конституцияға сәйкестігін олардың өтініштері бойынша қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z456" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы азаматтарының Конституциялық Сотқа жүгіну тәртібі мен шарттары конституциялық заңда айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z457" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Конституциялық Сот осы баптың 1-тармағының 4), 5) және 6) тармақшаларында көрсетілген мәселелерді, сондай-ақ Қазақстан Республикасының нормативтік құқықтық актілерінің Конституцияға сәйкестігін Бас Прокурордың өтініші бойынша қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z458" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Конституциялық Сот адамның және азаматтың Конституцияда бекітілген құқықтары мен бостандықтарына қатысты Қазақстан Республикасының нормативтік құқықтық актілерінің Конституцияға сәйкестігін Адам құқықтары жөніндегі уәкілдің өтініші бойынша қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z459" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Конституциялық Сот Конституцияның 50-бабының 1-тармағында және 51-бабының 1-тармағында белгіленген жағдайларда қорытынды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z460" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 73-бап</w:t>
-[...239 lines deleted...]
-      4. Конституциялық Сот осы баптың 1-тармағының 4), 5) және 6) тармақшаларында көрсетілген мәселелерді, сондай-ақ Қазақстан Республикасының нормативтік құқықтық актілерінің Конституцияға сәйкестігін Бас Прокурордың өтініші бойынша қарайды.</w:t>
+        <w:t xml:space="preserve"> 74-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z458" w:id="453"/>
-[...15 lines deleted...]
-      5. Конституциялық Сот адамның және азаматтың Конституцияда бекітілген құқықтары мен бостандықтарына қатысты Қазақстан Республикасының нормативтік құқықтық актілерінің Конституцияға сәйкестігін Адам құқықтары жөніндегі уәкілдің өтініші бойынша қарайды.</w:t>
+    <w:bookmarkStart w:name="z461" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Конституцияның 73-бабы 1-тармағының 1) тармақшасында көрсетілген мәселелер бойынша Конституциялық Сотқа өтініш берілген жағдайда тиісінше Қазақстан Республикасы Президентінің қызметіне кірісуі, Құрылтайдың сайланған депутаттарын тіркеу, жалпыхалықтық референдум қорытындысын шығару тоқтатыла тұрады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z459" w:id="454"/>
-[...15 lines deleted...]
-      6. Конституциялық Сот Конституцияның 50-бабының 1-тармағында және 51-бабының 1-тармағында белгіленген жағдайларда қорытынды береді.</w:t>
+    <w:bookmarkStart w:name="z462" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Конституцияның 73-бабы 1-тармағының 2) және 4) тармақшаларында көрсетілген мәселелер бойынша Конституциялық Сотқа өтініш берілген жағдайда тиісті актілерге қол қою не оларды ратификациялау мерзімінің өтуі тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z460" w:id="455"/>
+    <w:bookmarkStart w:name="z463" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Конституциялық Сот өз шешімін конституциялық заңда белгіленген мерзімде шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z464" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 74-бап</w:t>
-[...19 lines deleted...]
-      1. Конституцияның 73-бабы 1-тармағының 1) тармақшасында көрсетілген мәселелер бойынша Конституциялық Сотқа өтініш берілген жағдайда тиісінше Қазақстан Республикасы Президентінің қызметіне кірісуі, Құрылтайдың сайланған депутаттарын тіркеу, жалпыхалықтық референдум қорытындысын шығару тоқтатыла тұрады. </w:t>
+        <w:t xml:space="preserve"> 75-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z462" w:id="457"/>
-[...15 lines deleted...]
-      2. Конституцияның 73-бабы 1-тармағының 2) және 4) тармақшаларында көрсетілген мәселелер бойынша Конституциялық Сотқа өтініш берілген жағдайда тиісті актілерге қол қою не оларды ратификациялау мерзімінің өтуі тоқтатыла тұрады.</w:t>
+    <w:bookmarkStart w:name="z465" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Конституцияға сәйкес келмейді деп танылған заңдар мен халықаралық шарттарға қол қойылмайды не ратификацияланбайды және олар қолданысқа енгізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z463" w:id="458"/>
-[...15 lines deleted...]
-      3. Конституциялық Сот өз шешімін конституциялық заңда белгіленген мерзімде шығарады.</w:t>
+    <w:bookmarkStart w:name="z466" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Конституцияға сәйкес келмейді деп танылған, оның ішінде адамның және азаматтың Конституцияда бекітілген құқықтары мен бостандықтарына нұқсан келтіреді деп танылған заңдар мен өзге де нормативтік құқықтық актілер, олардың жекелеген ережелері Конституциялық Сот шешім қабылдаған күннен немесе ол белгілеген күннен бастап қолданысын тоқтатады және қолданылмауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z464" w:id="459"/>
+    <w:bookmarkStart w:name="z467" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституциялық Сот берген түсіндірмеде Конституцияға сәйкес келеді деп танылған заңдар мен өзге де нормативтік құқықтық актілер, олардың жекелеген ережелері осы түсіндірмедегідей қолданылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z468" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Конституциялық Сот орындалуы Конституцияға сәйкес келмейді деп таныған халықаралық ұйымдар мен олардың органдарының шешімдері, оның ішінде жекелеген ережелері орындалмауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z469" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Конституциялық Сот шешімдері қабылданған күнінен бастап күшіне енеді, Қазақстан Республикасының бүкіл аумағында жалпыға бірдей міндетті, түпкілікті болады және оларға шағым жасалмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z470" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 75-бап</w:t>
-[...59 lines deleted...]
-      Конституциялық Сот берген түсіндірмеде Конституцияға сәйкес келеді деп танылған заңдар мен өзге де нормативтік құқықтық актілер, олардың жекелеген ережелері осы түсіндірмедегідей қолданылуға тиіс.</w:t>
+        <w:t xml:space="preserve"> VIII бөлім</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z468" w:id="463"/>
-[...15 lines deleted...]
-      3. Конституциялық Сот орындалуы Конституцияға сәйкес келмейді деп таныған халықаралық ұйымдар мен олардың органдарының шешімдері, оның ішінде жекелеген ережелері орындалмауға тиіс.</w:t>
+    <w:bookmarkStart w:name="z471" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сот төрелiгi. Прокуратура. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z469" w:id="464"/>
-[...15 lines deleted...]
-      4. Конституциялық Сот шешімдері қабылданған күнінен бастап күшіне енеді, Қазақстан Республикасының бүкіл аумағында жалпыға бірдей міндетті, түпкілікті болады және оларға шағым жасалмайды.</w:t>
+    <w:bookmarkStart w:name="z472" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Құқық қорғау тетіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z470" w:id="465"/>
+    <w:bookmarkStart w:name="z473" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> VIII бөлім</w:t>
+        <w:t xml:space="preserve"> 76-бап </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z471" w:id="466"/>
+    <w:bookmarkStart w:name="z474" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасында сот төрелігін сот қана жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z475" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Сот билігі сот ісін жүргізудің заңда белгіленген азаматтық, әкімшілік, қылмыстық және өзге де нысандары арқылы жүзеге асырылады. Заңда көзделген жағдайда қылмыстық сот ісін жүргізу алқабилердің қатысуымен өтеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z476" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасының соттары – Жоғарғы Сот, заңмен құрылған жергілікті және басқа да соттар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z477" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының сот жүйесі Конституцияда және конституциялық заңда белгіленеді. Қандай да бір атаумен арнаулы және төтенше соттарды құруға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z478" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сот төрелiгi. Прокуратура. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z472" w:id="467"/>
+        <w:t xml:space="preserve"> 77-бап </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z479" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Сот билігі Қазақстан Республикасының атынан жүзеге асырылады, ол адамның, азаматтың, ұйымдардың құқықтарын, бостандықтары мен заңды мүдделерін қорғауды, сондай-ақ Конституцияның, заңдардың, өзге де нормативтік құқықтық актілердің, Қазақстан Республикасы халықаралық шарттарының орындалуын мақсат етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z480" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Сот билігі Конституцияның, заңдардың, өзге де нормативтік құқықтық актілердің, Қазақстан Республикасы халықаралық шарттарының нормаларын қолдануға байланысты туындайтын барлық істер мен дауларға қолданылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z481" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Сот шешімінің, үкімі мен өзге де қаулысының Қазақстан Республикасының бүкіл аумағында міндетті күші бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z482" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құқық қорғау тетіктері</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z473" w:id="468"/>
+        <w:t xml:space="preserve"> 78-бап </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z483" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Судья сот төрелігін іске асыру кезінде тәуелсіз болады және Конституция мен заңға ғана бағынады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z484" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Сот төрелігін іске асырған кезде соттың қызметіне мүлдем араласуға болмайды және бұл заң бойынша жауаптылыққа алып келеді. Судьялар нақты істер бойынша есеп бермейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z485" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Судья сот төрелігін іске асыру кезінде мына қағидаттарды басшылыққа алуға тиіс: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z486" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ешкімнің өзіне заңда көзделген соттылығын оның келісімінсіз өзгертуге болмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z487" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сотта әр адамның өз сөзін тыңдатуға құқығы бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z488" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) айыпталушы өзінің кінәсіз екенін дәлелдеуге міндетті емес; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z489" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) адамның кінәлі екеніне қатысты кез келген күмән айыпталушының пайдасына қарастырылады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z490" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заңсыз жолмен алынған дәлелдемелердің заңды күші жоқ. Ешкімді өзінің жеке мойындауы негізінде ғана соттауға болмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z491" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қылмыстық заңды ұқсастығына қарай қолдануға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z492" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Конституцияда белгіленген сот төрелігі қағидаттары Қазақстан Республикасының барлық соттары мен судьяларына ортақ және бірыңғай.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z493" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 76-бап </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z478" w:id="473"/>
+        <w:t xml:space="preserve"> 79-бап </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z494" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соттардың адам мен азаматтың Конституцияда бекітілген құқықтары мен бостандықтарына нұқсан келтіретін заңдарды және өзге де нормативтік құқықтық актілерді қолдануға құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z495" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер сот қолданылуға тиіс заң немесе өзге де нормативтік құқықтық акт адамның және азаматтың Конституцияда бекітілген құқықтары мен бостандықтарына нұқсан келтіреді деп тапса, ол іс жүргізуді тоқтата тұруға және осы актіні конституциялық емес деп тану туралы ұсынумен Конституциялық Сотқа жүгінуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z496" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 77-бап </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z482" w:id="477"/>
+        <w:t xml:space="preserve"> 80-бап </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z497" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Соттар тұрақты судьялардан тұрады, олардың тәуелсіздігі Конституциямен және заңмен қорғалады. Судьяның өкілеттігі тек қана заңда белгіленген негіздермен тоқтатылуы немесе тоқтатыла тұруы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z498" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Судьяны қылмыс орнында немесе ауыр және аса ауыр қылмыс жасағанда ұстау жағдайларын қоспағанда, тиісінше Жоғары Сот Кеңесінің қорытындысына негізделген Қазақстан Республикасы Президентінің келісімінсіз не Құрылтайдың келісімінсіз оны ұстауға, күзетпен ұстауға, күштеп әкелуге, сот тәртібімен қолданылатын әкімшілік жазалауға, қылмыстық жауаптылыққа тартуға болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z499" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы соттарының судьяларына қойылатын талаптар конституциялық заңда айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z500" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Судьяның депутат мандатын қатар алып жүруіне, оқытушылық, ғылыми, шығармашылық қызметтен басқа ақы төленетін лауазымды атқаруына, кәсіпкерлік қызметті жүзеге асыруына, коммерциялық ұйымның басқарушы органының немесе байқаушы кеңесінің құрамына кіруіне болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z501" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 78-бап </w:t>
-[...203 lines deleted...]
-    <w:bookmarkStart w:name="z493" w:id="488"/>
+        <w:t xml:space="preserve"> 81-бап</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z502" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Соттарды қаржыландыру, судьяларды тұрғын үймен қамтамасыз ету республикалық бюджет қаражаты есебінен жүргізіледі және сот төрелігін толық әрі тәуелсіз жүзеге асыру мүмкіндігін қамтамасыз етуге тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z503" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 79-бап </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z496" w:id="491"/>
+        <w:t xml:space="preserve"> 82-бап </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z504" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарғы Сот – жергілікті және басқа да соттардың қарауына жататын азаматтық, әкімшілік, қылмыстық және өзге де істер бойынша жоғары сот органы, ол заңда көзделген жағдайда өзінің қарауына жататын сот істерін қарайды және сот практикасы мәселелерi бойынша түсiндіру береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z505" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 80-бап </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z501" w:id="496"/>
+        <w:t xml:space="preserve"> 83-бап</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескертпе. ҚР Конституциялық Сотының 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтік қаулысын қараңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жоғарғы Сот Төрағасын Қазақстан Республикасының Президенті Жоғары Сот Кеңесінің ұсынымымен тағайындайды және ол өз өкілеттігі мерзімі ішінде Жоғарғы Сот судьясы да болады. Жоғарғы Сот Төрағасының өкілеттік мерзімі – алты жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z507" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцияға сәйкес бір адам бір реттен артық Жоғарғы Сот Төрағасы болып тағайындалмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z508" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жоғарғы Сот судьяларын Құрылтай Жоғары Сот Кеңесінің ұсынымы негізінде Қазақстан Республикасы Президентінің ұсынуымен сайлайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z509" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жергілікті және басқа да сот судьяларын Қазақстан Республикасының Президенті Жоғары Сот Кеңесінің ұсынымымен тағайындайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z510" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Соттарда конституциялық заңға сәйкес сот алқалары құрылуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z511" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жоғары Сот Кеңесінің Төрағасын Қазақстан Республикасының Президенті тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z512" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жоғары Сот Кеңесінің мəртебесі, құрамын қалыптастыру тəртібі жəне жұмысын ұйымдастыру заңда айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z513" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 81-бап</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z503" w:id="498"/>
+        <w:t xml:space="preserve"> 84-бап </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z514" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Прокуратура мемлекет атынан Қазақстан Республикасының аумағында заңдылықтың сақталуына жоғары қадағалауды заңда белгіленген шекте және нысанда жүзеге асырады, сотта мемлекет мүддесiн бiлдiредi және мемлекет атынан қылмыстық қудалауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z515" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасының прокуратурасы орталықтандырылған бірыңғай жүйені құрайды, төмен тұрған прокурорлар жоғары тұрған прокурорларға және Бас Прокурорға бағынады. Ол өз өкілеттігін басқа мемлекеттік органдардан, лауазымды адамдардан тәуелсіз жүзеге асырады және Қазақстан Республикасының Президентіне ғана есеп береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескертпе. ҚР Конституциялық Сотының 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтік қаулысын қараңыз</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Бас Прокурорды Қазақстан Республикасының Президенті тағайындайды. Бас Прокурордың өкілеттік мерзімі – алты жыл. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z517" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцияға сәйкес бір адам бір реттен артық Бас Прокурор болып тағайындалмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z518" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бас Прокурорды қылмыс орнында немесе ауыр және аса ауыр қылмыс жасағанда ұстау жағдайларын қоспағанда, оны өз өкілеттігі мерзімі ішінде Қазақстан Республикасы Президентінің келісімінсіз ұстауға, күзетпен ұстауға, күштеп әкелуге, сот тәртібімен қолданылатын әкімшілік жазалауға, қылмыстық жауаптылыққа тартуға болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z519" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Прокуратураның құзыреті, қызметінің ұйымдастырылуы мен тәртібі конституциялық заңда айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z520" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 82-бап </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z505" w:id="500"/>
+        <w:t xml:space="preserve"> 85-бап</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z521" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасындағы Адам құқықтары жөніндегі уəкіл адамның және азаматтың бұзылған құқықтары мен бостандықтарын қалпына келтіруге жəрдемдеседі, адамның және азаматтың құқықтары мен бостандықтарын ілгерілетуге ықпал етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z522" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адам құқықтары жөніндегі уəкілді Қазақстан Республикасының Президенті тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z523" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адам құқықтары жөніндегі уəкіл өз өкілеттігін жүзеге асыру кезінде тəуелсіз болады жəне мемлекеттік органдар мен лауазымды адамдарға есеп бермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z524" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Адам құқықтары жөніндегі уəкілді қылмыс орнында немесе ауыр және аса ауыр қылмыс жасағанда ұстау жағдайларын қоспағанда, оны өз өкілеттігі мерзімі ішінде Қазақстан Республикасы Президентінің келісімінсіз ұстауға, күзетпен ұстауға, күштеп әкелуге, сот тәртібімен қолданылатын әкімшілік жазалауға, қылмыстық жауаптылыққа тартуға болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z525" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Адам құқықтары жөніндегі уəкілдің құқықтық жағдайы мен қызметін ұйымдастыру конституциялық заңда айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z526" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 83-бап</w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z513" w:id="508"/>
+        <w:t xml:space="preserve"> 86-бап</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z527" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасындағы адвокатура адамның мемлекет кепілдік берген сот арқылы қорғалу құқығын және заң көмегін алу құқығын іске асыруға жәрдемдеседі. Заң көмегін адвокаттар мен өзге тұлғалар заңға сәйкес көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z528" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Адвокат қызметін жүзеге асыру тәртібі, адвокат құқықтары, міндеттері мен жауаптылығы заңда айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z529" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 84-бап </w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z520" w:id="515"/>
+        <w:t xml:space="preserve"> IX бөлім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z530" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 85-бап</w:t>
-[...99 lines deleted...]
-      5. Адам құқықтары жөніндегі уəкілдің құқықтық жағдайы мен қызметін ұйымдастыру конституциялық заңда айқындалады.</w:t>
+        <w:t xml:space="preserve"> Жергілікті мемлекеттік басқару және өзін-өзі басқару</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z526" w:id="521"/>
+    <w:bookmarkStart w:name="z531" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 86-бап</w:t>
+        <w:t xml:space="preserve"> 87-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z527" w:id="522"/>
-[...15 lines deleted...]
-      1. Қазақстан Республикасындағы адвокатура адамның мемлекет кепілдік берген сот арқылы қорғалу құқығын және заң көмегін алу құқығын іске асыруға жәрдемдеседі. Заң көмегін адвокаттар мен өзге тұлғалар заңға сәйкес көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z532" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті мемлекеттік басқаруды тиісті аумақтағы ахуалдың жай-күйіне жауапты жергілікті өкілді және атқарушы органдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z528" w:id="523"/>
-[...15 lines deleted...]
-      2. Адвокат қызметін жүзеге асыру тәртібі, адвокат құқықтары, міндеттері мен жауаптылығы заңда айқындалады. </w:t>
+    <w:bookmarkStart w:name="z533" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 88-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z529" w:id="524"/>
+    <w:bookmarkStart w:name="z534" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жергілікті өкілді органдар – мәслихаттар тиісті әкімшілік-аумақтық бірлік халқының ерік-мүддесін білдіреді және жалпымемлекеттік мүдделерді ескере отырып, оны іске асыруға қажетті шараларды айқындайды, олардың жүзеге асырылуын бақылайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z535" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мәслихаттарды халық жалпыға бірдей, тең, төте сайлау құқығы негізінде жасырын дауыс беру арқылы бес жыл мерзімге сайлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z536" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасының жиырма жасқа толған азаматы мәслихат депутаты болып сайлана алады. Қазақстан Республикасының азаматы бір ғана мәслихаттың депутаты бола алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z537" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Мәслихаттардың қарауына: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z538" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) аумақты дамытудың жоспарларын, экономикалық және әлеуметтік бағдарламаларын, жергілікті бюджетті және олардың атқарылуы туралы есептерді бекіту; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z539" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз қарауына жатқызылған жергілікті әкімшілік-аумақтық құрылыс мәселелерін шешу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z540" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) заңмен мәслихат құзыретіне жатқызылған мәселелер бойынша жергілікті атқарушы орган басшыларының есебін қарау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z541" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) мәслихаттың тұрақты комиссияларын және өзге де жұмыс органдарын құру, олардың қызметі туралы есепті тыңдау, мәслихат жұмысын ұйымдастыруға байланысты өзге де мәселелерді шешу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z542" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) заңға сәйкес Қазақстан Республикасы азаматтарының құқықтары мен заңды мүдделерін қамтамасыз ету жөніндегі өзге де өкілеттіктерді жүзеге асыру жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z543" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мәслихаттың өкілеттігін Қазақстан Республикасының Президенті Премьер-Министрмен және Құрылтай Төрағасымен консультациядан кейін мерзімінен бұрын тоқтатады, сондай-ақ оның өкілеттігі мәслихат өзін-өзі тарату туралы шешім қабылдаған жағдайда мерзімінен бұрын тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z544" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мәслихаттардың құзыреті, ұйымдастырылу және қызмет тәртібі, депутаттардың құқықтық жағдайы заңда белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z545" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> IX бөлім</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z530" w:id="525"/>
+        <w:t xml:space="preserve"> 89-бап</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z546" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жергілікті атқарушы органдар Қазақстан Республикасы атқарушы органдарының біртұтас жүйесіне кіреді, атқарушы биліктің жалпымемлекеттік саясатын тиісті аумақты дамыту мүддесімен және қажеттілігімен үйлестіре жүргізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z547" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жергілікті атқарушы органдардың қарауына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z548" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аумақты дамытудың жоспарларын, экономикалық және әлеуметтік бағдарламаларын, жергілікті бюджетті әзірлеу мен олардың атқарылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z549" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) коммуналдық меншікті басқару; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z550" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) жергілікті атқарушы орган басшыларын тағайындау және лауазымынан босату, жергілікті атқарушы органдардың жұмысын ұйымдастыруға байланысты өзге де мәселелерді шешу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z551" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жергілікті атқарушы органдарға заңмен жүктелетін өзге де өкілеттіктерді жергілікті мемлекеттік басқару мүддесінде жүзеге асыру жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z552" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жергілікті атқарушы органды тиісті әкімшілік-аумақтық бірліктің әкімі басқарады, ол Қазақстан Республикасы Президенті мен Үкіметінің өкілі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z553" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Астана, облыс, республикалық маңызы бар қала əкімдерін Қазақстан Республикасының Президенті тиісінше астана мəслихаты, облыс аумағындағы мəслихаттар, республикалық маңызы бар қала мəслихаты депутаттарының келісімімен тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z554" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Президенті кемінде екі кандидатураны ұсынады, олар дауысқа салынады. Дауыс беруге қатысқан мəслихат депутаттарының көпшілік дауысын алған кандидат келісім алды деп саналады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z555" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзге əкімшілік-аумақтық бірлік əкімдері заңда айқындалатын тəртіппен тағайындалады немесе сайланады, сондай-ақ лауазымынан босатылады. Қазақстан Республикасының Президенті өз ұйғаруымен астана, облыс, республикалық маңызы бар қала əкімдерін лауазымынан босатуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z556" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Мәслихат депутаттарының жалпы санының кемінде бестен бірінің бастамасымен әкімге сенімсіздік вотумын білдіру мәселесі қойылуы мүмкін. Бұл жағдайда мəслихат өз депутаттарының жалпы санының көпшілік дауысымен əкімге сенімсіздік білдіруге жəне оны лауазымынан босату мәселесін тиісінше астана, облыс, республикалық маңызы бар қала əкімдеріне қатысты – Қазақстан Республикасы Президентінің алдына не өзге де əкімшілік-аумақтық бірлік əкімдеріне қатысты – жоғары тұрған əкімнің алдына қоюға құқылы. Астана, облыс, республикалық маңызы бар қала әкімдерінің өкілеттігі жаңадан сайланған Қазақстан Республикасының Президенті өз қызметіне кіріскен кезде тоқтатылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z557" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жергілікті атқарушы органдардың құзыреті, ұйымдастырылу және қызмет тәртібі заңда белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z558" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жергілікті мемлекеттік басқару және өзін-өзі басқару</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z531" w:id="526"/>
+        <w:t xml:space="preserve"> 90-бап</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z559" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Мәслихаттар өз құзыретіндегі мәселелер бойынша – шешім, ал әкімдер шешім мен өкім қабылдайды, бұлар тиісті әкімшілік-аумақтық бірлік аумағында орындалуға міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z560" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жергілікті бюджет кірісін қысқартуды немесе жергілікті бюджет шығысын ұлғайтуды көздейтін мәслихат шешімінің жобалары әкімнің оң қорытындысы болған кезде ғана қарауға енгізілуі мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z561" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасының Конституциясы мен заңнамасына сәйкес келмейтін мәслихат шешімінің күші сот тәртібімен жойылуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z562" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Әкімдердің шешімдері мен өкімдерінің күшін тиісінше Қазақстан Республикасының Үкіметі не жоғары тұрған әкім жоя алады, олардың күші сот тәртібімен де жойылуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z563" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 87-бап</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z533" w:id="528"/>
+        <w:t xml:space="preserve"> 91-бап</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z564" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасында жергілікті маңызы бар мәселелерді тұрғын халықтың өзі шешуін қамтамасыз ететін жергілікті өзін-өзі басқару танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z565" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жергілікті өзін-өзі басқаруды халық тікелей жүзеге асырады, сондай-ақ ол мәслихаттар арқылы және тұрғын саны шағын аумақтарды қамтитын жергілікті қоғамдастықтарда өзге де жергілікті өзін-өзі басқару органдары арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z566" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті өзін-өзі басқару органдарына заңға сәйкес мемлекеттік функциялар берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z567" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстанда жергілікті өзін-өзі басқаруды ұйымдастыру және оның қызметі заңмен реттеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z568" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Жергілікті өзін-өзі басқару органдарының дербестігіне заңда белгіленген өкілеттігі шегінде кепілдік беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z569" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 88-бап</w:t>
-[...223 lines deleted...]
-    <w:bookmarkStart w:name="z545" w:id="540"/>
+        <w:t xml:space="preserve"> X бөлім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z570" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 89-бап</w:t>
-[...243 lines deleted...]
-    <w:bookmarkStart w:name="z558" w:id="553"/>
+        <w:t xml:space="preserve"> Конституцияға өзгерістер мен толықтырулар енгізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z571" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 90-бап</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z563" w:id="558"/>
+        <w:t xml:space="preserve"> 92-бап</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z572" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасының Конституциясына өзгерістер мен толықтырулар Қазақстан Республикасының Президенті өз бастамасы бойынша, Құрылтайдың, Үкіметтің, Қазақстан Халық Кеңесінің бастамасы бойынша қабылдаған шешіммен өткізілетін жалпыхалықтық референдумда енгізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z573" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жалпыхалықтық референдумға қатысуға құқығы бар Қазақстан Республикасы азаматтарының жартысынан астамы дауыс беруге қатысса, жалпыхалықтық референдум өткізілді деп саналады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z574" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Облыстардың, республикалық маңызы бар қалалардың және астананың кемінде үштен екісінде дауыс беруге қатысқан Қазақстан Республикасы азаматтарының жартысынан астамы жалпыхалықтық референдумға шығарылған Конституцияға өзгерістер мен толықтыруларды жақтап дауыс берсе, олар қабылданды деп саналады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z575" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 91-бап</w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z569" w:id="564"/>
+        <w:t xml:space="preserve"> 93-бап</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z576" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Конституциясына өзгерістер мен толықтырулардың Конституцияның 2-бабы 7-тармағының және 43-бабы 5-тармағының талаптарына сәйкестігі туралы Конституциялық Сот қорытындысы болған жағдайда олар жалпыхалықтық референдумға шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z577" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> X бөлім</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z570" w:id="565"/>
+        <w:t xml:space="preserve"> XI бөлім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z578" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Конституцияға өзгерістер мен толықтырулар енгізу</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z571" w:id="566"/>
+        <w:t xml:space="preserve"> Қорытынды және өтпелі ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z579" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 92-бап</w:t>
-[...59 lines deleted...]
-      3. Облыстардың, республикалық маңызы бар қалалардың және астананың кемінде үштен екісінде дауыс беруге қатысқан Қазақстан Республикасы азаматтарының жартысынан астамы жалпыхалықтық референдумға шығарылған Конституцияға өзгерістер мен толықтыруларды жақтап дауыс берсе, олар қабылданды деп саналады. </w:t>
+        <w:t xml:space="preserve"> 94-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z575" w:id="570"/>
+    <w:bookmarkStart w:name="z580" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республикалық референдумда қабылданған Қазақстан Республикасының Конституциясы 2026 жылғы 1 шілдеден бастап күшіне енеді, бұған дейін қабылданған Қазақстан Республикасы Конституциясының қолданысы сол мезгілден бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z581" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Республикалық референдумда Конституция қабылданған күн мемлекеттік мереке – Қазақстан Республикасының Конституциясы күні деп жарияланады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z582" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 93-бап</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z577" w:id="572"/>
+        <w:t xml:space="preserve"> 95-бап</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z583" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. 1995 жылғы 30 тамыздағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қалыптастырылған Қазақстан Республикасының Парламенті өз өкілеттігін 2026 жылғы 1 шілдеден бастап тоқтатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z584" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституция күшіне енген күннен бастап бір ай ішінде Қазақстан Республикасының Президенті Құрылтай сайлауын жариялауға тиіс және ол екі ай ішінде өткізілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z585" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бірінші шақырылған Құрылтайдың бірінші сессиясы ашылған күннен бастап екі ай ішінде Қазақстан Республикасының Президенті Құрылтайдың келісімімен Вице-Президентті тағайындауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z586" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Конституциялық Сот Төрағасы мен судьялары бірінші шақырылған Құрылтайдың бірінші сессиясы ашылған күннен бастап екі ай ішінде тағайындалуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z587" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1995 жылғы 30 тамыздағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тағайындалған Конституциялық Сот Төрағасы мен судьялары Конституциялық Соттың жаңа құрамы қалыптастырылғанға дейін өз өкілеттігін сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z588" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Орталық сайлау комиссиясының, Жоғары аудиторлық палатаның төрағалары мен мүшелері бірінші шақырылған Құрылтайдың бірінші сессиясы ашылған күннен бастап екі ай ішінде тағайындалуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z589" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1995 жылғы 30 тамыздағы Қазақстан Республикасының Конституциясына сәйкес тағайындалған Орталық сайлау комиссиясының, Жоғары аудиторлық палатаның төрағалары мен мүшелері Орталық сайлау комиссиясының және Жоғары аудиторлық палатаның жаңа құрамы қалыптастырылғанға дейін өз өкілеттігін сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z590" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жоғарғы Сот Төрағасы, Ұлттық Банк Төрағасы, Бас Прокурор, Ұлттық қауіпсіздік комитетінің Төрағасы, Жоғары Сот Кеңесінің Төрағасы, Адам құқықтары жөніндегі уәкіл Конституция күшіне енген күннен бастап екі ай ішінде тағайындалуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z591" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. 1995 жылғы 30 тамыздағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сайланған (тағайындалған) Жоғарғы Соттың, жергілікті және басқа да соттың судьялары, мәслихат депутаттары, өзге де лауазымды адамдар өз өкілеттіктерін Қазақстан Республикасының Конституциясы мен заңдарында көзделген негіздер бойынша өкілеттігі тоқтатылғанға дейін сақтайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z592" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> XI бөлім</w:t>
-[...233 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тағайындалған Конституциялық Сот Төрағасы мен судьялары Конституциялық Соттың жаңа құрамы қалыптастырылғанға дейін өз өкілеттігін сақтайды.</w:t>
+        <w:t xml:space="preserve"> 96-бап</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z588" w:id="583"/>
-[...15 lines deleted...]
-      4. Орталық сайлау комиссиясының, Жоғары аудиторлық палатаның төрағалары мен мүшелері бірінші шақырылған Құрылтайдың бірінші сессиясы ашылған күннен бастап екі ай ішінде тағайындалуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z593" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Конституция күшіне енген күні қолданыста болатын Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілері Конституцияға қайшы келмейтін бөлігінде қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z589" w:id="584"/>
-[...15 lines deleted...]
-      1995 жылғы 30 тамыздағы Қазақстан Республикасының Конституциясына сәйкес тағайындалған Орталық сайлау комиссиясының, Жоғары аудиторлық палатаның төрағалары мен мүшелері Орталық сайлау комиссиясының және Жоғары аудиторлық палатаның жаңа құрамы қалыптастырылғанға дейін өз өкілеттігін сақтайды.</w:t>
+    <w:bookmarkStart w:name="z594" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Үкімет, орталық және жергілікті мемлекеттік органдар нормативтік құқықтық актілерді Конституцияға сәйкес келтіру жөнінде қажетті шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z590" w:id="585"/>
-[...15 lines deleted...]
-      5. Жоғарғы Сот Төрағасы, Ұлттық Банк Төрағасы, Бас Прокурор, Ұлттық қауіпсіздік комитетінің Төрағасы, Жоғары Сот Кеңесінің Төрағасы, Адам құқықтары жөніндегі уәкіл Конституция күшіне енген күннен бастап екі ай ішінде тағайындалуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z595" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Конституция күшіне енген күні қолданыста болатын Қазақстан Республикасының заңнамасына сәйкес қабылданған Конституциялық Кеңестің және Конституциялық Соттың нормативтік қаулылары Конституцияға қайшы келмейтін бөлігінде заңды күшін сақтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z591" w:id="586"/>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12407,31 +12729,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>