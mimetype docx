--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1412e33" w14:textId="1412e33">
+    <w:p w14:paraId="fce0ea7" w14:textId="fce0ea7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>Катонқарағай ауданы әкімдігі жанындағы жастар ісі жөніндегі кеңес құру және оның ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы Катонқарағай ауданының әкімдігінің 2026 жылғы 16 наурыздағы № 62 қаулысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік жастар саясаты туралы" Қазақстан Республикасы Заңының 21-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,262 +155,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, "Әкімдіктер жанындағы жастар істері жөніндегі кеңестер туралы үлгілік ережені бекіту туралы" Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 17 сәуірдегі № 173-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35998 болып тіркелген) негізінде, Катонқарағай ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Катонқарағай ауданының әкімдігі жанындағы жастар ісі жөніндегі кеңес туралы ереже (бұдан әрі - Ереже) бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Катонқарағай ауданының әкімдігі жанындағы жастар ісі жөніндегі кеңес (бұдан әрі - Кеңес) құрылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Катонқарағай ауданының ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімі" мемлекеттік мекемесі заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы қаулыға қол қойылған күннен бастап бес жұмыс күні ішінде оның көшірмесін қазақ және орыс тілдерінде электрондық нысанда Қазақстан Республикасының "Қазақстан Республикасының заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкісінде жариялау үшін жолдасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыдан туындайтын өзге де шараларды қабылдасын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау аудан әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -510,93 +473,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Дюсембаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
@@ -681,93 +608,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2026 жылғы "2" наурыз</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
@@ -863,119 +754,73 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026 жылғы "3" </w:t>
-[...9 lines deleted...]
-              <w:t>наурыз</w:t>
+              <w:t>2026 жылғы "3" наурыз</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
@@ -1131,93 +976,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2026 жылғы "4"_наурыз_______</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
@@ -1242,61 +1051,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1401,68 +1200,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2026 жылғы "5" наурыз</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1540,69 +1321,1072 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 62 қаулысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Катонқарағай ауданы әкімдігінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 жылғы "16" наурыздағы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 62 қаулысымен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Катонқарағай ауданының әкімдігі жанындағы жастар ісі жөніндегі кеңес туралы" ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Катонқарағай ауданының әкімдігі жанындағы Жастар ісі жөніндегі кеңес туралы ереже (бұдан әрі – Ереже) "Мемлекеттік жастар саясаты туралы" Қазақстан Республикасы Заңының 21-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Катонқарағай ауданының әкімдігі жанындағы жастар ісі жөніндегі кеңестің (бұдан әрі – Кеңес) мәртебесі мен өкілеттіктерін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кеңес Катонқарағай ауданының әкімдігі жанындағы консультативтік-</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кеңесші орган болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Кеңес өз қызметінде </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Конституциясын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Қазақстан Республикасының "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік жастар саясаты туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" Заңын, сондай-ақ осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ережені</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кеңес өз қызметін мемлекеттік жастар саясатын жетілдіру жөнінде ұсынымдар әзірлеу және ведомствоаралық өзара іс-қимылдың тиімділігін арттыру мақсатында жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Кеңестің міндеттері мен функциялары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кеңестің міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік жастар саясатын жетілдіру жөнінде ұсынымдар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік жастар саясаты міндеттерінің іске асырылу тиімділігін талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік жастар саясатының басым бағыттарын іске асыру жөнінде ұсыныстар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік жастар саясатын іске асыруға қатысты мәселелерді талқылау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Өзіне жүктелген міндеттерді іске асыру үшін Кеңес мынадай функцияларды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік жастар саясатын іске асыру мәселелері бойынша нормативтік құқықтық актілердің жобаларын қарайды және талқылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік жастар саясатын іске асыру мәселелерін талқылауға мемлекеттік органдардың, жұртшылықтың, үкіметтік емес ұйымдардың, саяси партиялардың, бұқаралық ақпарат құралдарының өкілдерін тартады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік жастар саясаты саласында халықаралық ынтымақтастықты дамытуға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік жастар саясатының іске асырылу барысы туралы жергілікті атқарушы органдар басшыларының есептерін тыңдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Кеңестің құрылымы және жұмысын ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Кеңес төрағадан, төрағаның орынбасарынан және Кеңес мүшелерінен тұрады, олар Кеңес жұмысына қоғамдық негізде қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Кеңес төрағасының орынбасары Кеңес мүшелері арасынан қатысып отырған мүшелердің қарапайым көпшілік дауысымен сайланатын жастар ұйымының өкілі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Катонқарағай ауданы әкімінің орынбасары Кеңестің төрағасы болып табылады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Катонқарағай ауданының әкімдігінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Кеңестің құрамы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z57" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Кеңес мүшелері жергілікті атқарушы және өкілді органдардың, жастар ұйымдарының өкілдері болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Кеңес мүшелерінің саны тақ болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Кеңестің жұмыс органы Катонқарағай ауданының ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімі уәкілетті орган болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z61" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Кеңес жұмысының жалпы ұйымдастырылуын жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z62" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Кеңес жұмысын ақпараттық-талдамалық және құжаттамалық сүйемелдеуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпарат жинайды, зерделейді, Кеңестің өткізген отырыстарын, қаралған мәселелерді, мемлекеттік жастар саясатын іске асыруда қабылданған шешімдерді талдайды, осы саладағы жұмысты жетілдіру туралы ұсыныстар әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z64" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Кеңестің құзыретіне жататын мемлекеттік органдармен, лауазымды адамдармен және ұйымдармен хат алмасуды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z65" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Кеңестің жұмысын жариялауда бұқаралық ақпарат құралдарымен өзара іс-қимылды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z66" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Кеңес отырыстары қажеттілігіне қарай, сондай-ақ Кеңес мүшелерінің жалпы санының кемінде үштен екі бөлігінің бастамасымен, бірақ жарты жылда бір реттен сиретпей өткізіледі және Кеңес мүшелерінің жалпы санының кемінде үштен екі бөлігі қатысқан кезде өкілетті болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z67" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Кезекті және кезектен тыс отырыстың күнін, өткізу уақытын, күн тәртібін Кеңес мүшелерінің ұсыныстарын есепке ала отырып, Кеңес төрағасы айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z68" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Кезекті отырыстың күн тәртібі Кеңес мүшелеріне отырыс жұмысының басталуына дейін күнтізбелік бес күннен кешіктірмей жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z69" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Кеңес отырысқа қатысушы Кеңес мүшелерінің жай көпшілік дауысымен шешім қабылдайды. Дауыс тең болған жағдайда төрағаның дауысы шешуші болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z70" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Кеңес шешімдері Кеңес төрағасы қол қойған хаттамамен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z71" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Кеңес шешімдері ұсынымдық сипатқа ие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1649,1409 +2433,138 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Катонқарағай ауданы әкімдігінің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026 жылғы "16" наурыздағы </w:t>
+              <w:t xml:space="preserve">2026 жылғы "16" нурыздағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 62 қаулысымен </w:t>
+              <w:t xml:space="preserve">№ 62 қаулысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бекітілді</w:t>
+              <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="5"/>
+    <w:bookmarkStart w:name="z73" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Катонқарағай ауданының әкімдігі жанындағы жастар ісі жөніндегі кеңес туралы" ереже</w:t>
-[...27 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Катонқарағай ауданының әкімдігі жанындағы жастар ісі жөніндегі кеңестің құрамы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Катонқарағай ауданының әкімдігі жанындағы Жастар ісі жөніндегі кеңес туралы ереже (бұдан әрі – Ереже) "Мемлекеттік жастар саясаты туралы" Қазақстан Республикасы Заңының 21-бабы </w:t>
-[...1267 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+      Ескерту. Жолдарға өзгеріс енгізілді - Шығыс Қазақстан облысы Катонқарағай ауданының әкімдігінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3100,87 +2613,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дюсембаев Данияр Бекқазыұлы</w:t>
-[...35 lines deleted...]
-аудан әкімі, Кеңес төрағасы</w:t>
+Жакитов Серік Мырзауәлиұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аудан әкімінің орынбасары, Кеңес төрағасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3213,87 +2726,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұрланова Тамилис Маратқызы</w:t>
-[...35 lines deleted...]
-аудан ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімінің бас маманы, Кеңестің хатшысы</w:t>
+Абенов Кобланды Туражанович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауданның ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімінің бас маманы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3820,87 +3333,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маниярова Анар Тастанбекқызы</w:t>
-[...35 lines deleted...]
-аудан ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімінің "Достық үйі-қоғамдық келісім орталығы" коммуналдық мемлекеттік мекемесінің директоры</w:t>
+Ерланова Жанат Ерланқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комиссия - Катонқарағай ауданының "Достық үйі – қоғамдық келісім орталығы" коммуналдық мемлекеттік мекемесі директорының міндетін атқарушы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4874,50 +4387,159 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Арайлы Катонқарағай" газетінің бас редакторы, журналист</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Балтабаев Бауыржан Жұмақанұлы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аудан әкімі аппаратының мемлекеттік-құқықтық бөлімі басшысының міндетін атқарушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4949,55 +4571,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>