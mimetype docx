--- v0 (2026-06-13)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="15877f4" w14:textId="15877f4">
+    <w:p w14:paraId="88e0fa2" w14:textId="88e0fa2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы Алтай ауданы мәслихатының 2026 жылғы 31 наурыздағы № 40/3-VIII шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-3 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,126 +155,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Алтай ауданының мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -375,68 +354,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Л. Гречушникова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -515,93 +476,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 40/3- VIII шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="1"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Шығыс Қазақстан облысы Алтай ауданы мәслихатының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1- тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -636,2804 +629,2488 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Заң), Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" (бұдан әрі – Үлгілік қағидалар) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.  Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі - Мемлекеттік корпорация) - Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнайы комиссия - мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Шығыс Қазақстан облысы Алтай ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік көмек - Алтай ауданының жергілікті атқарушы органымен мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган - "Алтай ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) учаскелік комиссия– атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) цифрлық құжаттар сервисі – "цифрлық үкімет" цифрлық инфрақұрылымының операторға бекітіп берілген және цифрлық объектілерден алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесі" болып табылатын цифрлық объект; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасының Әлеуметтік кодекстің 71-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 170-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 229-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Ардагерлер туралы" Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 11-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 12-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасының екінші абзацында көзделген жағдайларды қоспағанда, осы Қағидалар Алтай ауданының аумағында тұрақты тұрғылықты жері бойынша тіркелген адамдарға қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Учаскелік және арнайы комиссиялар өз қызметін Шығыс Қазақстан облысы әкімдігімен бекітілген ережелердің негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...371 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2- тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек мезгіл-мезгіл (жылына бір рет) ақшалай төлемдер түрінде, айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген көмекті алуға бірнеше негіз болған жағдайда, тағайындау олардың тек біреуі бойынша ғана жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерекелік күндерге және атаулы күндерге әлеуметтік көмек азаматтардың мынадай санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні - 15 ақпан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) - 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге - 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне - 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлеріне - 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге - 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге - 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына - 150000 (жүз елу мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Халықаралық әйелдер күні - 8 наурыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға - 15000 теңге (он бес мың) мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірге тұратын төрт және одан көп кәмелетке толмаған балалары, оның ішінде білім беру ұйымдарында күндізгі бөлімде оқитын (бірақ жиырма үш жасқа толғанға дейін) балалары бар көп балалы отбасыларға - 15000 (он бес мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Отан қорғаушы күні -7 мамыр:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне - 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз - 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне - 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына - 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға - 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға - 150000 (жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 70000 (жетпіс мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Жеңіс күні - 9 мамыр:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларға, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне - 5000000 (бес миллион) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілеріне - 5000000 (бес миллион) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлеріне, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына - 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына - 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға - 100000 (жүз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға - 100000 (жүз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне - 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға - 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға - 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысының қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) - 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға - 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемінде алты ай жұмыс істеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі және мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталмаған адамдарға - 80000 (сексен мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні - 31 мамыр:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сот тәртібінде немесе Қазақстан Республикасының "Жаппай саяси қуғын-сүргiндер құрбандарын ақтау туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> белгіленген басқа тәртіпте саяси қуғын-сүргiндердің құрбандары немесе саяси қуғын-сүргiндерден зардап шеккендер деп танылған азаматтарға - 13000 (он үш мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Семей ядролық сынақ полигонының жабылған күні - 29 тамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18 жасқа дейінгі мүгедектігі бар балаларға (мүгедектігі бар балалардың ата - аналарының біріне немесе өзге де заңды өкілдеріне) - 15000 (он бес мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7 ) Тәуелсіздік күні - 16 желтоқсан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, қуғын-сүргіндерге ұшыраған тұлғаларға - 200000 (екі жүз мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.  Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Қазақстан Республикасының Әлеуметтік кодекстің 71-бабының </w:t>
-[...199 lines deleted...]
-    </w:p>
+      4) ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ақшалай нысандағы біржолғы әлеуметтік көмек алушылардың мынадай санаттарына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жан басына шаққандағы орташа кірісті есепке алмағанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Осы </w:t>
-[...1249 lines deleted...]
-    </w:p>
+      дүлей зілзала немесе өрт салдарынан мүлікке залал келтірілгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі -100 айлық есептік көрсеткіш; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурулары бар азаматтарға (отбасыларға) – 20 айлық есептік көрсеткіш.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) белгіленген шектен аспайтын жан басына шаққандағы орташа кіріс ескере отырып:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жан басына шаққандағы орташа кірісті жергілікті өкілді органдар белгілеген шектен аспайтын азаматтарға (отбасыларға) – 100 айлық есептік көрсеткішке дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ақшалай нысандағы әлеуметтік көмек мезгіл-мезгіл (ай сайын) жан басына шаққандағы орташа кірісі есепке алынбай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) адамның вирустық иммунитет тапшылығын (АИТВ) жұқтырған және диспансерлік есепте тұрған балалардың ата-аналарына немесе өзге де заңды өкілдеріне тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген ең төмен күнкөріс деңгейінің екі еселік мөлшерінде;</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="73"/>
+        <w:t xml:space="preserve"> белгіленген ең төмен күнкөріс деңгейінің екі еселік мөлшерінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Алтай ауданының ауданаралық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының және Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Алтай ауданы Серебрянск қаласының қалалық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының ұсынылған тізімдеріне сәйкес туберкулез ауруымен ауыратын және амбулаториялық емдеу сатысындағы азаматтарға 7 (жеті) айлық есептік көрсеткіш мөлшерінде. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бірінші топтағы мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасында көзделген санаторийлік-курорттық емдеуге алып жүретін адам табысына қарамастан, жергілікті атқарушы органдар тарапынан санаторийлік-курорттық ұйымдағы болу құнының өтемақысын жылына 1 рет уәкілетті мемлекеттік орган айқындайтын санаторийлік-курорттық емдеу құнын өтеу үшін берілетін кепілдік соманың жетпіс пайызы мөлшерінде алу (жұмыс берушінің кінәсінен еңбек жарақатын немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды қоспағанда) құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...96 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтемақы алу үшін өтініш беруші санаторийлік-курорттық емдеуді алғаннан кейін екі айдан кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға мынадай құжаттар қоса берілген өтінішті ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шот-фактура немесе фискалды чек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) атқарылған жұмыстар актісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Азаматқа (отбасына) жан басына шаққандағы орташа табыстың шегі ең төмен күнкөріс деңгейінің екі еселенген мөлшерінде белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмектің шекті мөлшері 100 (жүз) айлық есептік көрсеткішті құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8 - тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекке жүгіну мерзімдері оқиғалар басталған күннен бастап үш ай ішінде жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="77"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3- тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек мемлекеттік корпорацияның не өзге де ұйымдардың не уәкілетті мемлекеттік органның цифрлық жүйелерінен электрондық түрде қалыптастырылған тізімі негізінде Алтай ауданының әкімдігі бекіткен алушылардың тізімдері бойынша алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тарауымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="79"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z103" w:id="80"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z104" w:id="81"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген адамның (отбасының) жан басына шаққандағы орташы табысының мөлшерінен артық болған;</w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="84"/>
+        <w:t xml:space="preserve"> белгіленген адамның (отбасының) жан басына шаққандағы орташа табысының мөлшерінен артық болған; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның цифрлық жүйесінен төлемдерді тағайындау, жүзеге асыру, осы негіз бойынша әлеуметтік көмек тағайындауға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру жергілікті бюджетте ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган Мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z109" w:id="85"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z110" w:id="86"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z111" w:id="87"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="91"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін Алтай ауданының шегінен тыс жерге кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың 3) тармақшасы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="92"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="93"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z119" w:id="94"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған цифрлық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру және әлеуметтік көмек көрсету мемлекеттік корпорация арқылы төлеу процесіне бастама жасау Үлгілік қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3445,107 +3122,108 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33 тармақтарымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> анықталады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> анықталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>