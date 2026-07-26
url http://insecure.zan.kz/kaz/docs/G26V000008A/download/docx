--- v0 (2026-03-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d28f31a" w14:textId="d28f31a">
+    <w:p w14:paraId="f3bcccd" w14:textId="f3bcccd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,320 +85,359 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Шығыс Қазақстан облысының кәсіпкерлік және өнеркәсіп басқармасы" мемлекеттік мекемесі қызметінің кейбір мәселелері туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шығыс Қазақстан облысы әкімдігінің 2026 жылғы 21 қаңтардағы № 8 қаулысы. Күші жойылды - Шығыс Қазақстан облысы әкімдігінің 2026 жылғы 20 наурыздағы № 79 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Шығыс Қазақстан облысы әкімдігінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Құқықтық актілер туралы" Қазақстан Республикасы Заңының 65-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Шығыс Қазақстан облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Шығыс Қазақстан облысының кәсіпкерлік және өнеркәсіп басқармасы" мемлекеттік мекемесінің ережесі бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Шығыс Қазақстан облысының кәсіпкерлік және өнеркәсіп басқармасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы қаулыға қол қойылған күннен бастап бес күн ішінде оның қазақ және орыс тілдеріндегі көшірмелерін Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жариялау үшін "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына электрондық түрде жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыдан туындайтын өзге де шараларды қабылдасын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Шығыс Қазақстан облысының кәсіпкерлік және өнеркәсіп басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы" Шығыс Қазақстан облысы әкімдігінің 2025 жылғы 30 сәуірдегі № 104 және "Шығыс Қазақстан облысының кәсіпкерлік және өнеркәсіп басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы" Шығыс Қазақстан облысы әкімдігінің 2025 жылғы 30 сәуірдегі № 104 қаулысына толықтырулар енгізу туралы" Шығыс Қазақстан облысы әкімдігінің 2025 жылғы 9 қыркүйектегі № 224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулыларының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы қаулының орындалуын бақылау облыс әкімінің кәсіпкерлік және өнеркәсіп мәселелеріне жетекшілік ететін орынбасарына жүктелсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -491,68 +532,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Сақтағанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -631,3121 +654,2914 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 8 қаулысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Шығыс Қазақстан облысының кәсіпкерлік және өнеркәсіп басқармасы" мемлекеттік мекемесінің ережесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шығыс Қазақстан облысының кәсіпкерлік және өнеркәсіп басқармасы" мемлекеттік мекемесінің ережесі</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Шығыс Қазақстан облысының кәсіпкерлік және өнеркәсіп басқармасы" мемлекеттік мекемесі (бұдан әрі – Басқарма) өнеркәсіптік әлеуетті, жеке кәсіпкерлікті және сауданы дамыту салаларында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Басқарма өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Басқарма мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және мемлекеттік тілде өз атауы жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Басқарма азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Басқармаға егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, оның мемлекет атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Басқарманың құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заңды тұлғаның орналасқан жері: 070019, Қазақстан Республикасы, Шығыс Қазақстан облысы, Өскемен қаласы, М. Горький көшесі, 40.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік органның толық атауы: "Шығыс Қазақстан облысының кәсіпкерлік және өнеркәсіп басқармасы" мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже аталған Басқарманың құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және (немесе) жергілікті бюджеттерден жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Басқармаға кәсіпкерлік субъектілерімен Басқарма өкілеттігі болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Басқармаға заңнамалық актілермен табыс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...251 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) қолданыстағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген шектерде жеке кәсіпкерлікті, өнеркәсіпті, жер қойнауын пайдалануды, сауданы қолдау және дамыту жөніндегі мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) экономиканың басым секторларын дамыту процесінде мемлекет пен бизнестің тиімді өзара іс-қимылын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Құқықтары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде белгіленген коммерциялық және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді жария етуге қойылатын талаптарды сақтай отырып, Басқармаға жүктелген функцияларды жүзеге асыру үшін қажетті ақпаратты мемлекеттік органдардан, өзге де ұйымдардың лауазымды тұлғаларынан және жеке тұлғалардан сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттелетін салалардағы орталық және жергілікті атқарушы органдардың басшыларымен меморандумдар (келісімдер) жасасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқармаға жүктелген функцияларды жүзеге асыру кезінде мемлекеттік органдар мен өзге де ұйымдардың мамандарын, сондай-ақ шетелдік және жергілікті сарапшылар мен мамандарды жұмысқа тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде айқындалған тәртіппен, сондай-ақ олармен келісім бойынша тиісті мемлекеттік органдардың бірлескен актілері негізінде басқа да мемлекеттік органдармен, коммерциялық емес және халықаралық ұйымдармен өзара ic-қимыл жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығыс Қазақстан облысының әкімдігі мен мәслихаты бекітетін бағдарламаларды әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен соттарда және басқа да мемлекеттік органдарда жауапкер, талапкер, үшінші тұлға ретінде, оның ішінде облыс әкімінің, облыс әкімдігінің атынан әрекет ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыстың жергілікті атқарушы органының шешімі бойынша облыстық коммуналдық мүлік құрамындағы акционерлік қоғамдар акцияларының мемлекеттік пакетін және жауапкершілігі шектеулі серіктестіктердегі қатысу үлестерін иелену және пайдалану құқықтарын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңнамалық актілерде, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңдарында белгіленген жағдайларды қоспағанда, өз өкілеттіктерін жүзеге асыру кезінде алынған коммерциялық, қызметтік, заңмен қорғалатын өзге де құпияны құрайтын ақпаратты жария етпеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жеке және заңды тұлғалардың өтініштерін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен және мерзімдерде қабылдау және қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің, сондай-ақ өзге де жоғары тұрған мемлекеттік органдардың тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқармаға бөлінген бюджет қаражатын толық, уақтылы және тиімді пайдалануды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реформалар курсын, басқа да мемлекеттік бағдарламалық құжаттарды түсіндіру барысы туралы облыс әкіміне талдамалық анықтама дайындау бойынша жұмысты үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге сәйкес мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүмкіндігі шектеулі тұлғаларға көрсетілетін мемлекеттік қызметтерді алу кезінде қажетті жағдайлар жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті алушыларға мемлекеттік қызметтер көрсету тәртібі туралы толық және анық ақпаратты қолжетімді нысанда ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес орталық мемлекеттік органдарға, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарына, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдеріне, өзге де көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға мемлекеттік қызметтер көрсету үшін, оның ішінде ақпараттық жүйелерді интеграциялау арқылы қажетті құжаттар мен ақпаратты ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметкерлердің мемлекеттік қызмет көрсету саласындағы біліктілігін арттыру, сондай-ақ мүгедектігі бар тұлғалармен қарым-қатынас жасау дағдыларына үйрету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілетін қызметті алушылардың шағымдарын қарау және оларды Қазақстан Республикасының қолданыстағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімдерде қарау нәтижелері туралы хабардар ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті алушылардың мемлекеттік көрсетілетін қызметті орындау сатысы туралы ақпарат алу мүмкіндігін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті алушылардың бұзылған құқықтарын, бостандықтары мен заңды мүдделерін қалпына келтіруге бағытталған шараларды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету үшін пайдаланылатын, сондай-ақ оларды көрсету үшін қажетті өзекті мәліметтерді қамтитын ақпараттық жүйелердің үздіксіз жұмыс істеуін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде сақталған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалану үшін көрсетілетін қызметті алушының жазбаша келісімін немесе ұялы байланысының абоненттік құрылғысы арқылы электрондық цифрлық қолтаңбасымен расталған келісімін алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерде көзделген жағдайларда мемлекеттік қызметтер көрсету үшін цифрлық құжаттар сервисінен электрондық құжаттарды пайдалану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңдарында белгіленген жағдайларда және негіздер бойынша мемлекеттік қызметтер көрсетуден бас тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңнамалық актілерде, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке кәсіпкерлікті қолдау және дамыту саласындағы мемлекеттік саясатты іске асырады, кәсіпкерлікті дамытуға бағытталған мемлекеттік бағдарламалардың іске асырылуы мен орындалуын қамтамасыз етеді және жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуметтік кәсіпкерлік субъектілеріне мемлекеттік гранттар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шағын және орта кәсіпкерлік субъектілерінің жобалары үшін жетіспейтін инженерлік инфрақұрылымды жеткізу түрінде қолдау көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жергілікті атқарушы органдардың жеке кәсіпкерлік субъектілері бірлестіктерімен, Ұлттық палатамен және нарықтық инфрақұрылым объектілерімен өзара қарым-қатынастарын дамыту стратегиясын айқындау жөнінде ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сараптамалық кеңестің қызметін ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) облыс қалалары мен аудандарының әкімдіктерімен бірлесіп шағын және орта кәсіпкерлік субъектілерін мемлекеттік қолдау шаралары бойынша ақпараттық-түсіндіру жұмыстарын жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) реттеушілік әсерді талдау нәтижелерін қарайды және реттеушілік әсерді талдау бойынша жұмыс жай-күйі туралы есептерді кәсіпкерлік жөніндегі уәкілетті органға ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бизнес-эмигранттардың уақытша тұруға берілген рұқсаттарының қолданылу мерзімін ұзарту немесе қысқарту жөніндегі өтініштерді қарау және беру бойынша арнайы комиссияның жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Бірыңғай есеп беру күнін ұйымдастырады және өткізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қылмыстық-атқару жүйесі мекемелерінде жазасын өтеп жатқан сотталғандардың еңбегін пайдаланатын өндірістерді ашуға кәсіпкерлік субъектілерін тарту арқылы қылмыстық-атқару жүйесі мекемелері аумағында олардың жұмыспен қамтылуына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) өңірдің өнеркәсіптік саясатын қалыптастыруға және іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) тау-кен өндіру және өңдеу өнеркәсібі салаларындағы жетекшілік ететін кәсіпорындар бойынша деректерді қалыптастырады және талдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) жүктелген өкілеттіктер шегінде шикізаттық емес экспортты дамыту және ілгерілету жөніндегі жұмыстарды жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) кең таралған пайдалы қазбаларды өндіру және кен іздеушілік операцияларды жүзеге асыру үшін жер қойнауын пайдалану құқығын береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) жалпы пайдаланымдағы автомобиль жолдарын, мемлекеттік меншіктегі теміржолдарды салу (реконструкциялау) және жөндеу, сондай-ақ гидротехникалық құрылыстарды қайта жаңғырту және жөндеу үшін пайдаланылатын кең таралған пайдалы қазбаларды барлауға немесе өндіруге уәкілетті орган айқындаған тәртіппен жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшелерімен және қоршаған ортаны қорғау саласындағы уәкілетті органмен келісу арқылы жазбаша рұқсат беру жолымен құқық береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Қазақстан Республикасының "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жер қойнауы және жер қойнауын пайдалану туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" кодексі қолданысқа енгізілгенге дейін жасалған кең таралған пайдалы қазбаларды өндіруге, кен іздеушілікке берілген лицензиялар мен шарттардың талаптарының сақталуына бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="62"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) кең таралған пайдалы қазбаларды өндіру және кен іздеушілік операцияларын жүргізуге мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z83" w:id="63"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) жер қойнауын зерттеу жөніндегі уәкілетті орган айқындаған тәртіппен пайдалы қазбалар жатқан аумақтарды құрылыс салуға пайдалану үшін рұқсат береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z84" w:id="64"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) кең таралған пайдалы қазбаларды өндіруге және кен іздеушілікке берілген лицензиялар туралы ақпаратқа қолжетімділікті қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z85" w:id="65"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) жер қойнауын пайдалану құқығының және жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуына рұқсат береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z86" w:id="66"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) жылжымалы мүлік кепілін тіркеу саласындағы уәкілетті орган айқындаған тәртіппен жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) кепілін тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z87" w:id="67"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) жер қойнауын пайдалану шарттарына өзгерістер мен толықтырулар енгізу бойынша келіссөздер жүргізу жөніндегі жұмыс тобының жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) жер қойнауын пайдалану мәселелері жөніндегі сараптамалық комиссияның жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z89" w:id="69"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) кең таралған пайдалы қазбаларды өндіруге арналған шарттар бойынша комиссияның жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z90" w:id="70"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) қатты пайдалы қазбаларды, кең таралған пайдалы қазбаларды барлау және/немесе өндіру, жер қойнауы кеңістігін пайдалану, кен іздеушілік операцияларының салдарын жою жөніндегі комиссиялардың жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z91" w:id="71"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) қоршаған ортаны қорғау саласындағы уәкілетті органның аумақтық органдарымен, жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшелерімен, су ресурстарын қорғау және пайдалану жөніндегі бассейндік су инспекцияларымен келісу арқылы кен іздеушілік қызметті жүзеге асыруға арналған аумақтарды айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z92" w:id="72"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) заңды тұлғаларға түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті бастауға рұқсат береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z93" w:id="73"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) сауда саясатын жүргізуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z94" w:id="74"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) өз құзыреті шегінде сауда қызметі субъектілерінің қызметін реттейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z95" w:id="75"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) Шығыс Қазақстан облысының аумағында сауда қызметіне қолайлы жағдайлар жасау жөніндегі шараларды әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) әлеуметтік маңызы бар азық-түлік тауарларына белгіленетін шекті жол берілетін бөлшек сауда бағаларының мөлшеріне мониторинг жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) халықты сауда алаңдарымен қамтамасыз етудің ең төменгі нормативіне қол жеткізу жөніндегі шараларды әзірлейді және іске асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) ішкі сауда субъектілеріне, оның ішінде отандық өндірістегі азық-түлік тауарларын өткізетін субъектілерге экономикалық ынталандыру шараларын қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) электрондық сауданы дамытады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) отандық сауда желілерін дамытады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) Шығыс Қазақстан облысының өнеркәсіптік кәсіпорындарының проблемалық мәселелерін шешу үшін ғылыми кеңестің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) өңірде ғылымды дамытудың басым бағыттарын айқындайды және өңірде іске асырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды қаржыландыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z103" w:id="83"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) ғылым және ғылыми-техникалық қызмет саласындағы мемлекеттік саясатты іске асыруға және ұсыныстар әзірлеуге, өңірде қолданбалы ғылыми зерттеулер жүргізу жөніндегі жұмысты үйлестіруге қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z104" w:id="84"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) тиісті аумақта ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру саласындағы мемлекеттік саясаттың іске асырылуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z105" w:id="85"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру жобаларын қаржыландыру үшін жеке кәсіпкерлік субъектілеріне гранттар тартуға жәрдемдеседі және оларды бірлесіп қаржыландыруға қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z106" w:id="86"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) өнім шығаратын және (немесе) жаңа технологияларды енгізетін бірлескен өндірістер құру мақсатында жеке кәсіпкерлік субъектілерінің, квазимемлекеттік сектордың ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерімен өзара іс-қимылын қамтамасыз ету жөніндегі шараларды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z107" w:id="87"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) жеке кәсіпкерлік субъектілерінің (оның ішінде шетелдік), квазимемлекеттік сектордың ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерімен өзара іс-қимылын қамтамасыз ету үшін ғылым жөніндегі кеңестер құрады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z108" w:id="88"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыруды (практикалық қолдануды) жүзеге асыратын заңды тұлғаларды, оның ішінде стартап-компанияларды құруға және (немесе) олардың жарғылық капиталдарына қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z109" w:id="89"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыруға жәрдемдесу бағдарламаларының іске асырылуына мониторинг жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z110" w:id="90"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыруды әдістемелік қамтамасыз ету мәселелері бойынша уәкілетті органмен және салалық уәкілетті органдармен бірлесіп қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z111" w:id="91"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) ғылымды дамытудың басым бағыттары бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z112" w:id="92"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) мемлекеттік тапсырыс шеңберінде қолданбалы ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды әзірлеуді ұйымдастырады және олардың іске асырылуын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z113" w:id="93"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының мемлекеттік тапсырысы шеңберінде орындалған қолданбалы ғылыми, ғылыми-техникалық жобалар мен бағдарламалар бойынша есептерді бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z114" w:id="94"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) жүктелген құзыреттер шегінде инвестициялық саясатты тарту және іске асыру жөніндегі үйлестірушімен бірлесіп жұмыс жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z115" w:id="95"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) ақпараттық қауіпсіздік саясатының талаптарына сәйкес ақпараттық қауіпсіздік бойынша жұмыстарды жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z116" w:id="96"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) экономиканың басым секторларын айқындау жөнінде мемлекеттік жоспарлау жөніндегі орталық уәкілетті органға ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z117" w:id="97"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) жүктелген өкілеттіктер шегінде цифрлық технологияларды дамыту саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53) жергілікті мемлекеттік басқарудың мүддесі үшін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік орган басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z120" w:id="99"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқармаға басшылықты оған жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z121" w:id="100"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарма басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z122" w:id="101"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Басқарма басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z123" w:id="102"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басқарма басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z124" w:id="103"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарма жұмысын ұйымдастырады және оған басшылық жасайды және Басқармаға жүктелген міндеттердің орындалуына және оның өз функцияларын жүзеге асыруына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z125" w:id="104"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қолданыстағы заңнамаға сәйкес Басқарма басшысының орынбасарлары мен Басқарма бөлімдері басшыларының міндеттері мен өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Басқармада сыбайлас жемқорлық құқық бұзушылықтарға қарсы іс-қимылға бағытталған шараларды қабылдайды және осы шаралардың әрекетсіздігі үшін дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z127" w:id="106"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қолданыстағы заңнамаға сәйкес Басқарма қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) қолданыстағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен Басқарма қызметкерлерін көтермелейді, оларға тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен облыс әкімінің ұйымдастырушылық қызметіне қатысты келіп түскен петицияларды қарайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="107"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өз өкілеттіктері шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z131" w:id="108"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Басқарма бөлімдері туралы ережелерді және Басқарма қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z132" w:id="109"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мемлекеттік органдарда және өзге де ұйымдарда Басқарманың мүдделерін білдіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z133" w:id="110"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z134" w:id="111"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма басшысы болмаған кезеңде оның өкілеттіктерін атқаруды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z135" w:id="112"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z136" w:id="113"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="114"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z139" w:id="115"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Басқарма егер заңнамада өзгеше белгіленбесе, өзіне бекітілген мүлікті және оған қаржыландыру жоспары бойынша берілген қаражат есебінен сатып алынған мүлікті өз бетінше иеліктен шығаруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z140" w:id="116"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="117"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың қарамағындағы ұйымдардың тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z143" w:id="118"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. "Ертіс" әлеуметтік-кәсіпкерлік корпорациясы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4067,35 +3883,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>