--- v0 (2026-07-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1818e5b" w14:textId="1818e5b">
+    <w:p w14:paraId="e0ec061" w14:textId="e0ec061">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таңбалауға жататын тауарлардың тізбесін және оны енгізу күнін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2026 жылғы 26 мамырдағы № 199-НҚ бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2026 жылғы 26 мамырдағы № 199-НҚ бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1089,50 +1089,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 199-НҚ бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда – ҚР Сауда және интеграция министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таңбалануға жататын тауарлар тізбесі және оларды енгізу күндері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1151,172 +1189,164 @@
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...120 lines deleted...]
-Енгізілген күні</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Еуразиялық экономикалық одақтың сыртқы экономикалық қызметі тауар номенклатурасының (бұдан әрі – ЕАЭО СЭҚ ТН) коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Тауардың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Енгізілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6919,96 +6949,84 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 алкогольсіз сыра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z35" w:id="27"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">2026 жылғы 1 қыркүйектен бастап — 2026 жылғы 1 қыркүйектен бастап өндірілген бөтелкеге құйылған; </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 1 ақпаннан бастап — 2026 жылғы 1 ақпаннан бастап өндірілген кегтерге құйылған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 1 қыркүйектен бастап — 2026 жылғы 1 қыркүйектен бастап өндірілген бөтелкеге құйылған;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банктерге құйылған, 2027 жылғы 1 қаңтардан бастап — 2027 жылғы 1 қаңтардан бастап өндірілген сыра мен сыра сусындарына қатысты міндетті таңбалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7116,96 +7134,84 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бөтелкедегі сыйымдылығы 10 л немесе одан аз ыдыстардағы уыт сырасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z37" w:id="28"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">2026 жылғы 1 қыркүйектен бастап — 2026 жылғы 1 қыркүйектен бастап өндірілген бөтелкеге құйылған; </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 1 ақпаннан бастап — 2026 жылғы 1 ақпаннан бастап өндірілген кегтерге құйылған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 1 қыркүйектен бастап — 2026 жылғы 1 қыркүйектен бастап өндірілген бөтелкеге құйылған;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банктерге құйылған, 2027 жылғы 1 қаңтардан бастап — 2027 жылғы 1 қаңтардан бастап өндірілген сыра мен сыра сусындарына қатысты міндетті таңбалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7313,114 +7319,102 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сыйымдылығы 10 л немесе одан аз ыдыстардағы уыт сырасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z39" w:id="29"/>
-[...62 lines deleted...]
-банктерге құйылған, 2027 жылғы 1 қаңтардан бастап — 2027 жылғы 1 қаңтардан бастап өндірілген сыра мен сыра сусындарына қатысты міндетті таңбалау </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 1 ақпаннан бастап — 2026 жылғы 1 ақпаннан бастап өндірілген кегтерге құйылған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 1 қыркүйектен бастап — 2026 жылғы 1 қыркүйектен бастап өндірілген бөтелкеге құйылған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+банктерге құйылған, 2027 жылғы 1 қаңтардан бастап — 2027 жылғы 1 қаңтардан бастап өндірілген сыра мен сыра сусындарына қатысты міндетті таңбалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7566,51 +7560,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41</w:t>
+41.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7715,51 +7709,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42</w:t>
+42.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7864,51 +7858,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43</w:t>
+43.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7957,70 +7951,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мотор майлары, компрессорлық жағармай, турбиналық жағармай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="30"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 1 ақпаннан бастап 2026 жылғы 1 ақпаннан бастап өндірілген мотор майларына қатысты міндетті таңбалау. ЕАЭО СЭҚ ТН көрсетілген позицияларында жіктелетін тауарларға қатысты ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы 1 қыркүйектен бастап СЭҚ ТН деректеріне жататын және 2026 жылғы 1 қыркүйектен бастап өндірілген өзге де майлау майларын, майлау материалдарын және арнайы автомобиль сұйықтықтарын таңбалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8033,87 +8025,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44</w:t>
-[...35 lines deleted...]
- 2710 19 840 0 </w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 840 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9020,70 +9012,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрамында негізгі компонент ретінде емес 70 салм. %-дан немесе одан да көп мұнай немесе битуминоздық жыныстардан алынған мұнай өнімдері бар майлау материалдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z42" w:id="31"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 1 ақпаннан бастап 2026 жылғы 1 ақпаннан бастап өндірілген мотор майларына қатысты міндетті таңбалау. ЕАЭО СЭҚ ТН көрсетілген позицияларында жіктелетін тауарларға қатысты ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы 1 қыркүйектен бастап СЭҚ ТН деректеріне жататын және 2026 жылғы 1 қыркүйектен бастап өндірілген өзге де майлау майларын, майлау материалдарын және арнайы автомобиль сұйықтықтарын міндетті таңбалау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9189,70 +9179,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрамында негізгі компонент ретінде 70 салм. %-дан немесе одан да көп мұнай немесе битуминоздық жыныстардан алынған мұнай өнімдері барлардан басқа, өзге майлау материалдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="32"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 1 ақпаннан бастап 2026 жылғы 1 ақпаннан бастап өндірілген мотор майларына қатысты міндетті таңбалау. ЕАЭО СЭҚ ТН көрсетілген позицияларында жіктелетін тауарларға қатысты ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы 1 қыркүйектен бастап СЭҚ ТН деректеріне жататын және 2026 жылғы 1 қыркүйектен бастап өндірілген өзге де майлау майларын, майлау материалдарын және арнайы автомобиль сұйықтықтарын міндетті таңбалау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9358,70 +9346,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрамында мұнай немесе битуминозды жыныстардан алынған мұнай өнімдері жоқ өзге майлау материалдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="33"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 1 ақпаннан бастап 2026 жылғы 1 ақпаннан бастап өндірілген мотор майларына қатысты міндетті таңбалау. ЕАЭО СЭҚ ТН көрсетілген позицияларында жіктелетін тауарларға қатысты ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы 1 қыркүйектен бастап СЭҚ ТН деректеріне жататын және 2026 жылғы 1 қыркүйектен бастап өндірілген өзге де майлау майларын, майлау материалдарын және арнайы автомобиль сұйықтықтарын міндетті таңбалау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9654,52 +9640,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Антифриздер және мұздауға қарсы дайын сұйықтықтар </w:t>
+              <w:t>
+Антифриздер және мұздауға қарсы дайын сұйықтықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18821,51 +18807,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-116.</w:t>
+116..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20162,51 +20148,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-125.</w:t>
+125..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20347,87 +20333,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2202 10 000 0</w:t>
-[...35 lines deleted...]
-Құрамында қант немесе өзге тәттілендіргіштер не дәмдік-хош иістік заттар бар сулар, оның ішінде минералды және газдалған сулар</w:t>
+2202 99 180 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0401–0404 тауар позицияларына жататын өнімдерді немесе сол позициялардағы өнімдерден алынған майды қамтымайтын, өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20496,87 +20482,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2202 99 180 0</w:t>
-[...35 lines deleted...]
-0401–0404 тауар позицияларына жататын өнімдерді немесе сол позициялардағы өнімдерден алынған майды қамтымайтын, өзгелері</w:t>
+2202 99 910 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0401–0404 тауар позицияларындағы өнімдерден алынған майы бар, мөлшері 0,2 масс.%-дан кем, өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20645,87 +20631,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2202 99 910 0</w:t>
-[...35 lines deleted...]
-0401–0404 тауар позицияларындағы өнімдерден алынған майы бар, мөлшері 0,2 масс.%-дан кем, өзгелері</w:t>
+2922 41 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лизин және оның күрделі эфирлері; осы қосылыстардың тұздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20794,87 +20780,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2922 41 000 0</w:t>
-[...35 lines deleted...]
-Лизин және оның күрделі эфирлері; осы қосылыстардың тұздары</w:t>
+2922 42 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глутамин қышқылы және оның тұздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20943,87 +20929,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2922 42 000 0</w:t>
-[...35 lines deleted...]
-Глутамин қышқылы және оның тұздары</w:t>
+2922 49 850 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірден көп оттекті функционалдық топтары бар қосылыстардан басқа аминқышқылдар және олардың күрделі эфирлері; осы қосылыстардың тұздары, өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21092,87 +21078,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2922 49 850 0</w:t>
-[...35 lines deleted...]
-Бірден көп оттекті функционалдық топтары бар қосылыстардан басқа аминқышқылдар және олардың күрделі эфирлері; осы қосылыстардың тұздары, өзгелері</w:t>
+2923 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төрттік аммоний негізінің тұздары мен гидроксидтері; химиялық құрамы белгілі немесе белгісіз лецитиндер мен фосфоаминолипидтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21241,87 +21227,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2923 20 000 0</w:t>
-[...35 lines deleted...]
-Төрттік аммоний негізінің тұздары мен гидроксидтері; химиялық құрамы белгілі немесе белгісіз лецитиндер мен фосфоаминолипидтер</w:t>
+2923 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төрттік аммоний негізінің тұздары мен гидроксидтері; химиялық құрамы белгілі немесе белгісіз лецитиндер мен фосфоаминолипидтер, өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21390,87 +21376,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2923 90 000 9</w:t>
-[...35 lines deleted...]
-Төрттік аммоний негізінің тұздары мен гидроксидтері; химиялық құрамы белгілі немесе белгісіз лецитиндер мен фосфоаминолипидтер, өзгелері</w:t>
+2925 29 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иминдер және олардың туындылары; осы қосылыстардың тұздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21539,87 +21525,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2925 29 000 0</w:t>
-[...35 lines deleted...]
-Иминдер және олардың туындылары; осы қосылыстардың тұздары</w:t>
+2936</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Провитаминдер мен витаминдер (табиғи немесе синтетикалық, оның ішінде табиғи концентраттар), негізінен витамин ретінде қолданылатын олардың туындылары және осы қосылыстардың қоспалары, кез келген еріткіште</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21688,87 +21674,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2936</w:t>
-[...35 lines deleted...]
-Провитаминдер мен витаминдер (табиғи немесе синтетикалық, оның ішінде табиғи концентраттар), негізінен витамин ретінде қолданылатын олардың туындылары және осы қосылыстардың қоспалары, кез келген еріткіште</w:t>
+3001 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бездерден немесе басқа органдардан алынған экстракттар немесе олардың секреттері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21837,87 +21823,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3001 20</w:t>
-[...35 lines deleted...]
-Бездерден немесе басқа органдардан алынған экстракттар немесе олардың секреттері</w:t>
+3002 49 000 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микроорганизмдер дақылдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21986,87 +21972,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3002 49 000 1</w:t>
-[...35 lines deleted...]
-Микроорганизмдер дақылдары</w:t>
+3002 90 300 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терапевтік, профилактикалық немесе диагностикалық мақсаттарда пайдалануға дайындалған жануар қаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22135,87 +22121,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3002 90 300 0</w:t>
-[...35 lines deleted...]
-Терапевтік, профилактикалық немесе диагностикалық мақсаттарда пайдалануға дайындалған жануар қаны</w:t>
+3502 90 700 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Альбуминдер (жұмыртқа альбумині мен сүт альбуминінен (лактальбумин) басқа), өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22284,87 +22270,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3502 90 700 0</w:t>
-[...35 lines deleted...]
-Альбуминдер (жұмыртқа альбумині мен сүт альбуминінен (лактальбумин) басқа), өзгелері</w:t>
+3503 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желатин (оның ішінде тікбұрышты, шаршы парақтар түрінде, беткі өңделген немесе өңделмеген, боялған немесе боялмаған) және желатин туындылары; балық желімі; жануар тектес өзге желімдер (3501 тауар позициясындағы казеин желімдерінен басқа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22433,87 +22419,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3503 00</w:t>
-[...35 lines deleted...]
-Желатин (оның ішінде тікбұрышты, шаршы парақтар түрінде, беткі өңделген немесе өңделмеген, боялған немесе боялмаған) және желатин туындылары; балық желімі; жануар тектес өзге желімдер (3501 тауар позициясындағы казеин желімдерінен басқа)</w:t>
+3802 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белсендірілген көмір</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22582,87 +22568,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3802 10 000 0</w:t>
-[...35 lines deleted...]
-Белсендірілген көмір</w:t>
+3913 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Альгин қышқылы, оның тұздары және күрделі эфирлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22731,123 +22717,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3913 10 000 0</w:t>
-[...71 lines deleted...]
-2026 жылдың 1 қыркүйегінен бастап, 2026 жылдың 1 қыркүйегінен бастап өндірілген, Қазақстан Республикасы мен Еуразиялық экономикалық одақтың заңнамасына сәйкес тағамға биологиялық белсенді қоспалар ретінде мемлекеттік тіркеу туралы жарамды куәлігі бар тағамға биологиялық белсенді қоспалар үшін міндетті түрде таңбалау талап етіледі.</w:t>
+7113 11 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күмістен жасалған зергерлік бұйымдар және олардың бөліктері, асыл металдардан немесе асыл металдармен қапталған металдардан жасалған, гальваникалық жабыны бар немесе жоқ, басқа асыл металдармен қапталған немесе қапталмаған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 1 желтоқсаннан бастап зергерлік және басқа да бағалы металдар мен асыл тастардан жасалған бұйымдарға қатысты міндетті таңбалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22880,87 +22866,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7113 11 000 0</w:t>
-[...35 lines deleted...]
-Күмістен жасалған зергерлік бұйымдар және олардың бөліктері, асыл металдардан немесе асыл металдармен қапталған металдардан жасалған, гальваникалық жабыны бар немесе жоқ, басқа асыл металдармен қапталған немесе қапталмаған</w:t>
+7113 19 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа асыл металдардан жасалған зергерлік бұйымдар және олардың бөліктері, асыл металдардан немесе асыл металдармен қапталған металдардан жасалған, гальваникалық жабыны бар немесе жоқ, асыл металдармен қапталған немесе қапталмаған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23029,87 +23015,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7113 19 000 0</w:t>
-[...35 lines deleted...]
-Басқа асыл металдардан жасалған зергерлік бұйымдар және олардың бөліктері, асыл металдардан немесе асыл металдармен қапталған металдардан жасалған, гальваникалық жабыны бар немесе жоқ, асыл металдармен қапталған немесе қапталмаған</w:t>
+7114 11 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күмістен жасалған алтын және күміс бұйым шеберлерінің (зергерлердің) бұйымдары және олардың бөліктері, асыл металдардан немесе асыл металдармен қапталған металдардан жасалған, гальваникалық жабыны бар немесе жоқ, басқа асыл металдармен қапталған немесе қапталмаған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23178,87 +23164,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7114 11 000 0</w:t>
-[...35 lines deleted...]
-Күмістен жасалған алтын және күміс бұйым шеберлерінің (зергерлердің) бұйымдары және олардың бөліктері, асыл металдардан немесе асыл металдармен қапталған металдардан жасалған, гальваникалық жабыны бар немесе жоқ, басқа асыл металдармен қапталған немесе қапталмаған</w:t>
+7114 19 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа асыл металдардан жасалған, гальваникалық жабыны бар немесе жоқ, асыл металдармен қапталған немесе қапталмаған алтын және күміс бұйым шеберлерінің (зергерлердің) бұйымдары және олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23327,87 +23313,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7114 19 000 0</w:t>
-[...35 lines deleted...]
-Басқа асыл металдардан жасалған, гальваникалық жабыны бар немесе жоқ, асыл металдармен қапталған немесе қапталмаған алтын және күміс бұйым шеберлерінің (зергерлердің) бұйымдары және олардың бөліктері</w:t>
+9111 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзімен бірге немесе үстіне тағуға арналған сағат корпустары және олардың бөліктері, асыл металдардан немесе асыл металдармен қапталған металдардан жасалған корпустар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23476,87 +23462,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9111 10 000 0</w:t>
-[...35 lines deleted...]
-Өзімен бірге немесе үстіне тағуға арналған сағат корпустары және олардың бөліктері, асыл металдардан немесе асыл металдармен қапталған металдардан жасалған корпустар</w:t>
+9113 10 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзімен бірге немесе үстіне тағуға арналған сағатқа арналған баулар, таспалар мен білезіктер және олардың бөліктері, асыл металдардан жасалған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23625,123 +23611,21720 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9113 10 100 0</w:t>
-[...71 lines deleted...]
-2026 жылғы 1 желтоқсаннан бастап зергерлік және басқа да бағалы металдар мен асыл тастардан жасалған бұйымдарға қатысты міндетті таңбалау</w:t>
+3305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шашқа арналған құралдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 наурызынан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3306 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тістерді тазалауға арналған құралдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 наурызынан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасынаң аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау Қазақстан. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3306 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіс аралықтарын тазалау үшін пайдаланылатын жіптер (тіс жібегі) бөлшек саудада сату үшін жеке қаптамада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 наурызынан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+151.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8212-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұстаралар және оларға арналған жүздер (жүздерге арналған жолақты дайындамаларды қоса алғанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 желтоқсаннан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Өнеркәсіптік емес қаптамадағы тауарлар міндетті таңбалауға жатпайдыбөлшек сауда ұйымдарында тәсілмен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+152.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3402 31 000 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлшек сауда үшін өлшеніп салынған беттік-белсенді органикалық анионды заттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымнан бастап парфюмерлік-косметикалық өнімдерге қатысты міндетті таңбалау Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген өнімдерді, жеке гигиена құралдарын және тұрмыстық химия тауарларын. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+153.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3402 39 000 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлшек сауда үшін өлшеніп салынған беттік-белсенді органикалық анионды заттар, өзгелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымнан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+154.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3402 41 000 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлшек саудада сату үшін өлшеніп салынған, аниондықтардан басқа, органикалық беттік-белсенді заттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымнан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы 5 грамға дейінгі тауарлар міндетті таңбалауға жатпайды қоса алғанда, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес тәсілмен қапталған тауарлар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+155.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3402 42 000 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлшек саудада сату үшін өлшеніп салынған, аниондықтардан басқа, органикалық беттік-белсенді заттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымнан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+156.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3402 49 000 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлшек саудада сату үшін өлшеніп салынған, аниондықтардан басқа, органикалық беттік-белсенді заттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымнан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+157.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3405 40 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартқыш пасталар мен ұнтақтар және өзге де тазартқыш құралдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымнан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+158.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3402 50 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Беттік-белсенді заттар, жуғыш заттар (қосалқы жуғыш заттарды қоса алғанда бөлшек саудада сату үшін өлшеніп салынған сабын бар немесе жоқ құралдар) және тазартқыш құралдар (3401 тауар позициясының құралдарынан басқа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымнан бастап парфюмерлік-косметикалық өнімдерге қатысты міндетті таңбалау Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген өнімдерді, жеке гигиена құралдарын және тұрмыстық химия тауарларын. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+159.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3304 10 000 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерін макияжына арналған құралдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 желтоқсаннан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Диаметрі 10 миллиметрден аз бастапқы қаптамадағы цилиндрлік немесе конус тәрізді тауарларды қоса алғанда және қайталама қаптамасыз, тұтыну қаптамасының жалпы көлемін ұлғайта отырып, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарларды міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3304 20 000 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көзге арналған макияжға арналған құралдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 желтоқсаннан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Диаметрі бастапқы қаптамадағы цилиндрлік немесе конус тәрізді тауарлар міндетті таңбалауға жатпайды 10 миллиметрден аз қоса алғанда және қайталама қаптамасыз, бұл тұтыну қаптамасының жалпы көлемін, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарларды ұлғайтады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+161.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3304 30 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маникюр немесе педикюрге арналған құралдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 желтоқсаннан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+162.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3304 91 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опа, ықшамды қоса алғанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 желтоқсаннан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+163.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3304 99 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Косметикалық құралдар, макияжға арналған құралдар (ЕАЭО СЭҚ ТН 3304 тауар позициясының басқа кодтарында көрсетілгендерден басқа), тотығуға қарсы немесе тотығуға қарсы құралдарды қоса алғанда, тері күтіміне арналған құралдар (дәрілік заттардан басқа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 желтоқсаннан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+164.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3306 90 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыз қуысы немесе тіс гигиенасына арналған құралдар, оның ішінде бекітетін ұнтақтар мен тіс протездеріне арналған пасталар, бөлшек саудада сатуға арналған жеке қаптамада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 желтоқсаннан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қырынуға дейін, қырыну кезінде немесе одан кейін қолданылатын құралдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 желтоқсаннан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+166.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке мақсаттағы дезодоранттар мен антиперспиранттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 желтоқсаннан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+167.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 30 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ванналарды қабылдауға арналған хош иістендірілген тұздар және өзге де құрамдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 желтоқсаннан бастап Қазақстан Республикасына әкелінген немесе Республика аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау Қазақстан. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+168.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 41 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Агарбатти" және жану кезінде иісті тарататын басқа да хош иісті заттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 желтоқсаннан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+169.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 49 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үй-жайлардың ауасын хош иістендіруге немесе иіссіздендіруге арналған құралдар (ЕАЭО СЭҚ ТН 3307 41 000 0 позициясында көрсетілген құралдардан басқа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 желтоқсаннан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 90 000 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕАЭО СЭҚ ТН-ның басқа жерінде аталмаған немесе енгізілмеген шашты кетіруге арналған құралдар және басқа парфюмерлік, косметикалық немесе дәретхана құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 желтоқсаннан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+171.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сабын; беттік-белсенді органикалық заттар және сабын ретінде қолданылатын, барлар, кесектер түрінде немесе құрамында сабын бар немесе жоқ қалыпталған бұйымдар түрінде; беттік-белсенді органикалық заттар және сұйық немесе кілегей түріндегі және бөлшек саудада сатуға арналған, құрамында сабын бар немесе жоқ алдын ала оралған былғары жууға арналған құралдар; қағаз, мақта, киіз немесе киіз және сабын немесе жуғыш зат сіңдірілген немесе қапталған тоқыма емес материалдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 желтоқсаннан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген парфюмерлік-косметикалық өнімдерге, жеке гигиена құралдарына және тұрмыстық химия тауарларына қатысты міндетті таңбалау. Көлемі 5 миллилитрге дейінгі немесе салмағы қоса алғанда 5 грамға дейінгі тауарлар, сондай-ақ бөлшек сауда ұйымдарында өнеркәсіптік емес жолмен оралған тауарлар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+172.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1507 10 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгертілмеген соя майы және оның фракциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+173.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1507 90 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгертілмеген соя майы және оның фракциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+174.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1508 10 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жержаңғақ майы және оның тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары құрамы шикі май, өзгелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1508 90 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгертілмеген жержаңғақ майы және оның фракциялары, өзгелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+176.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1509</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгертілмеген зәйтүн майы және оның фракциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+177.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1509 тауар позициясының майларымен немесе фракцияларымен осы майлардың немесе фракциялардың қоспаларын қоса алғанда, тек зәйтүндерден немесе зәйтүндерден алынатын, тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгертілмеген басқа майлар мен олардың фракциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+178.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1511 10 900 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальма майы және оның техникалық немесе өнеркәсіптік қолдануға арналған фракциялары, тамақ үшін пайдаланылатын өнімдерді өндіруді қоспағанда, таза салмағы 20 000 кг немесе одан аз контейнерлерде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+179.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1511 90 110 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальма майы және оның тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары, қатты фракциялары, бастапқы қаптамаларда таза салмағы 1 кг-нан аспайтын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1511 90 190 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальма майы және оның фракциялары, тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген, өзге де, таза салмағы 20 000 кг немесе одан аз ыдыстағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+181.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1511 90 990 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальма майы және оның фракциялары, тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген, қатты фракциялар, таза салмағы 20 000 кг немесе одан аз ыдыстағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+182.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1512 11 990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күнбағыс, мақсары немесе мақта майы және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: күнбағыс немесе мақсары майы және олардың фракциялары: өзгелері: өзгелері:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+183.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1512 21 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күнбағыс, мақсары немесе мақта майы және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: күнбағыс немесе мақсары майы және олардың фракциялары: госсиполдан тазартылған немесе тазартылмаған шикі май: өзгелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+184.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1512 29 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күнбағыс, мақсары немесе мақта майы және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: күнбағыс немесе мақсары майы және олардың фракциялары: өзгелері: өзгелері:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+185.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 11 910 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокос майы (копра), пальма дәні немесе бабассу майы және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: кокос майы (копра) және оның фракциялары: шикі май: басқалары: таза салмағы 1 кг-нан аспайтын бастапқы қаптамаларда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+186.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 11 990 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокос майы (копра), пальма дәні немесе бабассу майы және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: кокос майы (копра) және оның фракциялары: шикі май: басқалары: басқалары: таза салмағы 19000 кг немесе одан аз ыдыста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+187.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 19 110 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған немесе тазартылған, бірақ тазартылмаған кокос (копра), пальма ядросы майы немесе бабассу майы және олардың фракциялары химиялық құрамының өзгерістері: кокос майы (копра) және оның фракциялары: өзгелері: қатты фракциялар: таза салмағы 1 кг-нан аспайтын бастапқы қаптамаларда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+188.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 19 190 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокос майы (копра), пальма дәні немесе бабассу майы және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: кокос майы (копра) және оның фракциялары: басқалары: қатты фракциялар: басқалары: таза салмағы 19000 кг немесе одан аз ыдыста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+189.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 19 910 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокос майы (копра), пальма дәні немесе бабассу майы және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: кокос майы (копра) және оның фракциялары: басқалары: қатты фракциялар: таза салмағы 1 кг-нан аспайтын бастапқы қаптамаларда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 19 990 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокос майы (копра), пальма дәні немесе бабассу майы және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: кокос майы (копра) және оның фракциялары: басқалары: басқалары: қатты фракциялар: таза ыдыста-салмағы 19000 кг немесе одан аз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+191.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 21 300 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокос майы (копра), пальма дәні немесе бабассу майы және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: кокос майы (копра) және оның фракциялары: шикі май: – таза салмағы 1 кг-нан аспайтын бастапқы қаптамаларда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+192.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 21 900 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған немесе тазартылған, бірақ тазартылмаған кокос (копра), пальма ядросы майы немесе бабассу майы және олардың фракциялары химиялық құрамының өзгерістері: кокос майы (копра) және оның фракциялары: шикі май: өзгелері: таза салмағы 19 000 кг немесе одан кем ыдыстағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 29 110 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокос майы (копра), пальма дәні немесе бабассу майы және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: кокос майы (копра) және оның фракциялары: басқалары: қатты фракциялар: таза салмағы 1 кг-нан аспайтын бастапқы қаптамаларда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 29 190 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокос майы (копра), пальма дәні немесе бабассу майы және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: кокос майы (копра) және оның фракциялары: басқалары: қатты фракциялар: басқалары: аре таза салмағы 19 000 кг немесе одан кем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 29 500 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокос майы (копра), пальма дәні немесе бабассу майы және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: кокос майы (копра) және оның фракциялары: басқалары: қатты фракциялар: таза салмағы 1 кг немесе одан аз бастапқы қаптамаларда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+196.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1513 29 900 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокос майы (копра), пальма дәні немесе бабассу майы және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: кокос майы (копра) және оның фракциялары: басқалары: қатты фракциялар: басқалары: таза салмағы 19000 кг немесе одан аз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+197.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1514 11 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгертілмеген рапс (рапстан немесе кользадан) немесе қыша майы және олардың фракциялары құрамы: құрамында эрук қышқылы және оның фракциясы төмен рапс майы (рапстан немесе кользадан): шикі май: өзгелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+198.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1514 19 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рапс майы (рапстан немесе кользадан) немесе қыша майы және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: құрамында эрук қышқылы төмен рапс майы (рапстан немесе кользадан) және оның фракциялары: өзгелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+199.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1514 91 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рапс майы (рапстан немесе кользадан) немесе қыша және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: құрамында эрук қышқылы төмен рапс майы (рапстан немесе кользадан) және оның фракциялары: шикі май: өзгелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1514 99 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рапс майы (рапстан немесе кользадан) немесе қыша майы және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: құрамында эрук қышқылы төмен рапс майы (рапстан немесе кользадан) және оның фракциялары: өзгелері: өзгелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+201.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 11 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген өсімдік немесе микробиологиялық текті өзге де ұшпайтын тоң майлар мен майлар (жожоба майын қоса алғанда) және олардың фракциялары: зығыр майы және оның фракциялары: шикі май</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+202.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 19 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өсімдіктен немесе микробиологиялық текті өзге де ұшпайтын тоң майлар мен майлар (жожоба майын қоса алғанда) және олардың фракциялары, тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгертілмеген: зығыр майы және оның фракциялары: өзгелері: өзгелері: жүгері майы және оның фракциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+203.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 21 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген өсімдік немесе микробиологиялық текті өзге де ұшпайтын тоң майлар мен майлар (жожоба майын қоса алғанда) және олардың фракциялары: зығыр майы және оның фракциялары: шикі май</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 29 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгертілмеген өсімдік немесе микробиологиялық текті өзге де ұшпайтын тоң майлар мен тоң майлар (жожоба майын қоса алғанда) және олардың фракциялары: зығыр майы және оның фракциялары: өзгелері: өзгелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 30 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген өсімдік немесе микробиологиялық текті өзге де ұшпайтын тоң майлар мен майлар (жожоба майын қоса алғанда) және олардың фракциялары: зығыр майы және оның фракциялары: кастор майы және оның фракциялары: өзгелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 50 190 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген өсімдік немесе микробиологиялық текті өзге де ұшпайтын майлар мен майлар (жожоба майын қоса алғанда) және олардың фракциялары: зығыр майы және оның фракциялары: күнжіт майы және оның фракциялары: шикі май: өзгелері: өзгелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 50 990 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өсімдіктен немесе микробиологиялық текті өзге де ұшпайтын тоң майлар мен майлар (жожоба майын қоса алғанда) және олардың фракциялары, тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгертілмеген: зығыр майы және оның фракциялары: күнжіт майы және оның фракциялары: шикі май: өзгелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+208.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 90 110 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өсімдік немесе микробиологиялық текті өзге де ұшпайтын майлар мен майлар (жожоба майын қоса алғанда) және олардың тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген фракциялары: зығыр майы және оның фракциялары: өзгелері: тунг майы; жожоба және ойтик майлары; мирт балауызы және жапон балауызы; олардың фракциялары: темекі майы және оның фракциялары: шикі май</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 90 610 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген өсімдік немесе микробиологиялық текті өзге де ұшпайтын тоң майлар мен майлар (жожоба майын қоса алғанда) және олардың фракциялары: зығыр майы және оның фракциялары: өзгелері: қатты күйінде, таза салмағы 1 кг-нан аспайтын бастапқы қаптамаларда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+210.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 90 690 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген өсімдік немесе микробиологиялық текті өзге де ұшпайтын майлар мен майлар (жожоба майын қоса алғанда) және олардың фракциялары: зығыр майы және оның фракциялары: өзгелері: қатты күйінде, өзгелері; сұйық күйінде: өзгелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+211.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 90 810 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгермеген өсімдік немесе микробиологиялық текті өзге де ұшпайтын тоң майлар мен майлар (жожоба майын қоса алғанда) және олардың фракциялары: зығыр майы және оның фракциялары: өзгелері: қатты күйінде, таза салмағы 1 кг-нан аспайтын бастапқы қаптамаларда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+212.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1515 90 890 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өсімдіктен немесе микробиологиялық текті өзге де ұшпайтын тоң майлар мен майлар (жожоба майын қоса алғанда) және олардың фракциялары, тазартылмаған немесе тазартылған, бірақ химиялық құрамы өзгертілмеген: зығыр майы және оның фракциялары: өзгелері: қатты күйінде, өзгелері; сұйық күйінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+213.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1516 20 810 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жануарлардан, өсімдіктерден немесе микробиологиялық текті тоң майлар мен майлар және олардың фракциялары, толық немесе ішінара гидрленген, қайта эфирленген, қайта эфирленген немесе элаидинделген, тазартылмаған немесе тазартылған, бірақ одан әрі өңдеуге ұшырамаған: бтаза салмағы 1 кг-нан аспайтын бастапқы қаптамалардағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+214.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1516 20 960 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жануарлардан, өсімдіктерден немесе микробиологиялық текті тоң майлар мен майлар және олардың фракциялары, толық немесе ішінара гидрленген, қайта эфирленген, қайта эфирленген немесе элаидинделген, тазартылмаған немесе тазартылған, бірақ одан әрі өңдеуге ұшырамаған: өсімдік майлары мен майлары шығу тегі және олардың фракциялары: жержаңғақ, мақта, соя немесе күнбағыс майлары; пальма ядросы, брассия, кокос, рапс (рапстан немесе кользадан) немесе копайба майларын қоспағанда, құрамында 50%-дан аз бос май қышқылдары бар басқа майлар: гидрленген мақта майы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+215.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1516 20 960 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жануарлардан, өсімдіктерден немесе микробиологиялық текті тоң майлар мен майлар және олардың толық немесе ішінара гидрогенделген, қайта этерификацияланған, реэтерификацияланған немесе элаидинделген, тазартылмаған немесе тазартылған, бірақ одан әрі өңдеуге ұшырамаған фракциялары: өсімдік текті тоң майлар мен майлар және олардың фракциялары: жержаңғақ, мақта, соя немесе күнбағыс майлары; пальма ядросы, брассия, кокос, рапс (рапстан немесе кользадан) немесе күнбағыс майларынан басқа, құрамында 50 мас%-дан аз бос май қышқылдары бар өзге де майлар. копайба: жүзім тұқымының майы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+216.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1516 20 960 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жануарлардың, өсімдіктердің немесе жануарлардың майлары мен майлары микробиологиялық текті және олардың фракциялары, толық немесе ішінара гидрленген, трансэтерификацияланған, реэтерификацияланған немесе элаидинизацияланған, тазартылмаған немесе тазартылған, бірақ одан әрі өңдеуге ұшырамаған: өсімдік тектес майлар мен майлар және олардың фракциялары: жержаңғақ, мақта, соя немесе күнбағыс майлары; пальма ядросы, брассия, кокос, рапс (рапстан немесе кользадан) немесе копайба майларын қоспағанда, құрамында 50 мас%-дан аз бос май қышқылдары бар басқа майлар: басқалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+217.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1516 20 980 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жануарлардан, өсімдіктерден немесе микробиологиялық текті тоң майлар мен майлар және олардың толық немесе ішінара гидрогенделген, қайта этерификацияланған, реэтерификацияланған немесе элаидинделген, тазартылмаған немесе тазартылған, бірақ одан әрі өңдеуге ұшырамаған фракциялары: өсімдіктен алынған тоң майлар мен майлар және олардың фракциялары: өзгелері: какао майын алмастырғыштар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+218.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1516 20 980 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жануарлардан, өсімдіктерден немесе микробиологиялық текті тоң майлар мен майлар және олардың толық немесе ішінара гидрогенделген, қайта этерификацияланған, реэтерификацияланған немесе элаидинделген, тазартылмаған немесе тазартылған, бірақ одан әрі өңдеуге ұшырамаған фракциялары: өсімдіктерден алынған тоң майлар мен майлар және олардың фракциялары: өзгелері: какао майының баламалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+219.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1516 20 980 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жержаңғақ, соя, күнбағыс майы, пальма ядросы, брассия, кокос, рапс (рапс немесе кользадан) немесе копайба майларын қоспағанда, құрамында 50%-дан аз бос май қышқылдары бар басқа майлар, толық немесе ішінара гидрленген трансэтерификацияланған, қайта этерификацияланған немесе элаидинделген, тазартылмаған немесе тазартылған, бірақ одан әрі өңдеуге ұшырамаған: өсімдік майлары мен майлары және олардың фракциялары: басқалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1517</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маргарин; тамаққа пайдалануға жарамды қоспалар немесе дайын 1516 тауар позициясының тамаққа пайдалануға жарамды тоң майлары мен майларынан немесе олардың фракцияларынан басқа, жануарлардан, өсімдіктерден немесе микробиологиялық текті тоң майлардан немесе майлардан немесе осы топтағы әртүрлі тоң майлардың немесе майлардың фракцияларынан жасалған өнімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+221.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1804 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Какао-май, какао-тоң май</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 сәуірінен бастап 2027 жылғы 1 сәуірден бастап өндірілген және тағамға пайдалануға не тамақ өнімдерін өндіру кезінде пайдалануға арналған тұтынушылық қаптамадағы өсімдік майларының және тоң май өнімдерінің жекелеген түрлері байламдық таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар; көлемі 25 литр немесе одан көп немесе таза салмағы 25 килограмм немесе одан көп тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+222.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1704</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрамында какао жоқ қанттан жасалған кондитерлік өнімдер (ақ шоколадты қоса алғанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 қыркүйегінен бастап 2027 жылдың 1 қыркүйегінен бастап өндірілген тұтынушылық қаптамадағы кондитерлік өнімдердің жекелеген түрлеріне қатысты міндетті таңбалау. Бастапқы тұтыну қаптамасындағы таза салмағы 20 грамм немесе одан аз кондитерлік өнімдер міндетті түрде таңбалауға жатпайды, онсыз сатылады қайталама тұтынушылық қаптамалар; бөлшек сауда ұйымдары өндіретін және сататын кондитерлік өнімдер, олар өндірілген және сатылатын жерде; таза салмағы 30 грамға дейін және көлемі 25 миллилитрге дейін қоса алғанда тұздықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+223.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1806</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шоколад және құрамында какао бар өзге де дайын тамақ өнімдері (1806 10-нан басқа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 қыркүйегінен бастап 2027 жылдың 1 қыркүйегінен бастап өндірілген тұтынушылық қаптамадағы кондитерлік өнімдердің жекелеген түрлеріне қатысты міндетті таңбалау. Міндетті таңбалауға қайталама тұтынушылық қаптамасыз сатылатын бастапқы тұтынушылық қаптамадағы таза салмағы 20 грамм немесе одан аз кондитерлік өнімдер жатпайды; бөлшек сауда ұйымдары өндіретін және сататын кондитерлік өнімдер өндірілген және сатылған жері бойынша тікелей тұтынушыға; таза салмағы 30 грамға дейін және көлемі 25 миллилитрді қоса алғанда, тұздықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+224.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зімбір печеньесі және соған ұқсас бұйымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 қыркүйегінен бастап 2027 жылдың 1 қыркүйегінен бастап өндірілген тұтынушылық қаптамадағы кондитерлік өнімдердің жекелеген түрлеріне қатысты міндетті таңбалау. Салмағы бар кондитерлік өнімдер міндетті түрде таңбалауға жатпайды қайталама тұтынушылық қаптамасыз сатылатын бастапқы тұтынушылық қаптамадағы таза салмағы 20 грамм немесе одан аз; бөлшек сауда ұйымдары өндіретін және өткізетін кондитерлік өнімдер өндірілген және сатылған жері бойынша тұтынушыға тікелей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+225.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәтті құрғақ печенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 қыркүйегінен бастап 2027 жылдың 1 қыркүйегінен бастап өндірілген тұтынушылық қаптамадағы кондитерлік өнімдердің жекелеген түрлеріне қатысты міндетті таңбалау. Қайталама тұтынушылық қаптамасыз сатылатын, бастапқы тұтынушылық қаптамадағы таза салмағы 20 грамм немесе одан аз кондитерлік өнімдер міндетті таңбалауға жатпайды; бөлшек сауда ұйымдары өндіретін және өткізетін кондитерлік өнімдер өндірілген және сатылған жері бойынша тұтынушыға тікелей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+226.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вафлилер мен вафлилі қатпарлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 қыркүйегінен бастап 2027 жылдың 1 қыркүйегінен бастап өндірілген тұтынушылық қаптамадағы кондитерлік өнімдердің жекелеген түрлеріне қатысты міндетті таңбалау. Қайталама тұтынушылық қаптамасыз сатылатын, бастапқы тұтынушылық қаптамадағы таза салмағы 20 грамм немесе одан аз кондитерлік өнімдер міндетті таңбалауға жатпайды; кондитерлік өнімдер бөлшек сауда ұйымдары тікелей тұтынушыға өндіретін және сататын бұйымдар, оларды өндіретін және сататын жерде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+227.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 90 200 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вафельді пластиналар, фармацевтикалық қолдануға жарамды бос капсулалар, пломбалауға арналған вафельді пластиналар, күріш қағазы және ұқсас өнімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 қыркүйегінен бастап 2027 жылдың 1 қыркүйегінен бастап өндірілген тұтынушылық қаптамадағы кондитерлік өнімдердің жекелеген түрлеріне қатысты міндетті таңбалау. Қайталама тұтынушылық қаптамасыз сатылатын, бастапқы тұтынушылық қаптамадағы таза салмағы 20 грамм немесе одан аз кондитерлік өнімдер міндетті таңбалауға жатпайды; бөлшек сауда ұйымдары өндіретін және өткізетін кондитерлік өнімдер өндірілген және сатылған жері бойынша тұтынушыға тікелей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+228.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 90 300 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрамында бал, жұмыртқа, ірімшік немесе жеміс түріндегі қоспалары жоқ және құрғақ күйінде 5 мас%-дан аспайтын қант және 5 мас%-дан аспайтын майы бар нан-тоқаш өнімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 қыркүйегінен бастап 2027 жылдың 1 қыркүйегінен бастап өндірілген тұтынушылық қаптамадағы кондитерлік өнімдердің жекелеген түрлеріне қатысты міндетті таңбалау. Қайталама тұтынушылық қаптамасыз сатылатын, бастапқы тұтынушылық қаптамадағы таза салмағы 20 грамм немесе одан аз кондитерлік өнімдер міндетті таңбалауға жатпайды; бөлшек сауда ұйымдары өндіретін және өткізетін кондитерлік өнімдер өндірілген және сатылған жері бойынша тұтынушыға тікелей; жарамдылық мерзімі 30 тәулікке дейінгі (қоса алғанда) нан-тоқаш өнімдері, сондай-ақ нан, оның ішінде мұздатылған нан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+229.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 90 450 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрғақ печенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 қыркүйегінен бастап 2027 жылдың 1 қыркүйегінен бастап өндірілген тұтынушылық қаптамадағы кондитерлік өнімдердің жекелеген түрлеріне қатысты міндетті таңбалау. Қайталама тұтынушылық қаптамасыз сатылатын, бастапқы тұтынушылық қаптамадағы таза салмағы 20 грамм немесе одан аз кондитерлік өнімдер міндетті таңбалауға жатпайды; бөлшек сауда ұйымдары өндіретін және өткізетін кондитерлік өнімдер өндірілген және сатылған жері бойынша тұтынушыға тікелей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 90 600 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нан, ұннан жасалған кондитерлік өнімдер, пирожныйлар, печенье және құрамында какао бар немесе жоқ басқа да нан-тоқаш және ұннан жасалған кондитерлік өнімдер; вафельді пластиналар, фармацевтикалық мақсатта пайдалануға жарамды бос капсулалар, пломбалауға арналған вафельді қабықшалар, күріш қағазы және соған ұқсас өнімдер, басқалары тәттілендіргіш заттар қосылған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 қыркүйегінен бастап 2027 жылдың 1 қыркүйегінен бастап өндірілген тұтынушылық қаптамадағы кондитерлік өнімдердің жекелеген түрлеріне қатысты міндетті таңбалау. Қайталама тұтынушылық қаптамасыз сатылатын, бастапқы тұтынушылық қаптамадағы таза салмағы 20 грамм немесе одан аз кондитерлік өнімдер міндетті таңбалауға жатпайды; бөлшек сауда ұйымдары өндіретін және өткізетін кондитерлік өнімдер өндірілген және сатылған жері бойынша тұтынушыға тікелей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+231.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2006 00 жылдан бастап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкөністер, жемістер, жаңғақтар, жемістердің қабығы және қант шәрбаты сіңірілген, глазурленген немесе қантталған өсімдіктердің басқа да бөліктері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 қыркүйегінен бастап 2027 жылдың 1 қыркүйегінен бастап өндірілген тұтынушылық қаптамадағы кондитерлік өнімдердің жекелеген түрлеріне қатысты міндетті таңбалау. Қайталама тұтынушылық қаптамасыз сатылатын, бастапқы тұтынушылық қаптамадағы таза салмағы 20 грамм немесе одан аз кондитерлік өнімдер міндетті таңбалауға жатпайды; бөлшек сауда ұйымдары өндіретін және өткізетін кондитерлік өнімдер өндірілген және сатылған жері бойынша тұтынушыға тікелей; басқа Еуразиялық экономикалық комиссия Кеңесінің 2024 жылғы 29 қарашадағы № 120 шешіміне сәйкес таңбалануы тиіс консервіленген өнімдерді және 1 жасқа дейінгі балаларға арналған консервіленген өнімдерді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+232.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2007 жылдан бастап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылумен, оның ішінде қант немесе басқа да тәттілендіретін заттар қосып өңдеу жолымен алынған джемдер, жеміс желелері, мармеладтар, жеміс немесе жаңғақ езбелері, жеміс немесе жаңғақ пастасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 қыркүйегінен бастап 2027 жылдың 1 қыркүйегінен бастап өндірілген тұтынушылық қаптамадағы кондитерлік өнімдердің жекелеген түрлеріне қатысты міндетті таңбалау. Міндетті таңбалауға қайталама тұтынушылық қаптамасыз сатылатын бастапқы тұтынушылық қаптамадағы таза салмағы 20 грамм немесе одан аз кондитерлік өнімдер жатпайды; тікелей өндірілетін және сатылатын кондитерлік өнімдер бөлшек сауда ұйымдарының тұтынушыға оларды дайындау және өткізу орны бойынша; басқа Еуразиялық экономикалық комиссия Кеңесінің 2024 жылғы 29 қарашадағы № 120 шешіміне сәйкес таңбалануы тиіс консервіленген өнімдерді және 1 жасқа дейінгі балаларға арналған консервіленген өнімдерді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+233.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2008 жылдан бастап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге тәсілмен дайындалған немесе консервіленген, құрамында қант немесе басқа да тәттілендіретін заттар немесе спирт қоспалары бар немесе жоқ, басқа жерде аталмаған немесе енгізілмеген жемістер, жаңғақтар және өсімдіктердің өзге де жеуге жарамды бөліктері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 қыркүйегінен бастап 2027 жылдың 1 қыркүйегінен бастап өндірілген тұтынушылық қаптамадағы кондитерлік өнімдердің жекелеген түрлеріне қатысты міндетті таңбалау. Қайталама тұтынушылық қаптамасыз сатылатын, бастапқы тұтынушылық қаптамадағы таза салмағы 20 грамм немесе одан аз кондитерлік өнімдер міндетті таңбалауға жатпайды; бөлшек сауда ұйымдары өндіретін және өткізетін кондитерлік өнімдер өндірілген және сатылған жері бойынша тұтынушыға тікелей; басқа Еуразиялық экономикалық комиссия Кеңесінің 2024 жылғы 29 қарашадағы № 120 шешіміне сәйкес таңбалануы тиіс консервіленген өнімдерді және 1 жасқа дейінгі балаларға арналған консервіленген өнімдерді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+234.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2106-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа жерде аталмаған немесе енгізілмеген тамақ өнімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылдың 1 қыркүйегінен бастап тұтынушылық қаптамадағы кондитерлік өнімдердің жекелеген түрлеріне қатысты міндетті таңбалау, 2027 жылдың 1 қыркүйегінен бастап өндірілген. Қайталама тұтынушылық қаптамасыз сатылатын, бастапқы тұтынушылық қаптамадағы таза салмағы 20 грамм немесе одан аз кондитерлік өнімдер міндетті таңбалауға жатпайды; бөлшек сауда ұйымдары өндіретін және өткізетін кондитерлік өнімдер өндірілген және сатылған жері бойынша тұтынушыға тікелей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9503 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үш дөңгелекті велосипедтер, самокаттар, педальды автомобильдер және дөңгелектердегі ұқсас ойыншықтар; қуыршақтарға арналған арбалар; қуыршақтар; басқа ойыншықтар; кішірейтілген өлшемдегі модельдер ("масштабта") және ойын-сауыққа арналған, жұмыс істейтін немесе жұмыс істемейтін ұқсас модельдер; басқатырғыштардың барлық түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 ақпанынан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген балаларға арналған ойыншықтар мен ойындардың жекелеген түрлеріне қатысты міндетті таңбалау. Осы Тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ TH кодын да, тауар атауын да басшылыққа алу қажет; Кеден одағының "Ойыншықтардың қауіпсіздігі туралы" техникалық регламентінің (КО ТР 008/2011) 1-қосымшасына енгізілген өнімдер міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+236.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9504 40 000 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ойын карталары (палубалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 ақпанынан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген балаларға арналған ойыншықтар мен ойындардың жекелеген түрлеріне қатысты міндетті таңбалау. Осы Тізбені қолдану мақсаттары үшін қажет ЕАЭО СЭҚ TH кодын да, тауар атауын да басшылыққа алу; Кеден одағының "Ойыншықтардың қауіпсіздігі туралы" техникалық регламентінің (КО ТР 008/2011) 1-қосымшасына енгізілген бұйымдар міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+237.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9504 90 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бәсекеге қабілетті ойындарға арналған электрлік жарыс автомобильдерінің жинақтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 ақпанынан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген балаларға арналған ойыншықтар мен ойындардың жекелеген түрлеріне қатысты міндетті таңбалау. Осы Тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ TH кодын да, тауар атауын да басшылыққа алу қажет; Кеден одағының "Ойыншықтардың қауіпсіздігі туралы" техникалық регламентінің (КО ТР 008/2011) 1-қосымшасына енгізілген өнімдер міндетті таңбалауға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+238.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9504 90 800 9-ден </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа үстел немесе бөлме ойындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 ақпанынан бастап Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген балаларға арналған ойыншықтар мен ойындардың жекелеген түрлеріне қатысты міндетті таңбалау. Осы Тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ TH кодын да, тауар атауын да басшылыққа алу қажет; Қосылған өнімдер міндетті таңбалауға жатпайды the кеден одағының "Ойыншықтардың қауіпсіздігі туралы" техникалық регламентінің 1-қосымшасы (КО ТР 008/2011)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+239.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қуырылған немесе қуырылмаған, кофеині бар немесе кофеинсіз кофе; кофе қауыздары мен кофе дәндерінің қабықшалары; кез келген пропорцияда кофесі бар кофе алмастырғыштар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымынан бастап 2028 жылдың 1 маусымынан бастап өндірілген тұтынушылық қаптамадағы еритін және (немесе) қайнатылатын сусындардың жекелеген түрлеріне қатысты міндетті таңбалау. Осы Тізімді қолдану мақсаттары үшін бір уақытта ЕАЭО СЭҚ ТН кодын және тауар атауын басшылыққа алу қажет; Құрғақ пакеттерге салынған тауарларды қоспағанда, таза салмағы 20 грамм немесе одан аз тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәмі-хош иісті қоспалары бар немесе оларсыз шай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымынан бастап 2028 жылдың 1 маусымынан бастап өндірілген тұтынушылық қаптамадағы еритін және (немесе) қайнатылатын сусындардың жекелеген түрлеріне қатысты міндетті таңбалау. Осы Тізімді қолдану мақсаттары үшін бір уақытта ЕАЭО СЭҚ ТН кодын және тауар атауын басшылыққа алу қажет; Таза салмағы 3 грамм немесе одан аз тауарлар міндетті таңбалауға жатпайды. Салмағы 3 грамм және одан аз бірнеше тауарды тұтыну қаптамасына біріктірген кезде мұндай қаптама таңбалануға тиіс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+241.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0903 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мате немесе Парагвай шайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымынан бастап 2028 жылдың 1 маусымынан бастап өндірілген тұтынушылық қаптамадағы еритін және (немесе) қайнатылатын сусындардың жекелеген түрлеріне қатысты міндетті таңбалау. Осы Тізбені қолдану мақсаттары үшін бір мезгілде ЕАЭО СЭҚ ТН кодын және тауардың атауын басшылыққа алу қажет. Салмағы 3 грамм немесе одан аз бірнеше тауарды тұтынушылық қаптамаға біріктірген кезде таза салмағы 3 грамм немесе одан аз тауарлар міндетті таңбалауға жатпайды, мұндай қаптамалар таңбалауға жатады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+242.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1211 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Женьшень тамыры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымынан бастап 2028 жылдың 1 маусымынан бастап өндірілген тұтынушылық қаптамадағы еритін және (немесе) қайнатылатын сусындардың жекелеген түрлеріне қатысты міндетті таңбалау.Осы Тізімді қолдану мақсаттары үшін бір уақытта ЕАЭО СЭҚ ТН кодын және тауар атауын басшылыққа алу қажет; Таза салмағы 3 грамм немесе одан аз тауарлар міндетті таңбалауға жатпайды. Салмағы 3 грамм және одан аз бірнеше тауарды тұтыну қаптамасына біріктірген кезде мұндай қаптама таңбалануға тиіс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+243.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1211 90 860 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бастығы пайдаланатын өсімдіктер мен олардың бөліктері (тұқымдары мен жемістерін қоса алғанда) парфюмерияда, фармацияда немесе инсектицидтік, фунгицидтік немесе соған ұқсас мақсаттарда, жас, салқындатылған, мұздатылған немесе кептірілген, тұтас немесе ұсақталған, ұсақталған немесе ұнтақталған басқа тәсілдермен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымынан бастап еритін және еритін заттардың жекелеген түрлеріне қатысты міндетті таңбалау (немесе) 2028 жылдың 1 маусымынан бастап өндірілген тұтынушылық қаптамадағы қайнатылған сусындар. Осы Тізбені қолдану мақсаттары үшін бір мезгілде ЕАЭО СЭҚ ТН кодын және тауардың атауын басшылыққа алу қажет. Салмағы 3 грамм немесе одан аз бірнеше тауарды тұтынушылық қаптамаға біріктірген кезде таза салмағы 3 грамм немесе одан аз тауарлар міндетті таңбалауға жатпайды, мұндай қаптамалар таңбалауға жатады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+244.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1805 00 000 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Какао-ұнтақ; құрамында какао бар және сусындарды дайындауға арналған дайын өнімдер; какао дәмін және (немесе) хош иісін ұқсататын сусындарды дайындауға арналған дәмдік-хош иісті ұнтақтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымынан бастап 2028 жылдың 1 маусымынан бастап өндірілген тұтынушылық қаптамадағы еритін және (немесе) қайнатылатын сусындардың жекелеген түрлеріне қатысты міндетті таңбалау. Осы Тізбені қолдану мақсаттары үшін бір мезгілде ЕАЭО СЭҚ ТН кодын және тауардың атауын басшылыққа алу қажет. Міндетті таңбалауға таза салмағы 20 грамм немесе одан аз тауарлар жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+245.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1806 10-нан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қант немесе басқа да тәттілендіретін заттар қосылған какао-ұнтақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымынан бастап 2028 жылдың 1 маусымынан бастап өндірілген тұтынушылық қаптамадағы еритін және (немесе) қайнатылатын сусындардың жекелеген түрлеріне қатысты міндетті таңбалау. Осы Тізбені қолдану мақсаттары үшін бір мезгілде ЕАЭО СЭҚ ТН кодын және тауардың атауын басшылыққа алу қажет. Міндетті таңбалауға таза салмағы 20 грамм немесе одан аз тауарлар жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1806 90 700 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрамында какао бар және сусындарды өндіруге немесе дайындауға арналған дайын өнімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымынан бастап 2028 жылдың 1 маусымынан бастап өндірілген тұтынушылық қаптамадағы еритін және (немесе) қайнатылатын сусындардың жекелеген түрлеріне қатысты міндетті таңбалау. Осы Тізбені қолдану мақсаттары үшін бір мезгілде ЕАЭО СЭҚ ТН кодын және тауардың атауын басшылыққа алу қажет. Міндетті таңбалауға таза салмағы 20 грамм немесе одан аз тауарлар жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+247.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2101 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кофенің сығындылары, эссенциялары және концентраттары және осы сығындыларға, эссенцияларға немесе концентраттарға негізделген немесе кофе негізіндегі дайын өнімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымынан бастап 2028 жылдың 1 маусымынан бастап өндірілген тұтынушылық қаптамадағы еритін және (немесе) қайнатылатын сусындардың жекелеген түрлеріне қатысты міндетті таңбалау. Осы Тізбені қолдану мақсаттары үшін бір мезгілде ЕАЭО СЭҚ ТН кодын және тауардың атауын басшылыққа алу қажет. Құрғақ пакеттерге салынған тауарларды қоспағанда, таза салмағы 20 грамм немесе одан аз тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+248.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2101 12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сығындылар, эссенциялар немесе концентраттар негізіндегі немесе кофе негізіндегі дайын өнімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымынан бастап 2028 жылдың 1 маусымынан бастап өндірілген тұтынушылық қаптамадағы еритін және (немесе) қайнатылатын сусындардың жекелеген түрлеріне қатысты міндетті таңбалау жылдың. Осы Тізбені қолдану мақсаттары үшін бір мезгілде ЕАЭО СЭҚ ТН кодын және тауардың атауын басшылыққа алу қажет. Құрғақ пакеттерге салынған тауарларды қоспағанда, таза салмағы 20 грамм немесе одан аз тауарлар міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+249.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2101 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шайдың немесе матенің немесе Парагвай шайының сығындылары, эссенциялары және концентраттары және олардың негізіндегі немесе шайға немесе матеге немесе Парагвай шайына негізделген дайын өнімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымынан бастап 2028 жылдың 1 маусымынан бастап өндірілген тұтынушылық қаптамадағы еритін және (немесе) қайнатылатын сусындардың жекелеген түрлеріне қатысты міндетті таңбалау. Осы Тізімді қолдану мақсаттары үшін бір уақытта ЕАЭО СЭҚ ТН кодын және тауар атауын басшылыққа алу қажет; Таза салмағы 3 грамм немесе одан аз тауарлар міндетті таңбалауға жатпайды. Салмағы 3 грамм және одан аз бірнеше тауарды тұтыну қаптамасына біріктірген кезде мұндай қаптама таңбалануға тиіс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2101 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қуырылған цикорий және өзге де қуырылған кофе алмастырғыштар мен сығындылар, эссенциялар және олардан жасалған концентраттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымынан бастап 2028 жылдың 1 маусымынан бастап өндірілген тұтынушылық қаптамадағы еритін және (немесе) қайнатылатын сусындардың жекелеген түрлеріне қатысты міндетті таңбалау. Осы Тізбені қолдану мақсаттары үшін бір мезгілде ЕАЭО СЭҚ ТН кодын және тауардың атауын басшылыққа алу қажет. Міндетті таңбалауға жатпайды дрип-пакеттерге салынған тауарларды қоспағанда, таза салмағы 20 грамм немесе одан аз тауарлар жатады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+251.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2106 90 980 8-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шай, мате (Парагвай шайы) (бұдан әрі – шай); шайдың сығындылары, эссенциялары мен концентраттары және олардың негізіндегі немесе шайға негізделген дайын өнімдер; шайды және басқа компоненттерді қосу мүмкіндігімен өсімдік шикізатынан дайындалған сусындарды дайындауға арналған тамақ өнімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымынан бастап 2028 жылдың 1 маусымынан бастап өндірілген тұтынушылық қаптамадағы еритін және (немесе) қайнатылатын сусындардың жекелеген түрлеріне қатысты міндетті таңбалау. Осы Тізбені қолдану мақсаттары үшін бір мезгілде ЕАЭО СЭҚ ТН кодын және тауардың атауын басшылыққа алу қажет. Міндетті таңбалауға таза салмағы 3 грамм немесе одан аз тауарлар жатпайды. Салмағы 3 грамм және одан аз бірнеше тауарды тұтыну қаптамасына біріктірген кезде мұндай қаптама таңбалануға тиіс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Какао-ұнтақ; құрамында какао бар және сусындарды дайындауға арналған дайын өнімдер; какао дәмін және (немесе) хош иісін ұқсататын сусындарды дайындауға арналған дәмдік-хош иісті ұнтақтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 маусымынан бастап 2028 жылдың 1 маусымынан бастап өндірілген тұтынушылық қаптамадағы еритін және (немесе) қайнатылатын сусындардың жекелеген түрлеріне қатысты міндетті таңбалау. Осы Тізбені қолдану мақсаттары үшін бір мезгілде ЕАЭО СЭҚ ТН кодын және тауардың атауын басшылыққа алу қажет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндетті таңбалауға таза салмағы 20 грамм немесе одан аз тауарлар жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+252.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3304 99 000 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арналған косметикалық өнімдер микробқа қарсы әсері бар қол гигиенасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 тамызынан бастап міндетті таңбалау микробқа қарсы әсері бар косметикалық өнімдерге, сондай-ақ Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген дезинфекциялау құралдарына қатысты. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+253.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3808 94-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дезинфекциялаушы құралдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 тамызынан бастап микробқа қарсы әсері бар косметикалық өнімдерге, сондай-ақ Қазақстан Республикасына әкелінген немесе Қазақстан Республикасының аумағында өндірілген дезинфекциялау құралдарына қатысты міндетті таңбалау (қатысты ветеринариялық қолдануға арналған құралдарды, сондай-ақ тері антисептиктерін қоспағанда, үй-жайларды, жабдықтар мен құралдарды, киім-кешек пен төсек-орындарды дезинфекциялауға арналған құралдар). Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+254.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0712 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұтас кептірілген, кесектерге, тілімдерге кесілген, ұсақталған немесе ұнтақ түріндегі басты пияз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+255.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0712 90 900 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕАЭО СЭҚ ТН 0712 тауар позициясының басқа жерінде аталмаған немесе енгізілмеген кептірілген көкөністер немесе көкөніс қоспалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау (таза салмағы 1 грамнан астам). Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+256.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0904-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Piper тектес бұрыш; Capsicum немесе Pimenta тектес кептірілген немесе ұсақталған немесе ұнтақталған жемістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау (таза салмағы 1 грамнан астам). Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+257.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0905-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ваниль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау (таза салмағы 1 грамнан астам). Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0906-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даршын және даршын ағашының гүлдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау (таза салмағы 1 грамнан астам). Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+259.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0907-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалампыр (тұтас жемістер, гүлдер мен гүл шоқтары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап міндетті таңбалау 2028 жылғы 1 қыркүйектен бастап өндірілген тамақ өнімдеріне қатысты (таза салмағы 1 грамнан астам). Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0908-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мускат жаңғағы, мацис және кардамон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау (таза салмағы 1 грамнан астам). Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+261.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0909-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анис, анис, аскөк, кориандр, римдік зире немесе волошский зире немесе зире тұқымдары; арша жидектері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау (таза салмағы 1 грамнан астам). Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+262.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0910-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зімбір, шафран, куркума (куркума), тимьян немесе тимьян, лавр жапырағы, карри және басқа да дәмдеуіштер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау (таза салмағы 1 грамнан астам). Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+263.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1211 90 860 8-ден </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұтынуға жарамды өсімдіктер мен олардың бөліктері (насыбайгүл, розмарин, жалбыз сусындар дайындауға арналған қоспаларды қоспағанда, тамаққа пайдалануға жарамды басқа да)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 1 қыркүйектен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау 2028 жылғы (таза салмағы 1 грамнан астам). Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+264.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1904 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарма дәндерін немесе жарма өнімдерін үрлеу немесе қуыру жолымен алынған дайын тамақ өнімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+265.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қытырлақ нандар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+266.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 40-тан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кептірілген нан, тосттар және соған ұқсас қуырылған өнімдер (нан үгінділерінен, мейіз, көкнәр тұқымдары және соған ұқсас қоспалары бар сары бидай, оның ішінде ванильді кептірілген нан үгінділерінен басқа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+267.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 90 550 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экструдталған немесе тартылған, ащы немесе тұздалған өнімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+268.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1905 90 900 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕАЭО СЭҚ ТН 1905 тауар позициясының басқа жеріндегі нан-тоқаш өнімдері аталмаған немесе енгізілмеген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+269.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2005 20 200 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұқа тілімдерге кесілген, қуырылған немесе кептірілген, тұздалған немесе тұздалмаған, хош иістендірілген немесе хош иістендірілмеген, герметикалық қаптамадағы, тікелей тұтынуға жарамды картоп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2005 20 800 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Консервілеуден басқа тәсілмен дайындалған картоп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+271.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2103-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұздықтарды дайындауға арналған өнімдер және дайын тұздықтар; дәмдік қоспалар мен дәмдеуіштер аралас; қыша ұнтағы және дайын қыша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 1 қыркүйектен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау 2028 жылғы (таза салмағы 30 грамм немесе одан аз болатын тұздықтар мен дайын қышадан басқа). Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+272.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2104 10 000 0-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дайын сорпалар мен сорпалар және оларды дайындауға арналған дайындамалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау (таза салмағы 10 грамм немесе одан аз сығымдалған өнімдерді (мысалы, сорпалар мен сорпаларды дайындауға арналған брикеттер түріндегі өнімдерді) қоспағанда). Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+273.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2209 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сірке қышқылынан алынған сірке суы және оның алмастырғыштары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылдың 1 қыркүйегінен бастап 2028 жылдың 1 қыркүйегінен бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+274.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уыт сығындысы; құрамында какао жоқ немесе толық майсыздандырылған негізге есептегенде 40 мас% – дан кем какао бар, басқа жерде аталмаған немесе енгізілмеген, ұсақ немесе ірі ұнтақталған ұннан, жармадан, крахмалдан немесе уыт сығындысынан жасалған дайын тамақ өнімдері; құрамында какао жоқ 0401-0404 тауар позицияларының шикізатынан жасалған өзге де дайын тамақ өнімдері немесе құрамында 5 мас% - дан аз какао бар, толық майсыз негізге есептегенде, басқа жерде аталмаған немесе енгізілмеген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-ден бастап мамыр 2029 жылдан бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау мамыр 2029 жылдың. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+275.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылумен өңдеуге ұшыраған немесе ұшырамаған, салмасы бар ( мяса немесе өзге де өнімдерден жасалған) немесе салмасы жоқ, немесе басқа тәсілмен дайындалған немесе спагетти, макарон, кеспе, лазанья, тұшпара, равиоли, каннелони сияқты дайындалмаған макарон өнімдері; пісірілген немесе пісірілмеген кускус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-ден бастап мамыр 2029 жылдан бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау мамыр 2029 жылдың. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+276.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1903 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крахмалдан жасалған, үлпектер, түйіршіктер, дәндер, дәндер немесе басқа ұқсас пішіндер түріндегі тапиока және оның алмастырғыштары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-ден бастап мамыр 2029 жылдан бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау мамыр 2029 жылдың. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+277.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1904 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қуырылмаған дәнді-дақылдар үлпектерінен немесе қуырылмаған дәнді-дақылдар үлпектерінен қуырылған дәнді-дақылдар үлпектерінен немесе ісінген дәнді-дақылдар дәндерінен жасалған қоспалардан алынған дайын тамақ өнімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-ден бастап мамыр 2029 жылдан бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау мамыр 2029 жылдың. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+278.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1904 30 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Булгур бидайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-ден бастап мамыр 2029 жылдан бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау мамыр 2029 жылдың. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+279.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1904 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәндердің дәндерін үрлеу немесе қуыру жолымен алынған дайын тамақ өнімдері немесе дәнді дақылдар өнімдері (мысалы, жүгері үлпектері); дәнді дақылдар (жүгері дәнінен басқа) дән түрінде немесе үлпек түрінде немесе басқа тәсілмен өңделген дән түрінде (ұсақ және ірі ұнтақталған ұнды, жарманы қоспағанда), бұрын қайнатылған немесе басқа тәсілмен дайындалған, басқа жерде аталмаған немесе енгізілмеген, басқалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-ден бастап мамыр 2029 жылдан бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау мамыр 2029 жылдың. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+280.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2005 20 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ірі және майда тартылған ұн немесе үлпек түріндегі картоп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 жылдың 1 мамырынан бастап 2029 жылдың 1 мамырынан бастап өндірілген тамақ өнімдеріне қатысты міндетті таңбалау. Осы тізімді қолдану мақсаттары үшін ЕАЭО СЭҚ ТН кодын да, тауардың атауын да басшылыққа алу қажет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+281.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1602-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мяса, қосалқы ет өнімдерінен, қаннан немесе өзге де жәндіктерден жасалған дайын және консервіленген өнімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 жылдың 1 сәуірінен бастап 2029 жылдың 1 сәуірінен бастап өндірілген консервілердің жекелеген түрлеріне қатысты міндетті таңбалау. Осы тізбеде көрсетілген тауарлар құралдармен таңбалануға тиіс Еуразиялық экономикалық комиссия Кеңесінің 2024 жылғы 29 қарашадағы № 120 шешімінде көрсетілген "консервіленген өнімдер" анықтамасына сәйкес келген жағдайда сәйкестендіру. Таза салмағы 30 грамм немесе одан аз тауарлар және 1 жасқа дейінгі балаларға арналған балалар тағамы міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+282.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1604-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дайын және консервіленген балық, балық уылдырығы (бекіре уылдырығы мен албырт уылдырығынан (қызыл уылдырықтан) басқа) (басқа 1604 31 000 0, 1604 32 001 0)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 жылдың 1 сәуірінен бастап 2029 жылдың 1 сәуірінен бастап өндірілген консервілердің жекелеген түрлеріне қатысты міндетті таңбалау. Осы тізімде көрсетілген тауарлар Еуразиялық экономикалық комиссия Кеңесінің 2024 жылғы 29 қарашадағы № 120 шешімінде көрсетілген "консервіленген өнімдер" анықтамасына сәйкес келген жағдайда сәйкестендіру құралдарымен таңбалауға жатады; Таза салмағы 30 грамм немесе одан аз тауарлар және 1 жасқа дейінгі балаларға арналған балалар тағамы міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+283.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1605-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дайын және консервіленген шаян тәрізділер, моллюскалар және өзге де судағы омыртқасыздар (1605 21-ден басқа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 жылдың 1 сәуірінен бастап 2029 жылдың 1 сәуірінен бастап өндірілген консервілердің жекелеген түрлеріне қатысты міндетті таңбалау. Аталған тізбеде көрсетілген тауарлар, егер Еуразиялық экономикалық одақ Кеңесінің Шешімінде көрсетілген "консервіленген өнім" анықтамасына сәйкес келген жағдайда, сәйкестендіру құралдарымен таңбалануға тиіс. 2024 жылғы 29 қарашадағы № 120 комиссиялар. Таза салмағы 30 грамм немесе одан аз тауарлар және 1 жасқа дейінгі балаларға арналған балалар тағамы міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+284.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сірке суын немесе сірке қышқылын қосып дайындалған немесе консервіленген көкөністер, жемістер, жаңғақтар және өсімдіктердің басқа да жеуге жарамды бөліктері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 жылдың 1 сәуірінен бастап 2029 жылдың 1 сәуірінен бастап өндірілген консервілердің жекелеген түрлеріне қатысты міндетті таңбалау. Осы тізбеде көрсетілген тауарлар Еуразиялық экономикалық комиссия Кеңесінің 2024 жылғы 29 қарашадағы № 120 шешімінде көрсетілген "консервіленген өнімдер" анықтамасына сәйкес келген жағдайда сәйкестендіру құралдарымен таңбалануға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар және 1 жасқа дейінгі балаларға арналған балалар тағамы міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+285.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сірке суын немесе сірке қышқылын қоспай дайындалған немесе консервіленген қызанақтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 жылдың 1 сәуірінен бастап 2029 жылдың 1 сәуірінен бастап өндірілген консервілердің жекелеген түрлеріне қатысты міндетті таңбалау. Осы тізбеде көрсетілген тауарлар Еуразиялық экономикалық комиссия Кеңесінің 2024 жылғы 29 қарашадағы № 120 шешімінде көрсетілген "консервіленген өнімдер" анықтамасына сәйкес келген жағдайда сәйкестендіру құралдарымен таңбалануға жатады. Міндетті таңбалауға таза салмағы 30 грамм болатын тауарлар жатпайды және одан да аз және 1 жасқа дейінгі балаларға арналған балалар тағамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+286.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сірке суын немесе сірке қышқылын қоспай дайындалған немесе консервіленген саңырауқұлақтар мен трюфельдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 жылдың 1 сәуірінен бастап 2029 жылдың 1 сәуірінен бастап өндірілген консервілердің жекелеген түрлеріне қатысты міндетті таңбалау. Осы тізбеде көрсетілген тауарлар Еуразиялық экономикалық комиссия Кеңесінің 2024 жылғы 29 қарашадағы № 120 шешімінде көрсетілген "консервіленген өнімдер" анықтамасына сәйкес келген жағдайда сәйкестендіру құралдарымен таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар және 1 жасқа дейінгі балаларға арналған балалар тағамы міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+287.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2005 жылдан бастап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2006 тауар позициясының өнімдерінен басқа, сірке суы немесе сірке қышқылы қосылмаған, мұздатылмаған, дайындалған немесе консервіленген басқа көкөністер (2005 20-дан басқа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 жылдың 1 сәуірінен бастап 2029 жылдың 1 сәуірінен бастап өндірілген консервілердің жекелеген түрлеріне қатысты міндетті таңбалау. Осы тізбеде көрсетілген тауарлар Еуразиялық экономикалық комиссия Кеңесінің 2024 жылғы 29 қарашадағы № 120 шешімінде көрсетілген "консервіленген өнімдер" анықтамасына сәйкес келген жағдайда сәйкестендіру құралдарымен таңбалануға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар және 1 жасқа дейінгі балаларға арналған балалар тағамы міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+288.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2006 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкөністер, жемістер, жаңғақтар, жемістердің қабығы және басқалар қантпен консервіленген өсімдік бөліктері (қант шәрбатына малынған, жылтыратылған немесе кәмпиттелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 жылдың 1 сәуірінен бастап міндетті таңбалау 2029 жылғы 1 сәуірден бастап өндірілген консервіленген өнімдердің жекелеген түрлеріне қатысты. Осы тізбеде көрсетілген тауарлар Еуразиялық экономикалық комиссия Кеңесінің 2024 жылғы 29 қарашадағы № 120 шешімінде көрсетілген "консервіленген өнімдер" анықтамасына сәйкес келген жағдайда сәйкестендіру құралдарымен таңбалануға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар және 1 жасқа дейінгі балаларға арналған балалар тағамы міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+289.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылумен, оның ішінде қант немесе басқа да тәттілендіретін заттар қосып өңдеу жолымен алынған джемдер, жеміс желелері, мармеладтар, жеміс немесе жаңғақ езбелері, жеміс немесе жаңғақ пастасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 жылдың 1 сәуірінен бастап 2029 жылдың 1 сәуірінен бастап өндірілген консервілердің жекелеген түрлеріне қатысты міндетті таңбалау. Осы тізбеде көрсетілген тауарлар Еуразиялық экономикалық комиссия Кеңесінің 2024 жылғы 29 қарашадағы № 120 шешімінде көрсетілген "консервіленген өнімдер" анықтамасына сәйкес келген жағдайда сәйкестендіру құралдарымен таңбалануға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар және 1 жасқа дейінгі балаларға арналған балалар тағамы міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2008 жылдан бастап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге тәсілмен дайындалған немесе консервіленген, құрамында қоспалары бар немесе жоқ жемістер, жаңғақтар және өсімдіктердің өзге де жеуге жарамды бөліктері басқа жерде аталмаған немесе енгізілмеген қанттар немесе басқа тәттілендіргіштер немесе спирттер (2008 11, 2008 19 қоспағанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 жылдың 1 сәуірінен бастап 2029 жылдың 1 сәуірінен бастап өндірілген консервілердің жекелеген түрлеріне қатысты міндетті таңбалау. Осы тізбеде көрсетілген тауарлар мыналарға жатады Еуразиялық экономикалық комиссия Кеңесінің 2024 жылғы 29 қарашадағы № 120 шешімінде көрсетілген "консервіленген өнімдер" анықтамасына сәйкес келген жағдайда сәйкестендіру құралдарымен таңбалау. Таза салмағы 30 грамм немесе одан аз тауарлар және 1 жасқа дейінгі балаларға арналған балалар тағамы міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+291.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2104 20 00-нан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балықтан, су омыртқасыздарынан, су сүтқоректілерінен және басқа да су жануарларынан, сондай-ақ балдырлардан және басқа да су өсімдіктерінен гомогенделген құрамдас дайын тамақ өнімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 жылдың 1 сәуірінен бастап 2029 жылдың 1 сәуірінен бастап өндірілген консервілердің жекелеген түрлеріне қатысты міндетті таңбалау. Осы тізбеде көрсетілген тауарлар Еуразиялық экономикалық комиссия Кеңесінің 2024 жылғы 29 қарашадағы № 120 шешімінде көрсетілген "консервіленген өнімдер" анықтамасына сәйкес келген жағдайда сәйкестендіру құралдарымен таңбалауға жатады. Таза салмағы 30 грамм немесе одан аз тауарлар және 1 жасқа дейінгі балаларға арналған балалар тағамы міндетті таңбалауға жатпайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+292.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2104 20 00-нан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мяса, қосалқы ет өнімдерінен, көкөністер мен жемістерден, сондай-ақ саңырауқұлақтар мен жидектерден жасалған гомогенделген құрамдас дайын тамақ өнімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 жылдың 1 сәуірінен бастап 2029 жылдың 1 сәуірінен бастап өндірілген консервілердің жекелеген түрлеріне қатысты міндетті таңбалау. Осы тізбеде көрсетілген тауарлар, егер Кеңестің шешімінде көрсетілген "консервіленген өнім" анықтамасына сәйкес келген жағдайда, сәйкестендіру құралдарымен таңбалануға тиіс Еуразиялық экономикалық комиссияның 2024 жылғы 29 қарашадағы № 120. Таза салмағы 30 грамм немесе одан аз тауарлар және 1 жасқа дейінгі балаларға арналған балалар тағамы міндетті таңбалауға жатпайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -23773,55 +45356,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24147,31 +45730,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>