--- v0 (2026-07-21)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="80a06ff" w14:textId="80a06ff">
+    <w:p w14:paraId="97b2c15" w14:textId="97b2c15">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы мәслихатының 2026 жылғы 30 сәуірдегі № 40-1 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы мәслихатының 2026 жылғы 30 сәуірдегі № 40-1 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -840,69 +840,104 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z16" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы мәслихатының 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі). </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z17" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -937,392 +972,431 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде және "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 523</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысына сәйкес (бұдан әрі – Үлгілік қағидалар) әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пайдаланылатын негiзгi терминдер мен ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда пайдаланылатын негiзгi терминдер мен ұғымдар:</w:t>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге үміткер адамның (отбасының) өтінішін қарау бойынша Ғабит Мүсірепов атындағы ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
-[...15 lines deleted...]
-      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік көмек – жергілікті атқарушы органмен (бұдан әрі – ЖАО) мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
-[...15 lines deleted...]
-      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге үміткер адамның (отбасының) өтінішін қарау бойынша Ғабит Мүсірепов атындағы ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
-[...15 lines deleted...]
-      3) әлеуметтік көмек – жергілікті атқарушы органмен (бұдан әрі – ЖАО) мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
-[...15 lines deleted...]
-      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
-[...15 lines deleted...]
-      5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
-[...15 lines deleted...]
-      6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
-[...15 lines deleted...]
-      7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
-[...15 lines deleted...]
-      8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
-[...15 lines deleted...]
-       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін ауылдық округтер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
-[...15 lines deleted...]
-      10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) шекті шама – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
-[...15 lines deleted...]
-      11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін ауылдық округтер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) цифрлық құжаттар сервисі – "цифрлық үкімет" цифрлық инфрақұрылымының операторға бекітіп берілген және цифрлық объектілерден алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
-[...15 lines deleted...]
-      12) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесі" болып табылатын цифрлық объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
-[...15 lines deleted...]
-      13) шекті шама – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
-[...15 lines deleted...]
-      14) "Электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан аумағында тұрақты тұратын және тіркелген тұлғаларға таратылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Әлеуметтік кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1457,1988 +1531,2128 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Әлеуметтік көмек бір рет және (немесе) мерзімді түрде (ай сайын, жылына бір рет) көрсетіледі және өтініш берілген айдан бастап жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
-[...15 lines deleted...]
-      6. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Алушылар санатының тізбесін, әлеуметтік көмектің шекті мөлшерлерін, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдері осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалармен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
-[...15 lines deleted...]
-      7. Алушылар санаттарының тізбесін, әлеуметтік көмектің шекті мөлшерлерін, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдері осы Қағидалармен белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
-[...15 lines deleted...]
-      Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
-[...15 lines deleted...]
-      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
-[...15 lines deleted...]
-      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тиісті қаржы жылына арналған республикалық бюджет туралы заңмен белгіленген ең төменгі күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шекті деңгейден аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
-[...15 lines deleted...]
-      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлкіне зиян келгенде, әлеуметтік көмек зиян тиген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
-[...15 lines deleted...]
-      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген бір ең төменгі күнкөріс деңгейінен аспайтын жан басына шаққандағы орташа табыстың болуы.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) және 2) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек көрсетілген оқиғалар болған күннен бастап алты айдан кешіктірілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
-[...15 lines deleted...]
-      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әлеуметтік көмек мереке күндерге және атаулы күндерге жылына бір рет, келесі санаттағы азаматтарға көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
-[...15 lines deleted...]
-      8. Әлеуметтік көмек мереке күндерге және атаулы күндерге жылына бір рет, келесі санаттағы азаматтарға көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
-[...15 lines deleted...]
-      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілері, бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілері, бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
-[...15 lines deleted...]
-      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
-[...15 lines deleted...]
-      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен марапатталған жұмысшылар мен қызметшiлерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
-[...15 lines deleted...]
-      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен марапатталған жұмысшылар мен қызметшiлерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне –35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргізілген басқа мемлекеттердегі ұрыс қимылдары кезеңінде жаралану, контузия алу, мертігу, ауру салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшілердің отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
-[...15 lines deleted...]
-      Ауғанстандағы немесе ұрыс қимылдары жүргізілген басқа мемлекеттердегі ұрыс қимылдары кезеңінде жаралану, контузия алу, мертігу, ауру салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшілердің отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
-[...15 lines deleted...]
-      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
-[...15 lines deleted...]
-      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
-[...15 lines deleted...]
-      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз – Халықаралық әйелдер күніне орай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
-[...15 lines deleted...]
-      2) 8 наурыз – Халықаралық әйелдер күніне орай:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр Ана" атағын алғандар, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
-[...15 lines deleted...]
-      "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр Ана" атағын алғандар, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірге тұратын төрт және одан да көп кәмелетке толмаған балалары, оның ішінде жасы он сегізге толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын балалары бар көп балалы отбасыларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
-[...15 lines deleted...]
-      бірге тұратын төрт және одан да көп кәмелетке толмаған балалары, оның ішінде жасы он сегізге толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын балалары бар көп балалы отбасыларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір – Чернобыль апатын еске алу күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
-[...15 lines deleted...]
-      3) 26 сәуір – Чернобыль апатын еске алу күніне:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
-[...15 lines deleted...]
-      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарын жою кезінде қаза тапқан адамдардың отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарын жою кезінде қаза тапқан адамдардың отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
-[...15 lines deleted...]
-      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдардағы Чернобыль атом электр станциясындағы апаттың салдарын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына эвакуацияланған (өз еркімен кеткен) адамдарға – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
-[...15 lines deleted...]
-      1988-1989 жылдардағы Чернобыль атом электр станциясындағы апаттың салдарын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына эвакуацияланған (өз еркімен кеткен) адамдарға – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр – Отан қорғаушылар күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
-[...15 lines deleted...]
-      4) 7 мамыр – Отан қорғаушылар күніне:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қорғаныс министрлігінің, Ішкі істер және мемлекеттік қауіпсіздік органдарының әскери міндеттілер жиындарына шақырылған, қоғамға жат көріністерге байланысты төтенше жағдайлар кезінде қоғамдық тәртіпті қорғау жөніндегі міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшілерінің, басшы және қатардағы құрам адамдарының отбасыларына – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы Қорғаныс министрлігінің, Ішкі істер және мемлекеттік қауіпсіздік органдарының әскери міндеттілер жиындарына шақырылған, қоғамға жат көріністерге байланысты төтенше жағдайлар кезінде қоғамдық тәртіпті қорғау жөніндегі міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшілерінің, басшы және қатардағы құрам адамдарының отбасыларына – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
-[...15 lines deleted...]
-      бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр – Жеңіс күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
-[...15 lines deleted...]
-      5) 9 мамыр – Жеңіс күніне:</w:t>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларға, атап айтқанда Ұлы Отан соғысы кезеңінде, сондай - ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілерге –382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысына қатысушыларға, атап айтқанда Ұлы Отан соғысы кезеңінде, сондай - ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілерге –382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылыс жайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілеріне – 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылыс жайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілеріне – 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлерге, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
-[...15 lines deleted...]
-      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлерге, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының ішкі істер және мемлекеттік қауіпсіздік әскерлері мен органдарының еріктi жалдамалы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының ішкі істер және мемлекеттік қауіпсіздік әскерлері мен органдарының еріктi жалдамалы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z76" w:id="65"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
-[...15 lines deleted...]
-      екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z78" w:id="67"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен марапатталған азаматтарға – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z79" w:id="68"/>
-[...15 lines deleted...]
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен марапатталған азаматтарға – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
-[...15 lines deleted...]
-      екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
-[...15 lines deleted...]
-      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
-[...15 lines deleted...]
-      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайы) – 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z84" w:id="73"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайы) – 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z85" w:id="74"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z86" w:id="75"/>
-[...15 lines deleted...]
-      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мамыр – Саяси қуғын - сүргін және ашаршылық құрбандарын еске алу күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z87" w:id="76"/>
-[...15 lines deleted...]
-      6) 31 мамыр – Саяси қуғын - сүргін және ашаршылық құрбандарын еске алу күніне:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы аумағында саяси қуғын - сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдарға – 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы аумағында саяси қуғын - сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдарға – 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қазіргі аумағында өздеріне қуғын - сүргіндер қолданылғанға дейін тұрақты өмір сүрген адамдарға – 15 (он бес) айлық есептік көрсеткіш мөлшерінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z89" w:id="78"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағынан тысқары жерлерде қуғын - сүргіндерді кеңес соттары мен басқа да органдардың қолдануы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       екінші дүниежүзілік соғыс кезінде (жай адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстаннан тысқары жерлерде әскери қызмет атқару үшін шақырылғаннан кейін қуғын-сүргіндерді қолдануы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қуғын-сүргіндерді орталық одақтық органдар, КСР Одағы Жоғарғы Сотының және оның сот алқаларының, КСР Одағы Айрықша бас саяси Басқарма алқасының, КСР Одағы Ішкі істер халық комиссариаты - Мемлекет Қауіпсіздігі министрлігі - Ішкі істер Министрлігі жанындағы айрықша кеңестің, КСР Одағы Прокуратурасы мен КСР Одағы Ішкі істер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа да органдардың шешімдері бойынша; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       КСР Одағы мемлекеттік өкіметтің жоғары органдарының актілері негізінде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдарға – 15 (он бес) айлық есептік көрсеткіш мөлшерінде; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ата–аналарымен немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған саяси қуғын-сүргіндер құрбандарының балаларына, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оның қолданылуы нәтижесінде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын - сүргіндер құрбандарының балаларына – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
-[...15 lines deleted...]
-      ата–аналарымен немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған саяси қуғын-сүргіндер құрбандарының балаларына, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оның қолданылуы нәтижесінде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын - сүргіндер құрбандарының балаларына – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 маусым – Балаларды қорғау күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
-[...15 lines deleted...]
-      7) 1 маусым – Балаларды қорғау күніне:</w:t>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар балаларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде, атап айтқанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z97" w:id="86"/>
-[...15 lines deleted...]
-      мүгедектігі бар балаларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде, атап айтқанда;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жасқа дейінгі мүгедектігі бар балаларға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
-[...15 lines deleted...]
-      жеті жасқа дейінгі мүгедектігі бар балаларға;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі бірінші топтағы мүгедектігі бар балаларға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
-[...15 lines deleted...]
-      жеті жастан он сегіз жасқа дейінгі бірінші топтағы мүгедектігі бар балаларға;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі екінші топтағы мүгедектігі бар балаларға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z100" w:id="89"/>
-[...15 lines deleted...]
-      жеті жастан он сегіз жасқа дейінгі екінші топтағы мүгедектігі бар балаларға;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі үшінші топтағы мүгедектігі бар балаларға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z101" w:id="90"/>
-[...15 lines deleted...]
-      жеті жастан он сегіз жасқа дейінгі үшінші топтағы мүгедектігі бар балаларға;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 16 желтоқсан – Қазақстан Республикасының Тәуелсіздік күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
-[...15 lines deleted...]
-      8) 30 тамыз – Қазақстан Республикасының Конституция күніне орай:</w:t>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қазіргі аумағында өздеріне қуғын-сүргіндер қолданылғанға дейін тұрақты өмір сүрген адамдарға, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, оларға қатысты қылмыстық істерді қараудың қолданыстағы тәртібі сақталатын – 51 (елу бір) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Бірнеше санатқа жататын адамдарға атаулы күндер мен мереке күндеріне әлеуметтік көмек тек бір негіз бойынша тағайындалады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік көмек толық мемлекеттік қамтамасыз етудегі адамдарды қоспағанда, орташа табыстарын есепке алмай мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтарға (отбасыларға), дүлей зілзала салдарынан зардап шеккендерге (тұрғын үй құрылысы) меншік иелерінің біріне – бір рет 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтарға (отбасыларға), өрт салдарынан зардап шеккендерге (тұрғын үй құрылысы) меншік иелерінің біріне – бір рет 200 (екі жүз) айлық есептік көрсеткішке дейінгі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) туберкулезбен ауыратын және амбулаториялық емделуде жүрген адамдарға ай сайын – 6 (алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) АИТВ-инфекциясының профилактикасы саласындағы қызметті жүзеге асыратын денсаулық сақтау ұйымы ұсынатын тізім негізінде тұрақты күтім жасау және қосымша күшейтілген тамақтану үшін адамның иммун тапшылығы вирусынан (АИТВ) туындаған ауруы бар балалардың ата-анасына немесе заңды өкіліне ай сайын ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
-[...15 lines deleted...]
-      10. Әлеуметтік көмек жеке тұлғаның (отбасының) жан басына шаққандағы орташа табысы ескерілмей мұқтаж азаматардың келесі санаттарына көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) "Қазақстан Республикасының халқына онкологиялық көмек көрсетуді ұйымдастыру стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 12 қарашадағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ ҚР ДСМ-112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25167 болып тіркелген) сәйкес II, II А немесе IV клиникалық топтағы қатерлі ісігі бар азаматқа мерзімді (жылына бір рет) 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
-[...15 lines deleted...]
-      1) азаматтарға (отбасыларға), дүлей зілзала салдарынан азаматтарға (отбасыларға) немесе олардың мүлкіне зиян келгені бойынша жағдай туындаған сәттен бастап, өтініш көрсету мерзімі алты айдан кешіктірмей тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне бір рет 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жеті жасқа дейінгі, жеті жастан он сегіз жасқа дейінгі бірінші, екінші, үшінші топтағы мүгедектігі бар баланы санаторлық-курорттық емдеуге алып жүретін заңды өкілдердің біріне, егер санаторлық-курорттық емдеуге жіберу үшін әзірленген жеке абилитация және оңалту бағдарламасы болмаған жағдайда, санаторлық-курорттық емдеу ұсынатын ұйымдарда емдеуге алып жүретін бір адамнан артық емес, жылына 1 рет, емдеу рәсімдерін қоспағанда, тұру мен тамақтануға жұмсалған нақты шығындар мөлшерінде, санаторлық-курорттық емдеуге төлемді растайтын құжатты, ілесіп жүруші адамға санаторлық-курорттық ұйым берген орындалған жұмыстар (көрсетілген қызметтер) актісін ұсыну арқылы, жылына 1 рет, 50 (елу) айлық есептік көрсеткіштен аспайтын мөлшерде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қаржылай көмек түріндегі әлеуметтік көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) азаматтарға (отбасыларға), өрт салдарынан азаматтарға (отбасыларға) немесе олардың мүлкіне зиян келгені бойынша жағдай туындаған сәттен бастап, өтініш көрсету мерзімі алты айдан кешіктірмей тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне бір рет 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерінде; </w:t>
-[...19 lines deleted...]
-      3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусынан туындаған инфекцияны жұқтырған балалардың ата-аналарына немесе өзге заңды өкілдеріне, республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде;</w:t>
+      Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктері бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарындағы тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы Кеңестік Социалистік Республикалар Одағының ордендерімен және медальдарымен марапатталған адамдарға, Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген өзге де адамдарға, 1979 жылғы 1 желтоқсан – 1989 жылғы желтоқсан аралығындағы кезеңде Ауғанстанға және ұрыс қимылдары жүргізілген басқа да елдерге жұмысқа жiберiлген жұмысшылар мен қызметшiлерді, бұрынғы КСР Одағы Мемлекеттік қауiпсiздiк комитетiнiң Ауғанстан аумағында уақытша болған және кеңес әскерлерiнiң шектеулі контингентінің құрамына енбеген жұмысшылар мен қызметшiлерді қоспағанда, Семей ядролық полигоны аймағында зардап шеккендерге жоғарыда көрсетілген санаттардың мәртебесін растайтын құжат негізінде емдеу-профилактикалық мекемелерінің жолдамасы бойынша, жол жүру фактісін растайтын құжат (жол жүру билеті, электрондық жол жүру билеті, билеттерге ақы төленгенін көрсететін банктік шоттан үзінді) және ауруханаға жатқызылу фактісін куәландыратын құжаттарды (емдеу-профилактикалық мекеменің үзіндісі немесе басқа құжаттар) ұсынған жағдайда, Қазақстан Республикасының аумағы арқылы ауруханаға жатқызу орнына дейін және кері қарай көрсетілген көлік құралдарының бір түріне жөнелту станциясынан темір жол, автомобиль жолаушылар көлігімен (таксиден басқа) жүріп өткен жолдың нақты құнын өтеуге мерзімді (жылына бір рет) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
-[...15 lines deleted...]
-      4) туберкулезбен ауыратын және амбулаториялық емделуде жүрген адамдарға ай сайын – 6 (алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар, дәрігердің рецепті бойынша тағайындалған мамандандырылған емдік тамақтану енгізілмеген балаларға, Қазақстан Республикасы азаматтарының жекелеген санаттарына амбулаториялық қамтамасыз етудің жекелеген санаттары үшін тегін дәрілік заттар мен медициналық бұйымдар тізбесіне енгізілмеген аурулары (жай-күйі) бойынша ай сайын ұсынылған есеп-шот фактураға сәйкес, бірақ 50 (елу) айлық есептік көрсеткіштен аспайтын мөлшерде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
-[...15 lines deleted...]
-      5) "Қатерлі ісіктер, адам иммунитет тапшылығы вирусынан (АИВ) тудырған ауру, "Созылмалы вирусты гепатиттер және бауыр циррозы", "Жедел миокард инфарктісі (алғашқы 6 ай)" аурумен ауратын адамдарға – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдарға, 1979 жылғы 1 желтоқсан – 1989 жылғы желтоқсан аралығындағы кезеңде Ауғанстанға және ұрыс қимылдары жүргізілген басқа да елдерге жұмысқа жiберiлген жұмысшылар мен қызметшiлерді, бұрынғы КСР Одағы Мемлекеттік қауiпсiздiк комитетiнiң Ауғанстан аумағында уақытша болған және кеңес әскерлерiнiң шектеулі контингентінің құрамына енбеген жұмысшылар мен қызметшiлерді қоспағанда, Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген өзге де адамдарға жұмыс түрлері мен материалдарын (шарт, фискалдық чек) міндетті түрде көрсете отырып, тіс протездеуді жүргізуге лицензиясы бар ұйымнан алынған төлем шотын ұсынған жағдайда, жоғарыда көрсетілген санаттардың мәртебесін растайтын құжат негізінде бағалы металдар мен металл керамикадан, металл акрилден жасалған протездерден басқа, тіс протездеу ақысын өтеуге мерзімді түрде (жылына бір рет), 50 (елу) айлық есептік көрсеткіш мөлшеріндегі сомадан аспайтын өлшемде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
-[...15 lines deleted...]
-      6) "Психикалық және мінез-құлық бұзылыстары" аурумен ауратын адамдарға – 2 (екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және және Заңның 8-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарды қоспағанда, сондай-ақ Қазақстан Республикасының шипажайларында (профилакторияларында) санаторлық-курорттық емделуге арналған жеке абилитациялау және оңалту бағдарламасы болмаған жағдайда жеті жасқа дейінгі, бірінші, екінші, үшінші топтағы жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға, өтініш берушінің тұрғылықты жері бойынша емдеу-профилактикалық мекеменің ұсынымдарына сәйкес, курорттық емдеу картасынан үзінді көшірме, шот-фактура ұсына отырып, курорттық емдеу құны мөлшерінде, бірақ 50 (елу) айлық есептік көрсеткіштен аспайтын мөлшерде, жылына 1 (бір) рет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
-[...15 lines deleted...]
-      7) "Орталық нерв жүйесінің миелинсіздендіруші аурулары, "Нерв жүйесінің дегенаративті аурулары", "Ми қан айналымының жедел бұзылуы (1 жыл)", "Эпилепсия" аурумен ауратын адамдарға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және Заңның 8-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарды қоспағанда коммуналдық қызметтерге ақы төлеуге және отын сатып алуға ай сайын 2 (екі) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
-[...15 lines deleted...]
-      8) "Орфандық аурулар" ауратын адамдарға – 3 (үш) айлық есептік көрсеткіш мөлшерінде.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) – 9) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек көрсету үшін адамның (отбасының) материалдық және тұрмыстық жағдайын тексеру талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
-[...15 lines deleted...]
-      Осы тармақтың 3) - 8) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек көрсету үшін адамның (отбасының) материалдық және тұрмыстық жағдайына тексеру жүргізуді қажет етпейді.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әлеуметтік көмек толық мемлекеттік қолдау алатын адамдарды қоспағанда, жан басына шаққандағы орташа табыс республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген бірыңғай ең төменгі күнкөріс деңгейінің шегінен аспайтынын ескере отырып, 10 (он) айлық есептік көрсеткіш мөлшерінде келесі санаттағы азаматтарға беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
-[...15 lines deleted...]
-      11. Әлеуметтік көмек адамның (отбасының) жан басына шаққандағы орташа табысы, ең төменгі күнкөрістің бірыңғай шегінен аспайтын, жылына 1 (бір) рет – 10 (он) айлық есептік көрсеткіш мөлшерінде көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z120" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әлеуметтік мәні бар сырқат адамдарға, жылына бір рет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
-[...15 lines deleted...]
-      12. Әлеуметтік көмек табысы ескерілмей жылына бір рет келесі санаттағы азаматтарға көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z121" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жан басына шаққандағы орташа табысы республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген бірыңғай ең төменгі күнкөріс деңгейінің шегінен аспайтын адамдарға (отбасыларға), біржолғы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және және Заңның </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1), 2) және 3) тармақшаларында көрсетілген басқа да адамдарға, сондай-ақ 1-топтағы мүгедектігі бар адамдарды ілесіп жүретін адамдарға Қазақстан Республикасының санаторийлерінде (профилакторийлерінде) санаторий-курорттық ем алуға, өтініш берушінің санаторлық-курорттық картаны, санаторлық-курорттық ұйымның шот-фактурасын ұсына отырып, санаторлық-курорттық емделудің құны мөлшерінде тұрғылықты жері бойынша емдеу мекемесінің ұсынымдарына сәйкес, ал мүгедектігі бар адамдарға ілесіп жүретін адамның санаторийде тұрғаны үшін төлемді растайтын құжатқа (шот-фактура немесе төлем туралы чек) сәйкес бірақ 50 (елу) айлық есептік көрсеткіш мөлшерінен аспайтын сомада, жылына 1 рет;</w:t>
+      12. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларын бекіту туралы" 2023 жылғы 26 мамырдағы № 181 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 тіркелген) адамның (отбасының) жан басына шаққандағы орташа табысы мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z124" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге және Заңның </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 тіркелген) адамның (отбасының) жан басына шаққандағы орташа табысы мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу Қағидаларына сәйкес есептеледі.</w:t>
+      13. Әлеуметтік көмек көрсету тәртібі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үлгілік қағидаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z124" w:id="113"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z125" w:id="114"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z126" w:id="115"/>
-[...15 lines deleted...]
-      15. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға, жергіліті атқарушы органдарға және денсаулық сақтау ұйымдарына сұрау салу негізінде не уәкілетті мемлекеттік органның цифрлық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z127" w:id="116"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3473,1571 +3687,1551 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z129" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "цифрлық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті цифрлық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z130" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z130" w:id="119"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z131" w:id="120"/>
-[...15 lines deleted...]
-      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+    <w:bookmarkStart w:name="z132" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z132" w:id="121"/>
-[...15 lines deleted...]
-      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+    <w:bookmarkStart w:name="z133" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z133" w:id="122"/>
-[...15 lines deleted...]
-      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+    <w:bookmarkStart w:name="z134" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z134" w:id="123"/>
-[...15 lines deleted...]
-      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
+    <w:bookmarkStart w:name="z135" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z135" w:id="124"/>
-[...15 lines deleted...]
-      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік мәні бар сырқатының болу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z136" w:id="125"/>
-[...15 lines deleted...]
-      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z137" w:id="126"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="128"/>
+    <w:bookmarkStart w:name="z138" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінен келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z140" w:id="129"/>
-[...15 lines deleted...]
-       Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z141" w:id="130"/>
-[...15 lines deleted...]
-      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың 7-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z142" w:id="131"/>
-[...15 lines deleted...]
-      16. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z143" w:id="132"/>
+    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z147" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z148" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z149" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z150" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-тармағының</w:t>
-[...39 lines deleted...]
-        <w:t>2)</w:t>
+        <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4) тармақшаларында</w:t>
-[...169 lines deleted...]
-      21. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
+        <w:t>18-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z150" w:id="139"/>
-[...15 lines deleted...]
-      22. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z151" w:id="140"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z152" w:id="141"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z153" w:id="142"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
+    <w:bookmarkStart w:name="z154" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифрлық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z154" w:id="143"/>
-[...15 lines deleted...]
-      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z155" w:id="144"/>
-[...15 lines deleted...]
-      ақпараттық жүйелерді пайдалану;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z156" w:id="145"/>
-[...15 lines deleted...]
-      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z157" w:id="146"/>
-[...15 lines deleted...]
-      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z158" w:id="147"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:bookmarkStart w:name="z159" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z160" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бас тартқан жағдайда – Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z161" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z161" w:id="150"/>
+    <w:bookmarkStart w:name="z162" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z163" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z164" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z165" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z166" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z167" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z168" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның цифрлық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z169" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға </w:t>
-[...179 lines deleted...]
-      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+       24. Әлеуметтік көмек тағайындауды жүзеге асыратын уәкілетті органмен қабылданған шешімге шағымдану тәртібі Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" бұйрығымен (Нормативтік құқықтық актілерді тіркеу мемлекеттік тізілімінде № 22394 болып тіркелген) анықталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z169" w:id="158"/>
-[...15 lines deleted...]
-      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмек көрсетуге арналған шығыстарды қаржыландыру ағымдағы қаржы жылына Ғабит Мүсірепов атындағы аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z170" w:id="159"/>
-[...15 lines deleted...]
-       5) арнайы әлеуметтік қызметтердің кепілдендірілген көлемінен артық қамтамасыз етілген адамды қоспағанда, стационар жағдайында арнайы әлеуметтік қызметтерді көрсету орталықтарында тұруы және мемлекеттің толық қамқорлығында болуы.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:bookmarkStart w:name="z172" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z173" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Әлеуметтік көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z174" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z175" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы Ғабит Мүсірепов атындағы ауданының шегінен тыс жерге тұрақты тұруға кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z176" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z177" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z178" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z179" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      25. Әлеуметтік көмек тағайындауды жүзеге асыратын уәкілетті органмен қабылданған шешімге шағымдану тәртібі Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы </w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z178" w:id="167"/>
+      Осы тармақтың 3) тармақшасы осы Қағидалардың 7-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z180" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z181" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z182" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген; </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="170"/>
+      Әлеуметтік көмек алушылар (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхаты бар өкіл) әлеуметтік көмек көрсету жөніндегі уәкілетті органға өз атынан немесе отбасы атынан әлеуметтік көмек төлеуді тоқтатуға негіздердің туындағаны туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z183" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z184" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған цифрлық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z185" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы тармақтың </w:t>
-[...99 lines deleted...]
-      Әлеуметтік көмекті төлеу көрсетілген мән-жайлар туындаған айдан бастап тоқтатылады.</w:t>
+      29. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек төлеу үшін алушылардың санаттарын қалыптастыру тәртібі және әлеуметтік көмек төлеуді жүзеге асыру Мемлекеттік корпорация арқылы Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ​​- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z185" w:id="174"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5402,202 +5596,202 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="177"/>
+    <w:bookmarkStart w:name="z194" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z195" w:id="178"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z195" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Ғабит Мүсірепов атындағы ауданы мәслихатының 2026 жылғы 17 ақпандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 37-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ғабит Мүсірепов атындағы ауданы мәслихатының 2023 жылғы 13 қазандағы № 9-1 "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" шешімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z196" w:id="179"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z196" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ғабит Мүсірепов атындағы ауданы мәслихатының 2026 жылғы 3 сәуірдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 38-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ғабит Мүсірепов атындағы ауданы мәслихатының 2023 жылғы 13 қазандағы № 9-1 "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданда әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" шешімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5923,31 +6117,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>