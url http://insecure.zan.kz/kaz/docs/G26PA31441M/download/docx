--- v0 (2026-06-05)
+++ v1 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a7edce5" w14:textId="a7edce5">
+    <w:p w14:paraId="fbbe976" w14:textId="fbbe976">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Павлодар қаласында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Павлодар облысы Павлодар қалалық мәслихатының 2026 жылғы 9 сәуірдегі № 314/41 шешімі</w:t>
+        <w:t>Павлодар облысы Павлодар қалалық мәслихатының 2026 жылғы 9 сәуірдегі № 314/41 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Әлеуметтік кодексіне, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -557,104 +557,114 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Павлодар қалалық</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">№ ___ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -675,93 +685,178 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шешімімен бекітілген</w:t>
+              <w:t xml:space="preserve">мәслихатының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 жылғы 9 сәуірдегі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 314/41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> шешімімен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Жоғарғы оң жақ бұрышы жаңа редакцияда - Павлодар облысы Павлодар қалалық мәслихатының 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 325/42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен сон қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Павлодар қаласында әлеуметтік көмек көрсетудің, оның мөлшерлерін  белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін  айқындаудың Қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасының әлеуметтік кодексіне, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -796,452 +891,452 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" Заңына, Қазақстан Республикасы Үкіметінің "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" 2023 жылғы 30 маусымдағы № 523 (бұдан әрі - Үлгілік қағидалар) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Павлодар қаласының мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтарға арналған үкімет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" мемлекеттік корпорациясы (бұдан әрі - Мемлекеттік корпорация) - Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>арнайы комиссия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Павлодар қаласы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік көмек - жергілікті атқарушы орган (бұдан әрі - ЖАО) мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі-алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
-[...15 lines deleted...]
-      3) әлеуметтік көмек - жергілікті атқарушы орган (бұдан әрі - ЖАО) мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі-алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Павлодар қаласы жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
-[...15 lines deleted...]
-      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Павлодар қаласы жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
-[...15 lines deleted...]
-      5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ең төмен күнкөріс деңгейі - Павлодар облысы бойынша статистикалық органдар есептейтін мөлшері бойынша ең төмен тұтыну себетінің құнына тең, бір адамға қажетті ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
-[...15 lines deleted...]
-      6) ең төмен күнкөріс деңгейі - Павлодар облысы бойынша статистикалық органдар есептейтін мөлшері бойынша ең төмен тұтыну себетінің құнына тең, бір адамға қажетті ең төмен ақшалай кіріс;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жан басына шаққандағы орташа кіріс - отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне келетін үлесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мереке күндері</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мерекелік күндер (бұдан әрі - атаулы күндер) - Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
-[...15 lines deleted...]
-      9) мерекелік күндер (бұдан әрі - атаулы күндер) - Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уәкілетті мемлекеттік орган - Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>учаскелік комиссия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) шекті мөлшер - әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
-[...15 lines deleted...]
-      12) шекті мөлшер - әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) цифрлық құжаттар сервисі – операторға бекітілген "электронды үкімет" ақпараттық-коммуникациялық инфрақұрылымының объекты, электронды түрде ақпараттандыру объектілерінен алынған мәліметтер негізінде құрылған құжаттарды көрсету және пайдалануға арналған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
-[...15 lines deleted...]
-      13) цифрлық құжаттар сервисі – операторға бекітілген "электронды үкімет" ақпараттық-коммуникациялық инфрақұрылымының объекты, электронды түрде ақпараттандыру объектілерінен алынған мәліметтер негізінде құрылған құжаттарды көрсету және пайдалануға арналған;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
-[...15 lines deleted...]
-      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Әлеуметтік кодекстің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1376,1070 +1471,1208 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген әлеуметтік қолдау шаралары осы Қағидаларда белгіленген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...15 lines deleted...]
-      4. Әлеуметтік көмек бір рет және (немесе) мерзімді (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Павлодар облысы Павлодар қалалық мәслихатының 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 325/42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен сон қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз - Халықаралық әйелдер күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 сәуір - радиациялық авариялар мен апаттардың салдарын жоюға және осы авариялар мен апаттардың құрбандарын еске алуға қатысушылар күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр - Отан қорғаушылар күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр - Жеңіс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мамыр - Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 30 тамыз - Қазақстан Республикасының Конституция күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 1 қазан- Карттар күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 25 қазан - Қазақстан Республикасының күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) 16 желтоқсан- Қазақстан Республикасының Тәуелсіздік күні. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Павлодар облысы Павлодар қалалық мәслихатының 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 325/42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен сон қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Учаскелік және арнайы комиссиялар өз қызметін Павлодар облысы әкімдігі бекіткен ережелер негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және  әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әлеуметтік көмек көрсету уәкілетті орган Павлодар қаласында тұрақты тіркелген және тұратын азаматтарға келесі санаттардан әлеуметтік көмек көрсетеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) атаулы күндер мен мереке күндеріне біржолғы әлеуметтік көмек Мемлекеттік корпорацияның тізімі негізінде, алушылардан өтініш сұрамай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлеріне 50 (елу) айлық есептік көрсеткіш (бұдан әрі – АЕК) мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне 50 (елу) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне 50 (елу) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылары мен қызметшiлеріне 50 (елу) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z55" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне 50 (елу) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 50 (елу) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 наурыз - Халықаралық әйелдер күніне :</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...15 lines deleted...]
-      6. Учаскелік және арнайы комиссиялар өз қызметін Павлодар облысы әкімдігі бекіткен ережелер негізінде жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік атаулы әлеуметтік көмек алушылар қатарындағы көп балалы аналарына (отбасыларына) 5 (бес) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және  әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26 сәуір - радиациялық апаттар мен апаттардың салдарын жоюға және осы апаттар мен апаттардың құрбандарын еске алуға қатысушылар күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
-[...15 lines deleted...]
-      7. Әлеуметтік көмек көрсету уәкілетті орган Павлодар қаласында тұрақты тіркелген және тұратын азаматтарға келесі санаттардан әлеуметтік көмек көрсетеді:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқандарына, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарына 50 (елу) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-      1) атаулы күндер мен мереке күндеріне біржолғы әлеуметтік көмек Мемлекеттік корпорацияның тізімі негізінде, алушылардан өтініш сұрамай:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарына және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 50 (елу) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-      15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына 50 (елу) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...15 lines deleted...]
-      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлеріне 50 (елу) айлық есептік көрсеткіш (бұдан әрі – АЕК) мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына 50 (елу) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
-[...15 lines deleted...]
-      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне 50 (елу) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарына 50 (елу) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...15 lines deleted...]
-      бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне 50 (елу) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7 мамыр - Отан қорғаушы күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...15 lines deleted...]
-      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылары мен қызметшiлеріне 50 (елу) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз - 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне 50 (елу) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне 50 (елу) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын қорғауды күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерін орындаған Қазақстан Республикасының әскери қызметшілеріне 50 (елу) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...15 lines deleted...]
-      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 50 (елу) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына 50 (елу) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
-[...15 lines deleted...]
-      8 наурыз - Халықаралық әйелдер күніне :</w:t>
+    <w:bookmarkStart w:name="z69" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 мамыр - Жеңіс күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
-[...15 lines deleted...]
-      мемлекеттік атаулы әлеуметтік көмек алушылар қатарындағы көп балалы аналарына (отбасыларына) 5 (бес) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларына, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне 5 000 000 (бес миллион) теңге, сондай-ақ 20 (жиырма) АЕК мөлшерінде азық-түлік жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
-[...15 lines deleted...]
-      26 сәуір - радиациялық апаттар мен апаттардың салдарын жоюға және осы апаттар мен апаттардың құрбандарын еске алуға қатысушылар күніне:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарына, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, жұмысшылары мен қызметшілеріне 5 000 000 (бес миллион) теңге, сондай-ақ 20 (жиырма) АЕК мөлшерінде азық-түлік жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
-[...15 lines deleted...]
-      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқандарына, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарына 50 (елу) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына 100 000 (жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарына және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 50 (елу) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлеріне, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына 100 000 (жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына 50 (елу) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне 100 000 (жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...15 lines deleted...]
-      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына 50 (елу) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарына 10 (он) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
-[...15 lines deleted...]
-      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарына 50 (елу) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарына 10 (он) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
-[...15 lines deleted...]
-      7 мамыр - Отан қорғаушы күніне:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына 50 (елу) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
-[...15 lines deleted...]
-      2003 жылғы тамыз - 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне 50 (елу) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілер 10 (он) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
-[...15 lines deleted...]
-      1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын қорғауды күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерін орындаған Қазақстан Республикасының әскери қызметшілеріне 50 (елу) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарына 200 000 (екі жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
-[...15 lines deleted...]
-      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына 50 (елу) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1944 жылғы 1 қаңтар - 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарына 10 (он) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарына 150 000 (жүз елу мың) теңге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z82" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 - 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілеріне, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына 50 (елу) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z83" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарына 100 000 (жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z84" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарына 100 000 (жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z85" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2474,2103 +2707,2427 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 - баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдардың отбасыларына 10 (он) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z86" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына 10 (он) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z87" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына 10 (он) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 60 000 (алпыс мың) теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z89" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 50 (елу) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z90" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31 мамыр - Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z91" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотпен немесе Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңында белгіленген тәртіппен саяси қуғын-сүргіндер құрбаны немесе саяси қуғын-сүргіндерден зардап шеккен деп танылған азаматтарына 10 (он) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z92" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне 10 (он) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z93" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атағына ие болған адамдарына 10 (он) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z94" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30 тамыз - Қазақстан Республикасының Конституция күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z95" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18 жасқа дейінгі мүгедектігі бар балаларға 20 (жиырма) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының колледждерінде ақылы негізде оқитын, абилитация мен реабилитацияның жеке бағдарламасының кәсіби бөлігінен үзіндісі бар мүгедектігі бар адамдарына 30 (отыз) АЕК мөлшерінде, әлеуметтік көмек көрсету уәкілетті ұйымның тізімі негізінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының жоғары оқу орындарында ақылы негізде оқитын, абилитация мен реабилитацияның жеке бағдарламасының кәсіби бөлігінен үзіндісі бар мүгедектігі бар адамдарына 60 (алпыс) АЕК мөлшерінде, әлеуметтік көмек көрсету уәкілетті ұйымның тізімі негізінде;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына 10 (он) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 қазан - Қарттар күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына 10 (он) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнеткерлік жасқа толған, зейнетақының және (немесе) жәрдемақының ең төмен мөлшерін немесе зейнетақының және (немесе) жәрдемақының ең төмен мөлшерінен төмен алатын азаматтарына 2 (екі) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 60 000 (алпыс мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнетақының және (немесе) жәрдемақының ең төмен мөлшерін немесе зейнетақының және (немесе) жәрдемақының ең төмен мөлшерінен төмен алатын 80 жастағы және одан (асқан) көп жасқа толған азаматтарына 3 (үш) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 50 (елу) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25 қазан - Қазақстан Республикасының күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
-[...15 lines deleted...]
-      31 мамыр - Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күніне:</w:t>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18 жасқа дейінгі мүгедектігі бар балаларына 5 (бес) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
-[...15 lines deleted...]
-      сотпен немесе Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңында белгіленген тәртіппен саяси қуғын-сүргіндер құрбаны немесе саяси қуғын-сүргіндерден зардап шеккен деп танылған азаматтарына 10 (он) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші топтағы мүгедектігі бар адамдарына 5 (бес) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
-[...15 lines deleted...]
-      Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне 10 (он) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші топтағы мүгедектігі бар адамдарына 5 (бес) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16 желтоқсан - Қазақстан Республикасының Тәуелсіздік күніне: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z106" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңымен белгіленген 1986 жылғы 17-18 желтоқсандағы Қазақстандағы оқиғаларға қатысқан азаматтарға 60 (алпыс) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z107" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) емдеуге (сауықтыруға) әлеуметтік көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z108" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z109" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z110" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z111" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарына және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z112" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z113" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір реттік 50 (елу) АЕК мөлшерінде, жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін), қоса отырып өтініш негізінде, мәртебесін растайтын құжатты, екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелерінде ашылған 20-таңбалы ағымдағы шот туралы хабарламаны қоса отырып;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z114" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мүгедектігі бар адамдарды сүйемелдеуге арналған әлеуметтік көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z115" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар он сегіз жасқа дейінгі балаларға санаторий-курорттық емделуге заңды өкілімен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органның тізімі негізінде 20 (жиырма) АЕК мөлшерінде біржолғы әлеуметтік көмек көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z116" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші топтағы мүгедектігі бар адамдарға санаторий-курорттық емделуге алып жүретін адамымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органның тізімі негізінде 55 (елу бес) АЕК мөлшерінде біржолғы әлеуметтік көмек көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z117" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммуналдық қызметтерді төлеуге әлеуметтік көмек:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңымен белгіленген 1986 жылғы 17-18 желтоқсандағы Қазақстандағы оқиғаларға қатысқан азаматтарға 60 (алпыс) АЕК мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
-[...15 lines deleted...]
-      2) емдеуге (сауықтыруға) әлеуметтік көмек:</w:t>
+    <w:bookmarkStart w:name="z119" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkStart w:name="z120" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z121" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z122" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkStart w:name="z123" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z124" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарына және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z125" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
-[...15 lines deleted...]
-      3) мүгедектігі бар адамдарды сүйемелдеуге арналған әлеуметтік көмек:</w:t>
+    <w:bookmarkStart w:name="z126" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
-[...15 lines deleted...]
-      мүгедектігі бар он сегіз жасқа дейінгі балаларға санаторий-курорттық емделуге заңды өкілімен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органның тізімі негізінде 20 (жиырма) АЕК мөлшерінде біржолғы әлеуметтік көмек көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тоқсан сайын 10 (он) АЕК мөлшерінде, жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін), қоса отырып өтініш негізінде, мәртебесін растайтын құжатты, екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелерінде ашылған 20-таңбалы ағымдағы шот туралы хабарламаны қоса отырып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
-[...15 lines deleted...]
-      бірінші топтағы мүгедектігі бар адамдарға санаторий-курорттық емделуге алып жүретін адамымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органның тізімі негізінде 55 (елу бес) АЕК мөлшерінде біржолғы әлеуметтік көмек көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дулей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуіне байланысты әлеуметтік көмек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
-[...15 lines deleted...]
-      4) коммуналдық қызметтерді төлеуге әлеуметтік көмек:</w:t>
+    <w:bookmarkStart w:name="z129" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дулей апат салдарынан өзіне немесе мүлкіне келтірілген зиянға байланысты азаматтарға (отбасыларға) ең төменгі қажеттіліктерін қамтамасыз ету үшін қажетті тұрғын үйге, атап айтқанда тұрғын үйге, пәтерге немесе уақытша (маусымдық) тұруға арналған құрылысқа қатысты (меншігінде бірден артық тұрғын үй бірлігі (пәтер, үй) бар азаматтарды (отбасыларды) қоспағанда) 100 (жүз) АЕК мөлшерінде біржолғы төлем. Төлем жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін), тұрғын үйге, пәтерге немесе уақытша (маусымдық) тұруға арналған құрылысқа меншік құқығын растайтын құжат, дулей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат (алты ай ішінде жарамды), екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелерінде ашылған 20-таңбалы ағымдағы шот туралы хабарламаны қоса отырып, сондай-ақ дулей апат салдарынан келтірілген зиянның фотосуреттері ұсынылған жағдайда жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысының ардагерлеріне;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өрт салдарынан азаматқа (отбасына) не оның мүлкіне келтірілген зиянға байланысты әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан өзіне немесе мүлкіне келтірілген зиянға байланысты азаматтарға (отбасыларға) ең төменгі қажеттіліктерін қамтамасыз ету үшін қажетті тұрғын үйге, атап айтқанда тұрғын үйге, пәтерге немесе уақытша (маусымдық) тұруға арналған құрылысқа қатысты (меншігінде бірден артық тұрғын үй бірлігі (пәтер, үй) бар азаматтарды (отбасыларды) қоспағанда) 100 (жүз) АЕК мөлшерінде біржолғы төлем. Төлем жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін), тұрғын үйге, пәтерге немесе уақытша (маусымдық) тұруға арналған құрылысқа меншік құқығын растайтын құжат, өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат (алты ай ішінде жарамды), екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелерінде ашылған 20-таңбалы ағымдағы шот туралы хабарламаны қоса отырып, сондай-ақ өрт салдарынан келтірілген зиянның фотосуреттері ұсынылған жағдайда жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
-[...15 lines deleted...]
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) әлеуметтік маңызы бар аурудың болуына байланысты әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
-[...15 lines deleted...]
-      басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлерге;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Павлодар облыстық онкологиялық диспансері" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі негізінде онкологиялық аурумен ауыратын тұлғаларға бір реттік әлеуметтік көмек 10 (он) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
-[...15 lines deleted...]
-      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Павлодар облыстық АИТВ инфекциясының алдын алу жөніндегі орталығы" коммуналдық мемлекеттік қазыналық кәсіпорны ұсынған тізімі негізінде адамның қорғаныс тапшылығының қоздырғышы ауруынан зардап шегетін тұлғаларға бір реттік әлеуметтік көмек 10 (он) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Павлодар облыстық фтизиопульмонология орталығы" коммуналдық мемлекеттік қазыналық кәсіпорны ұсынған тізімі негізінде амбулаторлық емдеудегі туберкулез ауруынан зардап шегетін тұлғаларға ай сайынғы әлеуметтік көмек 10 (он) АЕК мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарына және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Павлодар облыстық АИТВ инфекциясының алдын алу жөніндегі орталығы" коммуналдық мемлекеттік қазыналық кәсіпорны ұсынған тізімі негізінде ай сайынғы әлеуметтік көмек тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленген ең төменгі күнкөріс екі еселеген мөлшерінде, адамның қорғаныс тапшылығының қоздырғышы ауруынан зардап шегетін балаларға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
-[...15 lines deleted...]
-      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарына;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ақшалай түрдегі әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
-[...15 lines deleted...]
-      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғары оқу орындарының студенттеріне, оқу мерзімінің аяқталуына дейін оқуға әлеуметтік көмек алғандарға оқу қызметтерін көрсету туралы үш жақты келісімшарттағы соманың мөлшерінде, өтінішпен құжаттарды қоса отырып;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғары оқу орындарының студенттеріне, оқу мерзімінің аяқталуына дейін оқуға әлеуметтік көмек алғандарға тұруға, тамақтануға және оқу орнына тұру орнына жету үшін оқу кезеңінде ай сайын 8 (сегіз) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18 жасқа дейінгі мүгедектігі бар балаларға бір реттік әлеуметтік көмек 3 (үш) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тұрмыстық қажеттіліктерге әлеуметтік көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне, жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін) қоса бере отырып өтініш негізінде қызметтердің және (немесе) атқарылған жұмыстарына келісім-шарт, тұрғын үйді жөндеуге нақты шығындар бойынша 500 (бес жүз) АЕК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
-[...15 lines deleted...]
-      тоқсан сайын 10 (он) АЕК мөлшерінде, жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін), қоса отырып өтініш негізінде, мәртебесін растайтын құжатты, екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелерінде ашылған 20-таңбалы ағымдағы шот туралы хабарламаны қоса отырып;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қатты отын сатып алуға әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
-[...15 lines deleted...]
-      5) дулей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуіне байланысты әлеуметтік көмек;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пешпен жылытылатын жеке тұрғын үй қорында тұрғылықты жері бойынша тұратын және тіркелген барлық топтағы мүгедектігі бар адамдарға, 18 жасқа дейінгі мүгедектігі бар балаларды тәрбиелеп отырған отбасыларға және көп балалы отбасыларға (ең төменгі күнкөріс деңгейіне қарамастан), өтініш берген мерзімде тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленген ең төменгі күнкөріс деңгейінен аспайтын жан басына шаққандағы орташа табыстары бар отбасыларға, қатты отын сатып алуға бір реттік көмек 20 (жиырма) АЕК мөлшерінде, жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін), тұлғаның (отбасы мүшелерінің) табыстары туралы мәліметтерді (табыстарына қарамастан әлеуметтік көмек алуға арналған, тұлғаның (отбасы мүшелерінің)табыстары туралы мәліметтер беріледі), тұрғын үйге меншіктеу (пайдалану) құқығын растайтын құжаттын көшірмесін немесе нотариалды расталған жалға алу келісімшартын, пеш жылытуын растайтын құжатты қоса отырып өтініш негізінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
-[...15 lines deleted...]
-      дулей апат салдарынан өзіне немесе мүлкіне келтірілген зиянға байланысты азаматтарға (отбасыларға) ең төменгі қажеттіліктерін қамтамасыз ету үшін қажетті тұрғын үйге, атап айтқанда тұрғын үйге, пәтерге немесе уақытша (маусымдық) тұруға арналған құрылысқа қатысты (меншігінде бірден артық тұрғын үй бірлігі (пәтер, үй) бар азаматтарды (отбасыларды) қоспағанда) 100 (жүз) АЕК мөлшерінде біржолғы төлем. Төлем жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін), тұрғын үйге, пәтерге немесе уақытша (маусымдық) тұруға арналған құрылысқа меншік құқығын растайтын құжат, дулей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат (алты ай ішінде жарамды), екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелерінде ашылған 20-таңбалы ағымдағы шот туралы хабарламаны қоса отырып, сондай-ақ дулей апат салдарынан келтірілген зиянның фотосуреттері ұсынылған жағдайда жүзеге асырылады;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - Павлодар облысы Павлодар қалалық мәслихатының 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 325/42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен сон қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
-[...15 lines deleted...]
-      6) өрт салдарынан азаматқа (отбасына) не оның мүлкіне келтірілген зиянға байланысты әлеуметтік көмек:</w:t>
+    <w:bookmarkStart w:name="z148" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әлеуметтік көмек көрсету тәртібі Үлгі қағидалардың 12-20 тармақтарына сәйкес анықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
-[...15 lines deleted...]
-      өрт салдарынан өзіне немесе мүлкіне келтірілген зиянға байланысты азаматтарға (отбасыларға) ең төменгі қажеттіліктерін қамтамасыз ету үшін қажетті тұрғын үйге, атап айтқанда тұрғын үйге, пәтерге немесе уақытша (маусымдық) тұруға арналған құрылысқа қатысты (меншігінде бірден артық тұрғын үй бірлігі (пәтер, үй) бар азаматтарды (отбасыларды) қоспағанда) 100 (жүз) АЕК мөлшерінде біржолғы төлем. Төлем жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін), тұрғын үйге, пәтерге немесе уақытша (маусымдық) тұруға арналған құрылысқа меншік құқығын растайтын құжат, өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат (алты ай ішінде жарамды), екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелерінде ашылған 20-таңбалы ағымдағы шот туралы хабарламаны қоса отырып, сондай-ақ өрт салдарынан келтірілген зиянның фотосуреттері ұсынылған жағдайда жүзеге асырылады;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әлеуметтік көмек алушылардын тізімдері тұлғаның өтініші, Мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде, ұйымдардан сұраныс немесе уәкілетті мемлекеттік органның ақпараттық жүйлерінен алынған мәліметтер негізінде жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
-[...15 lines deleted...]
-      7) әлеуметтік маңызы бар аурудың болуына байланысты әлеуметтік көмек:</w:t>
+    <w:bookmarkStart w:name="z150" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерекелік күндер мен еске алу күндеріне әлеуметтік көмек күнтізбелік жылына бір рет тағайындалады, әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі. Бірнеше негіз болған жағдайда, мерекелік күндер мен еске алу күндеріне әлеуметтік көмек бір негіз бойынша тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z133" w:id="125"/>
-[...357 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Әлеуметтік маңызы бар аурудың болуына байланысты әлеуметтік көмек алушыларының тізімдері Денсаулық сақтау министрінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әлеуметтік</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маңызы бар аурулар тізбесін белгілейтін халықаралық аурулар классификациясы кодтарына сәйкес денсаулық сақтау ұйымдары тарапынан жеке идентификация нөмірі, тегі, аты, әкесінің аты және банк шоты көрсете отырып электронды түрде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z152" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әлеуметтік маңызы бар аурудың болуына байланысты әлеуметтік көмек алушыларының тізімдерін денсаулық сақтау ұйымдары Қазақстан Республикасы Үкіметінің 2022 жылғы 24 маусымдағы № 429 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Мәліметтерді таратылуы шектелген қызметтік ақпаратқа жатқызу және онымен жұмыс істеу қағидаларына сәйкес электронды түрде ұсынылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z153" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік маңызы бар аурудың болуына байланысты әлеуметтік көмек бірнеше санатқа жататын тұлғаға әрбір негіз бойынша төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z154" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қазақстан Республикасында бір реттік әлеуметтік көмектің бір түрі бойынша бірдей төлем кезеңділігімен біржолғы әлеуметтік көмек жылына бір рет көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z155" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи апат немесе өрт салдарынан мүлікке зиян келтірілген жағдайда әлеуметтік көмек меншікті иесінің тіркеу орнынан тәуелсіз зардап шеккен мүліктің орналасқан жерінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z156" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z157" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z158" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z159" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z160" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z170" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Павлодар қаласы бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z37" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - Павлодар облысы Павлодар қалалық мәслихатының 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 325/42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен сон қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z39" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z40" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс жерге кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z41" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z42" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z43" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z44" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы осы Қағидалардың 7-тармағының 5) және 6) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z153" w:id="145"/>
-[...15 lines deleted...]
-      Әлеуметтік маңызы бар аурудың болуына байланысты әлеуметтік көмек бірнеше санатқа жататын тұлғаға әрбір негіз бойынша төленеді.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z154" w:id="146"/>
-[...15 lines deleted...]
-      11. Қазақстан Республикасында бір реттік әлеуметтік көмектің бір түрі бойынша бірдей төлем кезеңділігімен біржолғы әлеуметтік көмек жылына бір рет көрсетіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - Павлодар облысы Павлодар қалалық мәслихатының 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 325/42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен сон қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z155" w:id="147"/>
-[...15 lines deleted...]
-      Табиғи апат немесе өрт салдарынан мүлікке зиян келтірілген жағдайда әлеуметтік көмек меншікті иесінің тіркеу орнынан тәуелсіз зардап шеккен мүліктің орналасқан жерінде көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын (белсенді) азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z156" w:id="148"/>
-[...15 lines deleted...]
-      12. Мынадай:</w:t>
+    <w:bookmarkStart w:name="z173" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті Мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z157" w:id="149"/>
-[...15 lines deleted...]
-      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z158" w:id="150"/>
-[...15 lines deleted...]
-      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша – күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың - 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - Павлодар облысы Павлодар қалалық мәслихатының 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 325/42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен сон қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскеннен кейін екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - Павлодар облысы Павлодар қалалық мәслихатының 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 325/42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен сон қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z159" w:id="151"/>
-[...15 lines deleted...]
-      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z160" w:id="152"/>
-[...15 lines deleted...]
-      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z161" w:id="153"/>
-[...458 lines deleted...]
-    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4896,31 +5453,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>