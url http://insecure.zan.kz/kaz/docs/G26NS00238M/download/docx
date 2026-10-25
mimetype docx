--- v0 (2026-07-21)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="695caa7" w14:textId="695caa7">
+    <w:p w14:paraId="6dd1bf5" w14:textId="6dd1bf5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Ұзынкөл ауданы мәслихатының 2026 жылғы 8 шілдедегі № 238 шешімі</w:t>
+        <w:t>Қостанай облысы Ұзынкөл ауданы мәслихатының 2026 жылғы 8 шілдедегі № 238 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін -өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1044,94 +1044,166 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер - әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) цифрлық құжаттар сервисі - "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      13) цифрлық құжаттар сервисі – "цифрлық үкімет" цифрлық инфрақұрылымының операторға бекітіп берілген және цифрлық объектілерден алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
+      14) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесі" болып табылатын цифрлық объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 2-тармаққа– өзгеріс енгізілді Қостанай облысы Ұзынкөл аудандық мәслихатының 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3304,971 +3376,1179 @@
         </w:rPr>
         <w:t xml:space="preserve"> 3. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:bookmarkStart w:name="z162" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
-[...15 lines deleted...]
-      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның цифрлық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 10-тармақ жаңа редакцияда - Қостанай облысы Ұзынкөл аудандық мәслихатының 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z131" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға осы Үлгілік қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға осы Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен немесе осы Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:bookmarkStart w:name="z165" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) осы Үлгілік қағидаларға </w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "цифрлық үкіметтің" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті цифрлық жүйелеріне осы Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
-[...15 lines deleted...]
-      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+    <w:bookmarkStart w:name="z166" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:bookmarkStart w:name="z167" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
-[...15 lines deleted...]
-      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды).</w:t>
+    <w:bookmarkStart w:name="z168" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:bookmarkStart w:name="z169" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында және 4) тармақшасының екінші абзацында көрсетілген, бірінші рет жүгінген адамдар өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:bookmarkStart w:name="z170" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармағы</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 2) тармақшасының екінші абзацында көрсетілген адамдар бірінші топтағы мүгедектігі бар адамға және оны алып жүретін адамға санаторий-курорттық ұйым берген санаторий-курорттық емделуге ақы төленгенін растайтын құжаттарды, орындалған жұмыстар (көрсетілген қызметтер) актісін ұсынады</w:t>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасының екінші абзацында көрсетілген адамдар бірінші топтағы мүгедектігі бар адамға және оны алып жүретін адамға санаторий-курорттық ұйым берген санаторий-курорттық емделуге ақы төленгенін растайтын құжаттарды, орындалған жұмыстар (көрсетілген қызметтер) актісін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:bookmarkStart w:name="z171" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6 - тармағының</w:t>
+        <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасының үшінші абзацында көрсетілген адамдар әлеуметтік мәртебесін, санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:bookmarkStart w:name="z172" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармағы</w:t>
+        <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3) тармақшасында көрсетілген адамдар медициналық ұйым берген дәрілік заттың тағайындалуын және дәрілік затқа ақы төленгенін растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:bookmarkStart w:name="z173" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармағы</w:t>
+        <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасының үшінші абзацында көрсетілген адамдар медициналық ұйым берген қызметтің (операциялық емдеудің) көрсетілгенін және оған ақы төленгенін растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:bookmarkStart w:name="z174" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармағы</w:t>
+        <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасының бесінші абзацында көрсетілген адамдар оңалтудан өткенін және жол шығындарын растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:bookmarkStart w:name="z175" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6- тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасында көрсетілген адамдар дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне келтірілген залал фактісін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:bookmarkStart w:name="z176" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасында көрсетілген адамдар өрт салдарынан азаматқа (отбасына) не оның мүлкіне келтірілген залал фактісін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:bookmarkStart w:name="z177" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7) тармақшасының екінші абзацында көрсетілген адамдар баланың адамның иммун тапшылығы вирусымен ауырғанын растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:bookmarkStart w:name="z178" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7) тармақшасының үшінші абзацында көрсетілген адамдар туберкулезбен ауырғанын және амбулаториялық емделуде болғанын растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:bookmarkStart w:name="z179" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8) тармақшасында көрсетілген адамдар отбасының (азаматтың) өтініш берген тоқсанның алдындағы тоқсандағы табысын растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
-[...15 lines deleted...]
-      Салыстырып тексеру үшін құжаттар түпнұсқада және көшірмелерде ұсынылады. Салыстырғаннан кейін құжаттардың түпнұсқалары өтініш берушіге қайтарылады.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттар түпнұсқада және көшірмелері ұсынылады. Салыстырғаннан кейін құжаттардың түпнұсқалары өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:bookmarkStart w:name="z181" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші қолданылу мерзімі өткен құжаттар топтамасын және (немесе) құжаттарды толық ұсынбаған кезде өтініш берушіге Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z149" w:id="140"/>
-[...15 lines deleted...]
-      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде қажетті мәліметтерді алу үшін мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на сұрау салуды өтініш берушінің өзі жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z150" w:id="141"/>
-[...15 lines deleted...]
-      Бұл ретте өтініш беруші өзінің ЭЦҚ-сын Мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді куәландырады.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінен келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z151" w:id="142"/>
-[...15 lines deleted...]
-      12. Әлеуметтік көмек өтініш берген айдан бастап тағайындалады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 11-тармақ жаңа редакцияда - Қостанай облысы Ұзынкөл аудандық мәслихатының 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік көмек көрсетудің мониторингі мен есебін "Е-Собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып, әлеуметтік көмек көрсету жөніндегі уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 14-тармақ жаңа редакцияда - Қостанай облысы Ұзынкөл аудандық мәслихатының 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақылар мен жәрдемақылар алушылар (белсенді) болып табылатын азаматтардың деректерін алуға уәкілетті мемлекеттік органның цифрлық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z186" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Құжаттарды қарау тәртібі, әлеуметтік көмек көрсету мерзімдері, әлеуметтік көмек төлеуден бас тарту, тоқтату артық төленген сомаларды қайтару үшін негіздер және әлеуметтік көмек көрсетуге арналған шығыстарды қаржыландыру Үлгілік қағидаларының </w:t>
-[...59 lines deleted...]
-      14. Әлеуметтік көмек көрсетудің мониторингі мен есебін "Е-Собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып, әлеуметтік көмек көрсету жөніндегі уәкілетті орган жүргізеді.</w:t>
+      Зейнетақылар мен әлеуметтік көмек көрсету жәрдемақыларын алушылар жөніндегі мәліметтер осы Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z154" w:id="145"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 15-тармақ жаңа редакцияда - Қостанай облысы Ұзынкөл аудандық мәслихатының 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Мемлекеттік корпарация арқылы әлеуметтік көмек төлеуді жүзеге асыру процесін Үлгілік Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4283,125 +4563,197 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32 тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган бастамашылық етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 16-тармақ жаңа редакцияда - Қостанай облысы Ұзынкөл аудандық мәслихатының 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалған шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4727,31 +5079,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>