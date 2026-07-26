--- v0 (2026-04-19)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="08a3ea1" w14:textId="08a3ea1">
+    <w:p w14:paraId="821b90a" w14:textId="821b90a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,82 +85,156 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Объектілік ауқымдағы техногендік сипаттағы төтенше жағдай жариялау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Қостанай ауданы әкімінің 2026 жылғы 1 сәуірдегі № 2 шешімі</w:t>
+        <w:t>Қостанай облысы Қостанай ауданы әкімінің 2026 жылғы 1 сәуірдегі № 2 шешімі. Күші жойылды – Қостанай облысы Қостанай ауданы әкімінің 2026 жылғы 25 маусымдағы № 4 шешімімен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Объектілік ауқымдағы техногендік сипаттағы төтенше жағдай жариялау туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – Қостанай облысы Қостанай ауданы әкімінің 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін - өзі басқару туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -193,211 +269,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Табиғи және техногендік сипаттағы төтенше жағдайлардың сыныптамасын белгілеу туралы" Қазақстан Республикасы Төтенше жағдайлар министрінің міндетін атқарушының 2023 жылғы 10 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығына сәйкес ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тобыл қаласы Тәуелсіздік көшесіндегі № 64 тұрғын үйдің төбесінің құлауы салдарынан техногендік авариялық жағдайдың туындау қаупіне байланысты объектіде объектілік ауқымдағы техногендік сипаттағы төтенше жағдай жариялансын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тобыл қаласы Тәуелсіздік көшесіндегі № 64 тұрғын үйдің төбесінің құлауы салдарынан техногендік авариялық жағдайдың туындау қаупіне байланысты объектіде объектілік ауқымдағы техногендік сипаттағы төтенше жағдай жариялансын.</w:t>
+      2. Объектілік ауқымдағы техногендік сипаттағы төтенше жағдайды жоюға бағытталған іс - шаралар жүргізілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Объектілік ауқымдағы техногендік сипаттағы төтенше жағдайды жоюға бағытталған іс - шаралар жүргізілсін.</w:t>
+      3. Объектілік ауқымдағы техногендік сипаттағы төтенше жағдайды жою жөніндегі басшысы болып Қостанай ауданы әкімінің жетекшілік ететін орынбасары тағайындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Объектілік ауқымдағы техногендік сипаттағы төтенше жағдайды жою жөніндегі басшысы болып Қостанай ауданы әкімінің жетекшілік ететін орынбасары тағайындалсын.</w:t>
+      4. "Қостанай ауданы әкімінің аппараты" мемлекеттік мекемесі заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. "Қостанай ауданы әкімінің аппараты" мемлекеттік мекемесі заңнамада белгіленген тәртіппен:</w:t>
+      1) Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінің тізіліміне енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" республикалық мемлекеттік кәсіпорнының Қостанай облысы бойынша филиалына ресми жариялануын және оған қол қойылған күннен бастап бес жұмыс күні ішінде осы шешімнің көшірмесін электронды түрде қазақ және орыс тілдерінде жолдануын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінің тізіліміне енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" республикалық мемлекеттік кәсіпорнының Қостанай облысы бойынша филиалына ресми жариялануын және оған қол қойылған күннен бастап бес жұмыс күні ішінде осы шешімнің көшірмесін электронды түрде қазақ және орыс тілдерінде жолдануын;</w:t>
+      2) осы шешімді Қостанай ауданы әкімдігінің интернет - ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы шешімді Қостанай ауданы әкімдігінің интернет - ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      5. Осы шешімнің орындалуын бақылауды өзіме қалдырамын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Осы шешімнің орындалуын бақылауды өзіме қалдырамын.</w:t>
+      6. Осы шешім алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -533,63 +609,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -911,35 +1009,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>