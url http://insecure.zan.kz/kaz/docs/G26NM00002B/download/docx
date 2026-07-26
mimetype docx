--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,46 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="47188dd" w14:textId="47188dd">
+    <w:p w14:paraId="8cd3290" w14:textId="8cd3290">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,1450 +85,591 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Объектілік ауқымдағы табиғи сипаттағы төтенше жағдайды жариялау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Қарасу ауданы Қарасу ауылдық округі әкімінің 2026 жылғы 10 наурыздағы № 2 шешімі</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Қостанай облысы Қарасу ауданы Қарасу ауылдық округі әкімінің 2026 жылғы 10 наурыздағы № 2 шешімі. Күші жойылды – Қостанай облысы Қарасу ауданы Қарасу ауылдық округі әкімінің 2026 жылғы 23 маусымдағы № 4 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – Қостанай облысы Қарасу ауданы Қарасу ауылдық округі әкімінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін - өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 9) тармақшасына, "Aзаматтық қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>48-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>50-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 2) тармақшасына, Қазақстан Республикасы Төтенше жағдайлар министрінің міндетін атқарушының 2023 жылғы 10 мамырдағы "Табиғи және техногендік сипаттағы төтенше жағдайлардың жіктемесін белгілеу туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына, Қарасу ауданының төтенше жағдайдың алдын алу және жою жөніндегі комиссиясының 2026 жылғы 6 қаңтардағы № 1 кезектен тыс отырысының хаттамасына сәйкес Қарасу ауданы Қарасу ауылдық округінің әкімі ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Қорғаныс Министрлігінің "Қостанай облысы Қарасу ауданының қорғаныс істері жөніндегі бөлімі" республикалық мемлекеттік мекемесінің ғимараты (Қарасу ауданы, Қарасу ауылдық округі, Қарасу ауылы, Рамазанов көшесі, 2-үй мекенжайы бойынша орналасқан) объектідегі объектілік ауқымдағы табиғи сипаттағы төтенше жағдай жариялансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Төтенше жағдайды жою басшысы болып өзімді тағайындаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Қарасу ауданы Қарасу ауылдық округі әкімінің аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы шешімге қол қойылған күнінен бастап күнтізбелік бес жұмыс күн ішінде оның қазақ және орыс тілдеріндегі электрондық түрдегі көшірмесін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының Қостанай облысы бойынша филиалына ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін жіберілуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы шешімді ресми жарияланғанынан кейін Қарасу ауданы әкімдігінің интернет – ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы шешімнің орындалуын бақылауды өзіме қалдырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы шешім алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі және 2026 жылғы 6 қаңтардан бастап туындаған қатынастарға өз әрекетін таратылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...15 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚОСТАНАЙ ОБЛЫСЫ ҚАРАСУ АУДАНЫ</w:t>
+</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қарасу ауылдық округінің әкімі </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-ҚАРАСУ АУЫЛДЫҚ ОКРУГІНІҢ </w:t>
+              <w:t>
+</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ӘКІМІ</w:t>
+</w:t>
             </w:r>
-          </w:p>
-[...142 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
-                <w:i w:val="false"/>
+                <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- АКИМ </w:t>
+              <w:t>М. Беккулинов</w:t>
             </w:r>
-          </w:p>
-[...41 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КАРАСУСКОГО РАЙОНА</w:t>
-[...262 lines deleted...]
-                     № 2</w:t>
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...747 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1849,35 +991,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>