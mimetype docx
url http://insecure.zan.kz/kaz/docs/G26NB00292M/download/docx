--- v0 (2026-07-21)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="10d713d" w14:textId="10d713d">
+    <w:p w14:paraId="3faf1e9" w14:textId="3faf1e9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Рудный қаласы мәслихатының 2026 жылғы 30 маусымдағы № 292 шешімі</w:t>
+        <w:t>Қостанай облысы Рудный қаласы мәслихатының 2026 жылғы 30 маусымдағы № 292 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -474,392 +474,167 @@
         <w:t>
       _____________________ Д. Карымсакова</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30.06.2026 ж.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "Рудный қалалық жұмыспен қамту және</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік бағдарламалар бөлімі"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік мекемесінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________ Е. Скаредина</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30.06.2026 ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
-      <w:tr>
-[...323 lines deleted...]
-      </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -1077,87 +852,127 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:bookmarkStart w:name="z178" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z179" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жана редакцияда - Қостанай облысы Рудный қаласы мәслихатының 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z180" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z181" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1192,1370 +1007,1410 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Заң), "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 523</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысына (бұдан әрі - Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z182" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z183" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі - Мемлекеттік корпорация) - Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z184" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия - мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша облыстық маңызы бар қала әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z185" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек - жергілікті атқарушы орган мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі - алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z186" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган - облыстық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z187" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым - екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z188" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі - шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z189" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс - отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z190" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері - Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z191" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі - атаулы күндер) - Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z192" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган - Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z193" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия - атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z194" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер - әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z195" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) цифрлық құжаттар сервисі - "цифрлық үкімет" цифрлық инфрақұрылымының операторға бекітіп берілген және цифрлық объектілерден алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z196" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "цифрлық үкіметтің" веб-порталы (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесі" болып табылатын цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z197" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z198" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z199" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z200" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z201" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 26 сәуір - Чернобыль апаты туралы еске алудың халықаралық күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z202" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 7 мамыр - Отан қорғаушы күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z203" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 9 мамыр - Жеңіс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z204" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 29 тамыз - Семей ядролық сынақ полигонының жабылу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z205" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 16 желтоқсан - Тәуелсіздік күні.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z206" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z207" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z208" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мереке күндер мен атаулы күндеріне әлеуметтік көмек табыстарын есепке алмай, бір рет, азаматтардың мынадай санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z209" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні, 100000 (жүз мың) теңге мөлшерінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z210" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі - КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес Ауғанстан аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z211" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z212" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z213" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z214" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z215" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе Ауғанстандағы ұрыс қимылдары кезеңінде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z216" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z217" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 26 сәуір - Чернобыль апаты туралы еске алудың халықаралық күні, 100000 (жүз мың) теңге мөлшерінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z218" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 - 1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысқан адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z219" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың салдарынан мүгедектік белгіленген адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z220" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 - 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z221" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z222" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың әсеріне байланысты болған азаматтардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z223" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 7 мамыр - Отан қорғаушы күні, 100000 (жүз мың) теңге мөлшерінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z224" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасының екінші абзацында көрсетілген адамдарды қоспағанда, бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z225" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z226" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз - 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z227" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986-1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z228" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z229" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z230" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z231" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұрыс қимылдары жүргізілген басқа елдерде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z232" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 9 мамыр - Жеңіс күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z233" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының ардагерлеріне 5000000 (бес миллион) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z234" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдарға, атап айтқанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z235" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлеріне, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z236" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z237" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z83" w:id="69"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z238" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z239" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелеріне 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z240" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z241" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан, не майданда болуына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамындағы адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z242" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z243" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға 60000 (алпыс мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z244" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1944 жылғы 1 қаңтар - 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлерi мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік мiндеттерiн атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға 60000 (алпыс мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z245" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және екінші рет некеге тұрмаған жесірлеріне, екінші рет некеге тұрмаған зайыбына (жұбайына) 50000 (елу мың) мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z246" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 50000 (елу мың) мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z247" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға, сондай-ақ 1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 50000 (елу мың) мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z248" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2570,412 +2425,412 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдардың отбасыларына 50000 (елу мың) мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z249" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына 50000 (елу мың) мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z250" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына 50000 (елу мың) мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z251" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына 50000 (елу мың) мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z252" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z98" w:id="84"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z253" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған адамдарға 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z254" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 29 тамыз - Семей ядролық сынақ полигонының жабылған күні, 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z255" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z256" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z257" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z103" w:id="89"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z258" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z104" w:id="90"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z259" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 16 желтоқсан - Тәуелсіздік күні, 200 000 (екі жүз мың) теңге мөлшерінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z105" w:id="91"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z260" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен ақталған Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысушылар қатарынан саяси қуғын-сүргіндер құрбандарына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z106" w:id="92"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z261" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z262" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тұрмыстық қажеттіліктерге әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z108" w:id="94"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z263" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының ардагерлеріне, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z264" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) санаторийлік-курорттық емделуге әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z110" w:id="96"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z265" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес әлеуметтік қызметтер порталы арқылы санаторийлік-курорттық емделуді ұсынатын ұйымдарға бірінші топтағы мүгедектігі бар адамдарға оларды санаторийлік-курорттық емделуге алып жүретін кәмелетке толған адамдардың шығындарын өтеуге, бірақ бір алып жүретін адамнан артық емес, табыстарын есепке алмай, жылына бір рет, емдеу рәсімдерін қоспағанда, тұру және тамақтану үшін нақты шығындар мөлшерінде, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызынан артық емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z111" w:id="97"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z266" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұлы Отан соғысының ардагерлеріне, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3010,208 +2865,188 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) - 4) тармақшаларында көрсетілген ардагерлерге санаторийлік-курорттық емделуге жолдаманың нақты құнын өтеуге, Қазақстан Республикасының шегінде, табыстарын есепке алмай, жылына бір рет, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген сомадан артық емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z112" w:id="98"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z267" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Санаторийлік-курорттық емделуге жолдама құнын өтеу Қостанай облыстық мәслихатының 2020 жылғы 11 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Азаматтардың жекелеген санаттарын әлеуметтік қолдау бойынша қосымша шара туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) шешімімен белгіленген заттай нысаннан жазбаша бас тартылған жағдайда ұсынылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z113" w:id="99"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z268" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дәрі-дәрмекпен қамтамасыз етуге әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z114" w:id="100"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z269" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектігі бар адамдарға, дәрілік заттарды сатып алуға байланысты шығындарын өтеу үшін, табыстарын есепке алмай, жылына бір рет, нақты шығындар мөлшерінде, 30 айлық есептік көрсеткіштен артық емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z115" w:id="101"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z270" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ақшалай түрдегі әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z116" w:id="102"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z271" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ардагерлерге және Заңның 8-бабының бірінші бөлігінің </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген тұлғаларды қоспағанда, Заңның </w:t>
+      ардагерлерге және Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген тұлғаларды қоспағанда, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3250,1523 +3085,1523 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген басқа да адамдарға, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="104"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z272" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар адамдарға, операциялық емдеуге, табыстарын есепке алмай, бір рет, нақты шығындар мөлшерінде, 50 айлық есептік көрсеткіштен артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z273" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрын техникалық, кәсіптік, орта білімнен кейінгі немесе жоғары білім алу үшін әлеуметтік көмек алған мүгедектігі бар адамдарға, оқуды аяқтау мерзіміне дейін, табыстарын есепке алмай, бір рет, оқытудың нақты құны мөлшерінде, 400 айлық есептік көрсеткіштен артық емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z119" w:id="105"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z274" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектігі бар адамдарды абилитациялау және оңалтудың жеке бағдарламасында оңалту орталығының қызметін алу жөніндегі ұсынымы бар, тұрғылықты елді мекенінен тыс жерде оңалтудан өткен мүгедектігі бар адамдарға, табыстарын есепке алмай, тоқсан сайын, билет құнының мөлшерін өтеуге, нақты шығындар бойынша, 3 айлық есептік көрсеткіштен артық емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z120" w:id="106"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z275" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дүлей зілзала салдарынан азаматқа (отбасына), не оның мүлкіне зиян келуіне байланысты әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z121" w:id="107"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z276" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дүлей зілзала салдарынан зиян келтірілген азаматтарға (отбасыларға) не олардың мүлкіне, табыстарын есепке алмай, бір рет, 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z122" w:id="108"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z277" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өрт салдарынан азаматқа (отбасына), не оның мүлкіне зиян келуіне байланысты әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z123" w:id="109"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z278" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өрт салдарынан немесе оның салдарын жою кезінде өздеріне немесе мүлкіне зиян келтірілген азаматтарға (отбасыларға) табыстарын есепке алмай, бір рет, 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z124" w:id="110"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z279" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) әлеуметтік мәні бар сырқатының болуына байланысты әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z125" w:id="111"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z280" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диспансерлік есепте тұрған, адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, табыстарын есепке алмай, ай сайын, Қостанай облысы бойынша екі еселік ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z126" w:id="112"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z281" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       туберкулез ауруынан зардап шеккен және амбулаториялық емдеудегі адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z127" w:id="113"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z282" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы кезінде әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z128" w:id="114"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z283" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берген тоқсанның алдындағы тоқсанда, республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін бір еселік ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың адамдарына, жылына бір рет, 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z129" w:id="115"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z284" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Азаматтарды мұқтаждар санатына жатқызу үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z130" w:id="116"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z285" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z131" w:id="117"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z286" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z132" w:id="118"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z287" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік мәні бар сырқатының болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z133" w:id="119"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z288" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z134" w:id="120"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z289" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="123"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z290" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z291" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="125"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z292" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z293" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="127"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z294" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері Мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның цифрлық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z295" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      10. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе Мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен немесе Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z142" w:id="128"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z296" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі - АЖ) Үлгілік қағидаларға </w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "цифрлық үкіметтің" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті цифрлық жүйелеріне Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="130"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z297" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z298" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="132"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z299" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z300" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында және 4) тармақшасының екінші абзацында көрсетілген адамдар, бірінші рет өтініш білдіргендер, өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z147" w:id="133"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z301" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасының екінші абзацында көрсетілген адамдар, бірінші топтағы мүгедектігі бар адамға және оны алып жүретін адамға санаторийлік-курорттық ұйым берген тұру және тамақтану ақысын төлегенін растайтын құжаттарды, орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z148" w:id="134"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z302" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасының үшінші абзацында көрсетілген адамдар әлеуметтік мәртебесін, санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z149" w:id="135"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z303" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3) тармақшасында көрсетілген адамдар дәрігер куәландырған рецептуралық бланкінің көшірмесін, ағымдағы күнтізбелік жылы берілген кассалық және/немесе тауар чегін ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="136"/>
+        <w:t xml:space="preserve"> 3) тармақшасында көрсетілген адамдар медициналық ұйым берген дәрілік заттың тағайындалуын және дәрілік затқа ақы төленгенін растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z304" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4) тармақшасының үшінші абзацында көрсетілген адамдар медициналық ұйым берген қызмет көрсетуді (жедел емдеуді) растайтын құжаттарды, кассалық және/немесе тауар чегін ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="137"/>
+        <w:t xml:space="preserve"> 4) тармақшасының үшінші абзацында көрсетілген адамдар медициналық ұйым берген қызметтің (операциялық емдеудің) көрсетілгенін және оған ақы төленгенін растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z305" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасының төртінші абзацында көрсетілген адамдар оқу фактісін және оның құнын растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z152" w:id="138"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z306" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4) тармақшасының бесінші абзацында көрсетілген адамдар оңалту фактісін, билет құнының мөлшерін растайтын құжаттарды және (немесе) өзге де төлем құжатын ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="139"/>
+        <w:t xml:space="preserve"> 4) тармақшасының бесінші абзацында көрсетілген адамдар оңалту фактісін, билет құнының мөлшерін растайтын құжаттарды және /немесе өзге де төлем құжатын ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z307" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасында көрсетілген адамдар дүлей зілзала салдарынан азаматқа (отбасына), не оның мүлкіне зиян келуі фактісін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z154" w:id="140"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z308" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасының екінші абзацында көрсетілген адамдар өрт, өрттің салдарын жою салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтіру фактісін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z155" w:id="141"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z309" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7) тармақшасының екінші абзацында көрсетілген адамдар баланың адамның иммун тапшылығы вирусымен ауыру фактісін растайтын медициналық ұйымның құжатын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z156" w:id="142"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z310" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7) тармақшасының үшінші абзацында көрсетілген адамдар туберкулез ауруының бар екендігін және амбулаторлық емделуде екенін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z157" w:id="143"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z311" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8) тармақшасында көрсетілген адамдар өтініш жасалған тоқсанның алдындағы тоқсан үшін отбасының (азаматтың) табысын растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z158" w:id="144"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z312" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқалары өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z159" w:id="145"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z313" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z314" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z315" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінен келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z316" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Құжаттарды қарау тәртібі, әлеуметтік көмек көрсету мерзімдері, әлеуметтік көмекті төлеуден бас тарту, тоқтату негіздері, артық төленген сомаларды қайтару және әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Үлгілік қағидалардың </w:t>
+      11. Құжаттарды қарау тәртібі, әлеуметтік көмек көрсету мерзімдері, әлеуметтік көмекті төлеуден бас тарту, тоқтату негіздері, артық төленген сомаларды қайтару және әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z317" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған цифрлық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z168" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақылар мен жәрдемақылар алушылар (белсенді) болып табылатын азаматтардың деректерін алуға уәкілетті мемлекеттік органның цифрлық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z169" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақылар мен әлеуметтік көмек көрсету жәрдемақыларын алушылар жөніндегі мәліметтер Үлгілік қағидаларға 7-қосымшаға сәйкес нысан бойынша қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z170" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="153"/>
+      14. Әлеуметтік көмек төлемін Мемлекеттік корпорация арқылы жүзеге асыру процесіне, әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32-тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті мемлекеттік органның цифрлық жүйелері арқылы әлеуметтік көмек көрсету туралы өзі шешім қабылдаған кезде бастамашылық етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z171" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу Мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5092,31 +4927,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>