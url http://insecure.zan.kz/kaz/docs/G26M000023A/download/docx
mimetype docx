--- v0 (2026-04-19)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cb2b01e" w14:textId="cb2b01e">
+    <w:p w14:paraId="c2f1ef9" w14:textId="c2f1ef9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,322 +93,456 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қауымдық сервитут белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Маңғыстау облысы әкімдігінің 2026 жылғы 16 ақпандағы № 23 қаулысы</w:t>
+        <w:t>Маңғыстау облысы әкімдігінің 2026 жылғы 16 ақпандағы № 23 қаулысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Жер </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Маңғыстау облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қазақстан Республикасының Жер кодексіне, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңына сәйкес Маңғыстау облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+        <w:t xml:space="preserve">
+      1. Осы қаулының </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Осы қаулының қосымшасына сәйкес "Бейнеу-Бозой-Шымкент" магистральдық газ құбырының екінші желісін салу үшін Маңғыстау облысының Бейнеу ауданы және Бейнеу ауылы жерінен жалпы көлемі 501,555 гектар жер учаскелеріне "Beineu-Bozoi-Shymkent 2 Ltd" жеке компаниясына жер учаскелерін меншік иелері мен жер пайдаланушылардан алып қоймастан қауымдық сервитут белгіленсін.</w:t>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Бейнеу-Бозой-Шымкент" магистральдық газ құбырының екінші желісін салу үшін Маңғыстау облысының Бейнеу ауданы және Бейнеу ауылы жерінен жалпы көлемі 501,555 гектар жер учаскелеріне "Beineu-Bozoi-Shymkent 2 Ltd" жеке компаниясына жер учаскелерін меншік иелері мен жер пайдаланушылардан алып қоймастан қауымдық сервитут белгіленсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Маңғыстау облысының ауыл шаруашылығы және жер қатынастары басқармасы" мемлекеттік мекемесі осы қаулыны Бейнеу ауданы әкімдігінің назарына жеткізсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бейнеу ауданының әкімдігі осы қаулыны мүдделі тұлғалардың назарына жеткізсін және осы қаулыдан туындайтын өзге де қажетті шараларды қабылдасын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Маңғыстау облысының ауыл шаруашылығы және жер қатынастары басқармасы" мемлекеттік мекемесі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамада белгіленген тәртіппен осы қаулыны қазақ және орыс тілдерінде Қазақстан Республикасының нормативтік құқықтық актілерінің Эталондық бақылау банкіне ресми жариялау және енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді қамтамасыз етсін; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы қаулыдан туындайтын өзге де шараларды қабылдасын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулының орындалуын бақылау Маңғыстау облысы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулы оның алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12000"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Маңғыстау облысының әкімі 	Н. Қилыбай</w:t>
+              <w:t xml:space="preserve">      Маңғыстау облысының әкімі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Н. Қилыбай</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -444,170 +578,66 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Маңғыстау облысы әкімдігінің</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2026 жылғы "____" ________</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№____ қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -4422,50 +4452,71 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 501,555</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>