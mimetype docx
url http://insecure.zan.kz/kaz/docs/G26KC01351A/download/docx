--- v0 (2026-04-19)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c670297" w14:textId="c670297">
+    <w:p w14:paraId="ce02aa5" w14:textId="ce02aa5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Теміртау қаласының тұрғын үй инспекциясы бөлімі" ММ-нің Ережесін жаңа редакцияда бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қарағанды облысы Теміртау қаласының әкімдігінің 2026 жылғы 1 сәуірдегі № 13/51 қаулысы</w:t>
+        <w:t>Қарағанды облысы Теміртау қаласының әкімдігінің 2026 жылғы 1 сәуірдегі № 13/51 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 38-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2548,1014 +2548,1198 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Тұрғын үй инспекциясына жарғыда (ережеде) бекітілген оның қызметінің мәні мен мақсаттарына жауап бермейтін қызметті жүзеге асыруына, сондай-ақ мәмілелер жасауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkStart w:name="z146" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Ортақ пайдалану орындарын ластау фактісі бойынша әкімшілік құқық бұзушылық туралы хаттама жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 3-тарау 22-тармақпен толықтырылды - Қарағанды облысы Теміртау қаласының әкімдігінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17/26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (оның алғышқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Аумақтарды абаттандыру қағидаларын бұзу фактісі бойынша әкімшілік құқық бұзушылық туралы хаттама жасау."</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 3-тарау 23-тармақпен толықтырылды - Қарағанды облысы Теміртау қаласының әкімдігінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17/26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (оның алғышқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тұрғын үй инспекциясын басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z99" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Тұрғын үй инспекциясына жалпы басқаруды құрылтайшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z100" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Құрылтайшы мынадай функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z101" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тұрғын үй инспекциясына мүлікті бекітіп береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z102" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұрғын үй инспекциясын жеке қаржыландыру жоспарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z103" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тұрғын үй инспекциясына берілген мүлікті сақтауға бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z104" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тұрғын үй инспекциясының ережесін (жарғысын) бекітеді, оған өзгерістер мен толықтырулар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z105" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тұрғын үй инспекциясының құрылымын, оны қалыптастыру тәртібін және тұрғын үй инспекциясы органының өкілеттігі мерзімін, тұрғын үй инспекциясының шешім қабылдау тәртібін белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тұрғын үй инспекциясы басшысының құқықтарын, міндеттерін және жауапкершілігін, оны атқарып отырған лауазымнан босату негіздерін белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z107" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мемлекеттік орган болып табылатын мемлекеттік мекемелерді қоспағанда, тұрғын үй инспекциясының құрылымын және шекті штат санын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z108" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тұрғын үй инспекциясы басшысының ұсынымы бойынша оның орынбасарын (орынбасарларын) қызметке тағайындайды және қызметтен босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z109" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жылдық қаржылық есепті бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z110" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мемлекеттік мүлік жөніндегі уәкілетті құрылтайшысының келісімі бойынша тұрғын үй инспекциясына берілген немесе олардың жеке шаруашылық қызметінің нәтижесінде сатып алынған мүлікті алып қоюға немесе қайта бөлуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z111" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мемлекеттік мүлік жөніндегі уәкілетті органның келісімі бойынша республикалық мемлекеттік мекемені қайта ұйымдастыруды және таратуды жүзеге асырады (жергілікті атқарушы орган коммуналдық мемлекеттік мекемені қайта ұйымдастыру және тарату туралы шешім қабылдайды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z112" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Тұрғын үй инспекциясының басшысын республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың әкімі қызметке тағайындады және қызметтен босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z113" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Тұрғын үй инспекциясының басшысы тұрғын үй инспекциясының жұмысын ұйымдастырады, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың әкіміне тікелей бағынады және тұрғын үй инспекциясына жүктелген міндеттерді орындау және олардың өз функцияларын жүзеге асыру үшін дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z114" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Тұрғын үй инспекциясы қызметін жүзеге асырған кезде тұрғын үй инспекциясының басшысы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z115" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тұрғын үй инспекциясының атынан сенімхатсыз әрекет етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z116" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органдарда тұрғын үй инспекциясының мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z117" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шарттар жасасады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z118" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сенімхаттар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z119" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тұрғын үй инспекциясының іссапарлар, тағылымдамалар, қызметкерлерді қазақстандық және шетелдік жоғарғы оқу орындарында оқыту және қызметкерлердің біліктілігін арттырудың басқа да түрлері бойынша тәртіп пен жоспарларды бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z120" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) банк шоттарын ашады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z121" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) барлық қызметкерлер үшін міндетті бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z122" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың әкімі тағайындаған қызметкерлерді қоспағанда, тұрғын үй инспекциясының қызметкерлерін жұмысқа қабылдайды және жұмыстан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z123" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тұрғын үй инспекциясының қызметкерлерін көтермелеу шараларын қабылдайды және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z124" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) өзінің орынбасарының (орынбасарларының) және тұрғын үй инспекциясының өзге де басшы қызметкерлерінің міндеттері мен өкілеттіктерін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z125" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Тұрғын үй инспекциясының әрбір инспекторында жеке мөртаңбасы болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z126" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Тұрғын үй инспекциясының мүлкін құру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z127" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Тұрғын үй инспекциясының мүлкін заңды тұлғаның активтері құрайды, оның құны өзінің балансында көрсетіледі. Тұрғын үй инспекциясының мүлкі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z128" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оған құрылтайшы берген мүлік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z129" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз қызметі нәтижесінде сатып алған мүлік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z130" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Мемлекеттік мүлік туралы" 2011 жылғы 1 наурыздағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тыйым салынбаған өзге де көздер есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z131" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Тұрғын үй инспекциясы мемлекеттік коммуналдық меншік болып табылады және жедел басқару құқығында оған тиесілі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z132" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Тұрғын үй инспекциясы өзіне бекітіліп берілген мүлікті және өзіне смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті иеліктен шығармайды немесе оған өзгеше әдіспен билік ете алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z133" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Тұрғын үй инспекциясының қызметі республикалық маңызы бар қала, астана, аудан, облыстық маңызы бар қала әкімдігінің бюджетінен қаржыландырылады (шығыстар сметасы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z134" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Тұрғын үй инспекциясы бухгалтерлік есеп жүргізеді және Қазақстан Республикасының бухгалтерлік және бюджеттік есеп, қаржы және бюджеттік есеп беру саласындағы заңнамаға сәйкес есеп береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z135" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Тұрғын үй инспекциясының қаржы-шаруашылық қызметін тексеруді және ревизия жүргізуді құрылтайшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z136" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Тұрғын үй инспекциясының жұмыс режимі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z137" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Тұрғын үй инспекциясының жұмыс уақыты жергілікті атқарушы органдардың жұмыс режиміне сәйкес анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z138" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Тұрғын үй инспекциясының құрылтай құжатына өзгерістер мен толықтырулар енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Тұрғын үй инспекциясының құрылтай құжатына өзгерістер мен толықтырулар енгізу құрылтайшының шешімі бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z140" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Тұрғын үй инспекциясының құрылтай құжатына енгізілген өзгерістер мен толықтырулар Қазақстан Республикасының азаматтық заңнамасына сәйкес тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z141" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Тұрғын үй инспекциясын қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z142" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Тұрғын үй инспекциясын қайта ұйымдастыру және тарату Қазақстан Республикасының азаматтық заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>