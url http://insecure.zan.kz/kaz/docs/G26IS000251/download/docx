--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0a44ded" w14:textId="0a44ded">
+    <w:p w14:paraId="a7ed79e" w14:textId="a7ed79e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сәулет, қала құрылысы, құрылыс және мемлекеттік сәулет-құрылыс бақылауы мен қадағалауы істері жөніндегі жергілікті атқарушы органдардың қызметіне бақылау мен қадағалауды жүзеге асыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 20 мамырдағы № 251 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 20 мамырдағы № 251 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2272,54 +2272,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Тексеру және (немесе) қашықтықтан бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы талаптар орындалмаған жағдайда, сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган тексерілетін мемлекеттік органды тексеру және (немесе) қашықтықтан бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы талаптарды орындауға мәжбүрлеу туралы талап арызбен сотқа жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Тексерілетін мемлекеттік органның Қазақстан Республикасының заңнамасымен жүктелген талаптарды жүйелі түрде орындамау немесе тиісінше орындамау фактілері анықталған кезде, сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган астананың, республикалық маңызы бар қалалардың, облыстың, ауданның және облыстық маңызы бар қаланың әкіміне заңдылықтың, Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасының талаптарының бұзылуына ықпал ететін себептер мен жағдайларды жою жөнінде шаралар қабылдау туралы ұсыныс енгізеді.</w:t>
+      24. Тексерілетін мемлекеттік органның Қазақстан Республикасының заңнамасымен жүктелген талаптарды жүйелі түрде орындамау немесе тиісінше орындамау фактілері анықталған кезде, сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган астана, облыс, республикалық маңызы бар қала, ауданның және облыстық маңызы бар қаланың әкіміне заңдылықтың, Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасының талаптарының бұзылуына ықпал ететін себептер мен жағдайларды жою жөнінде шаралар қабылдау туралы ұсыныс енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 318</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Уәкілетті органның лауазымды тұлғасының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5503,55 +5565,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>