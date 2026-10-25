--- v0 (2026-09-06)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="edd09b7" w14:textId="edd09b7">
+    <w:p w14:paraId="a91ab75" w14:textId="a91ab75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,184 +93,305 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Талдықорған қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жетісу облысы Талдықорған қалалық мәслихатының 2026 жылғы 29 сәуірдегі № 53-292 шешімі</w:t>
-[...37 lines deleted...]
-    </w:p>
+        <w:t>Жетісу облысы Талдықорған қалалық мәслихатының 2026 жылғы 29 сәуірдегі № 53-292 шешімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Талдықорған қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Талдықорған қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешімнің орындалуын бақылау Талдықорған қаласы әкімінің жетекшілік ететін орынбасарына жүктелсін (келісім бойынша).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12000"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Талдықорған қалалық мәслихатының төрағасы 	Т.Ахажан</w:t>
+              <w:t>      Талдықорған қалалық мәслихатының төрағасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т.Ахажан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -320,88 +441,167 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Талдықорған қалалық мәслихатының 2026 жылғы 29 сәуірдегі № 53-292 шешіміне қосымша </w:t>
+              <w:t>Талдықорған қалалық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәслихатының 2026 жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29 сәуірдегі № 53-292 шешіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Талдықорған қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары 1-тарау. Жалпы ережелер</w:t>
-[...17 lines deleted...]
-      1. Осы Талдықорған қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - Қағидалар) "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" 2023 жылғы 30 маусымдағы № 523 Қазақстан Республикасы Үкіметінің қаулысына (бұдан әрі - Үлгілік Қағидалар)сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+        <w:t xml:space="preserve"> Талдықорған қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Талдықорған қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - Қағидалар) "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" 2023 жылғы 30 маусымдағы № 523 Қазақстан Республикасы Үкіметінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі - Үлгілік Қағидалар)сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -662,52 +862,212 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Қазақстан Республикасының Әлеуметтік кодексі 71-бабының 4-тармағында, 170-бабының 3-тармағында, 229-бабының 3-тармағында, "Ардагерлер туралы" Қазақстан Республикасының Заңы (бұдан әрі - Заң) 10-бабының 1-тармағының 2) тармақшасында, 11-бабының 1-тармағының 2) тармақшасында, 12-бабының 1-тармағының 2) тармақшасында, 13-бабының 2) тармақшасында, 17-бабында көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасының Әлеуметтік кодексі 71-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 170-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 229-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасының Заңы (бұдан әрі - Заң) 10-бабының 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 11-бабының 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12-бабының 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 13-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -792,66 +1152,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 29 тамыз – Семей ядролық сынақ полигонының жабылу күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 10 қазан – Мүгедектігі бар адамдар күні.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -902,152 +1264,238 @@
       3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...100 lines deleted...]
-      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) алып тасталды - Жетісу облысы Талдықорған қалалық мәслихатының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) алып тасталды - Жетісу облысы Талдықорған қалалық мәслихатының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) алып тасталды - Жетісу облысы Талдықорған қалалық мәслихатының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - Жетісу облысы Талдықорған қалалық мәслихатының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Әлеуметтік көмек алушылардың санатының тізбесі және шекті мөлшерлері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1478,62 +1926,106 @@
       адамның иммунитет тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне жан басына шаққандағы орташа кірісін есепке алмай, тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленген ең төменгі күнкөріс деңгейінің 2 еселенген мөлшерінде, ай сайын;     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) дүлей апаттың немесе өрттің салдарынан зардап шеккен осы мекенжайда тұрақты тұратын және тіркелген азаматтарға (отбасыларға) не оның мүлкіне зиян келтірген жағдайда, үш айдан кешіктірмей, жан басына шаққандағы орташа кірісін есепке алмай - 200 (екі жүз) айлық есептік көрсеткіш, жылына бір рет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      8) мұқтаж азаматтарға (отбасыларға) ең төменгі күнкөріс деңгейі мөлшерінің бір еселік шегінен аспайтын (бас бостандығынан айыру орындарынан босатылған адамдарға, пробация қызметінің есебінде тұрған адамдарға) жан басына шаққандағы орташа кірісі есепке алынып - 15 (он бес) айлық есептік көрсеткіш, жылына бір рет;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) алып тасталды - Жетісу облысы Талдықорған қалалық мәслихатының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мүгедектігі бар балалардың заңды өкілдерінің біріне және бірінші топтағы мүгедектігі бар адамдарды санаторлық-курорттық емделуге алып (еріп) жүретін адамдарға жан басына шаққандағы орташа кірісін есепке алмай, жылына бір рет санаторлық-курорттық емделуге кепілдік берілген соманың 70 (жетпіс) пайызы мөлшерінде әлеуметтік көмек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1550,116 +2042,180 @@
       10) Ұлы Отан соғысының ардагерлеріне кірісін есепке алмай 3 (үш) айлық есептік көрсеткіш мөлшерінде ай сайынғы әлеуметтік көмек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Қазақстан Республикасының мүгедектігі бар адамдар күніне - 18 жасқа дейінгі мүгедектігі бар балаларға (ата-аналарының біріне немесе өзге де заңды өкілдеріне) 6 (алты) айлық есептік көрсеткіш мөлшерінде, жылына бір рет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - Жетісу облысы Талдықорған қалалық мәслихатының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.1. Жан басына шаққандағы орташа кірісі есепке алынбай, бірақ кепілдік берілген сомадан артық емес, жылына бір рет санаторлық-курорттық емделуге әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы қағиданың 7-тармағының 1)-5) тармақшаларында көрсетілген тұлғаларға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін қуғын-сүргіндерге ұшыраған тұлғаларға."</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әлеуметтік көмек көрсету тәртібі, көрсетілетін әлеуметтік көмекті тоқтату және қайтару үшін негіздемелер Үлгілік қағидаларға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1720,70 +2276,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларына 1-2-қосымшаға сәйкес нысанда сұрау салу қалыптастырады.</w:t>
+        <w:t xml:space="preserve">
+      11. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенім хат бойынша) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1865,231 +2501,299 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
-[...53 lines deleted...]
-      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
+      Әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларына 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+        <w:t xml:space="preserve">
+      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Жетісу облысы Талдықорған қалалық мәслихатының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күн ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың 6-тармағы 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      13. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға 2, 3-қосымшаларға сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акті жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне жібереді.</w:t>
+        <w:t xml:space="preserve">
+      13. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акті жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кент, ауыл, ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2350,70 +3054,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларына 5-қосымшаға (бас тартқан жағдайда –Үлгілік қағидаларына 6-қосымшаға) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
+        <w:t xml:space="preserve">
+      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бас тартқан жағдайда –Үлгілік қағидаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2585,50 +3349,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - Жетісу облысы Талдықорған қалалық мәслихатының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       22. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2818,52 +3662,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларына 7-қосымшаға сәйкес нысан бойынша қалыптастырылады.</w:t>
+        <w:t xml:space="preserve">
+      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2873,123 +3737,247 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      біржолғы төлемдер бойынша – күн сайын;</w:t>
-[...17 lines deleted...]
-      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
+      біржолғы төлемдер бойынша күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - Жетісу облысы Талдықорған қалалық мәслихатының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскеннен кейін екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - Жетісу облысы Талдықорған қалалық мәслихатының 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3069,55 +4057,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>