--- v1 (2026-06-12)
+++ v2 (2026-09-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8e11c2f" w14:textId="8e11c2f">
+    <w:p w14:paraId="922476e" w14:textId="922476e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сәтбаев қаласы бойынша сайлау учаскелерін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ұлытау облысы Сәтбаев қаласының әкімінің 2026 жылғы 23 ақпандағы № 1 шешімі</w:t>
+        <w:t>Ұлытау облысы Сәтбаев қаласының әкімінің 2026 жылғы 23 ақпандағы № 1 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының Конституциялық заңы 23-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -541,1788 +541,1835 @@
               </w:rPr>
               <w:t>№1 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сәтбаев қаласы бойынша сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z105" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Ұлытау облысы Сәтбаев қаласының әкімінің 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 35 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z106" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "№5 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Бабыр би көшесі, 5 құрылыс.</w:t>
-      </w:r>
-[...18 lines deleted...]
-      Шекаралары: академик Қаныш Сәтбаев даңғылы 2, 3, 5, 6, 7, 8, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29; Аманжолов көшесі 1, 2, 3, 4, 5, 6, 7, 9; Бабыр би көшесі 4, 6, 6а, 6б, 8, 12, 14; Байсеитова көшесі 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18; Болман көшесі 3, 4, 5а, 5б, 6, 7, 8, 12, 14; Виктор Гурба көшесі 1, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32; Иса Байзақов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18; Кошубаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18; Наурыз көшесі 1/1, 1/2, 1/3, 1/4, 4, 6, 8, 10, 12, 14, 16, 18; Тайжан Қалмағамбетов көшесі 4, 10, 12, 20; Ұлытау көшесі 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 36 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: академик Қаныш Сәтбаев даңғылы 2, 3, 5, 6, 7, 8, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29; Аманжолов көшесі 1, 2, 3, 4, 5, 6, 7, 9; Бабыр би көшесі 4, 6, 6а, 6б, 8, 12, 14; Байсеитова көшесі 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18; Болман көшесі 3, 4, 5а, 5б, 6, 7, 8, 12, 14; Виктор Гурба көшесі 1, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32; Иса Байзақов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18; Кошубаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18; Наурыз көшесі 1/1, 1/2, 1/3, 1/4, 4, 6, 8, 10, 12, 14, 16, 18; Тайжан Қалмағамбетов көшесі 4, 10, 12, 20; Ұлытау көшесі 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "№5 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Бабыр би көшесі, 5 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 36 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: академик Қаныш Сәтбаев даңғылы 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61; Бабыр би көшесі 3; Виктор Гурба көшесі 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 55, 58, 59, 60, 61, 62, 63, 64, 65, 67, 69; Ғани Мұратбаев көшесі 4, 6, 8, 10а, 10б, 12, 14, 16, 22, 24, 26, 30, 32, 34, 36; Жастар көшесі 3, 5, 5/1, 5/2, 5/3, 7, 7/1, 7/3, 7а, 8, 9, 10, 12; Пушкин көшесі 1; Ұлытау көшесі 30, 32, 34, 38, 40, 42, 44, 46, 48, 50а, 52, 54, 56, 58; Шәкәрім көшесі 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "№5 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Бабыр би көшесі, 5 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 37 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: академик Қаныш Сәтбаев даңғылы 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61; Бабыр би көшесі 3; Виктор Гурба көшесі 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 55, 58, 59, 60, 61, 62, 63, 64, 65, 67, 69; Ғани Мұратбаев көшесі 4, 6, 8, 10а, 10б, 12, 14, 16, 22, 24, 26, 30, 32, 34, 36; Жастар көшесі 3, 5, 5/1, 5/2, 5/3, 7, 7/1, 7/3, 7а, 8, 9, 10, 12; Пушкин көшесі 1; Ұлытау көшесі 30, 32, 34, 38, 40, 42, 44, 46, 48, 50а, 52, 54, 56, 58; Шәкәрім көшесі 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері:Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "№14 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Наурыз көшесі, 5 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 37 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: академик Қаныш Сәтбаев даңғылы 10, 12, 14, 16, 18; Абылай хан көшесі 1, 1а, 2, 3, 4, 5, 6, 6а, 7, 9, 11, 12, 13, 14, 16, 18; Аманжолов көшесі 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31; Байсеитова көшесі 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40, 42; Баубек Бұлқышев көшесі 1, 3, 7, 13, 14, 15, 19; Бауыржан Момышұлы көшесі 1, 2, 3, 3а, 4, 4/4, 5, 6, 7, 8, 9, 10, 10а, 11, 12а, 13, 13 корп. 13, 13С, 14, 15, 17, 19, 21, 21/2, 23; Ерден көшесі 2, 2/6, 2 блок 13, 4, 4а, 5, 6, 6а, 7, 8, 8/1, 9, 11, 12, 13, 14, 15, 16, 16а, 17, 18, 18а, 19, 21, 23, 23/3, 25, 27, 28, 29, 30, 30а, 31, 33, 34/2, 36, 38; Қажымұқан көшесі 1, 2, 3, 4, 5, 6, 9, 13, 21; Көктем көшесі 2, 3, 4, 5, 6, 7, 8, 11, 13, 13/2, 14, 15, 15а, 17, 18а, 19, 20, 20а; Құрманғазы көшесі 1, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 30, 32; Мұхтар Әуезов көшесі 2, 4, 8, 10, 14, 16, 18, 20, 22, 24, 26; Наурыз көшесі 3, 3а, 3в, 3в-а, 3в-б, 3г, 20, 22, 24, 26, 30, 32, 34, 36, 38; Сәбит Мұқанов көшесі 2, 3, 4, 5, 5а, 6, 8, 9, 11, 12, 13, 14, 14/1, 16, 17, 18, 20, 21/1; Тайжан Қалмағамбетов көшесі 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 24, 28, 30; Төле би көшесі 2, 3, 4, 6, 8, 10, 13, 15, 17, 19, 23, 25, 27, 27а;</w:t>
+      Орналасқан жері:Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "№14 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Наурыз көшесі, 5 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұтыну кооперативі "Восток";</w:t>
+      Шекаралары: академик Қаныш Сәтбаев даңғылы 10, 12, 14, 16, 18; Абылай хан көшесі 1, 1а, 2, 3, 4, 5, 6, 6а, 7, 9, 11, 12, 13, 14, 16, 18; Аманжолов көшесі 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31; Байсеитова көшесі 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40, 42; Баубек Бұлқышев көшесі 1, 3, 7, 13, 14, 15, 19; Бауыржан Момышұлы көшесі 1, 2, 3, 3а, 4, 4/4, 5, 6, 7, 8, 9, 10, 10а, 11, 12а, 13, 13 корп. 13, 13С, 14, 15, 17, 19, 21, 21/2, 23; Ерден көшесі 2, 2/6, 2 блок 13, 4, 4а, 5, 6, 6а, 7, 8, 8/1, 9, 11, 12, 13, 14, 15, 16, 16а, 17, 18, 18а, 19, 21, 23, 23/3, 25, 27, 28, 29, 30, 30а, 31, 33, 34/2, 36, 38; Қажымұқан көшесі 1, 2, 3, 4, 5, 6, 9, 13, 21; Көктем көшесі 2, 3, 4, 5, 6, 7, 8, 11, 13, 13/2, 14, 15, 15а, 17, 18а, 19, 20, 20а; Құрманғазы көшесі 1, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 30, 32; Мұхтар Әуезов көшесі 2, 4, 8, 10, 14, 16, 18, 20, 22, 24, 26; Наурыз көшесі 3, 3а, 3в, 3в-а, 3в-б, 3г, 20, 22, 24, 26, 30, 32, 34, 36, 38; Сәбит Мұқанов көшесі 2, 3, 4, 5, 5а, 6, 8, 9, 11, 12, 13, 14, 14/1, 16, 17, 18, 20, 21/1; Тайжан Қалмағамбетов көшесі 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 24, 28, 30; Төле би көшесі 2, 3, 4, 6, 8, 10, 13, 15, 17, 19, 23, 25, 27, 27а;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұтыну кооперативі "Горняк";</w:t>
+      Тұтыну кооперативі "Восток";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұтыну кооперативі "Меридиан".</w:t>
+      Тұтыну кооперативі "Горняк";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 38 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұтыну кооперативі "Меридиан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "№27 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Наурыз көшесі, 7 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 38 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: академик Қаныш Сәтбаев даңғылы 20, 22, 24, 26, 28, 28а, 30, 30а; Әбіш Исатаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9; Абикен Мамахов көшесі 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; Әбсамат Тәжбенов көшесі 45, 47, 49, 57, 60, 62, 64, 66, 68; Алаш көшесі 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 72а, 74, 74а, 76а, 78, 80, 80а, 82, 82а, 84; Аманжолов көшесі 33, 35, 36, 37, 38, 39, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 61, 73; Бірман Сүлейменов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9; Байсеитова көшесі 37, 39, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 68, 70, 72, 74, 76, 78; Баубек Бұлқышев көшесі 6, 8, 10, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 46, 47, 49, 51, 52, 53, 55, 56, 57, 59, 61, 63, 65, 67, 69, 73, 75, 77, 130, 132, 132а; Бауыржан Момышұлы көшесі 20, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42С, 43, 44, 45, 46, 47, 47/43, 48, 49, 49С, 50, 51, 52, 53, 54, 55, 56, 56С, 57, 58, 59, 59С, 61, 62, 63, 64, 66, 67, 68, 69, 70, 71; Ғани Мұратбаев көшесі 34а, 36а, 38, 40, 42; Егізек Сердалинов көшесі 3, 4, 5, 6, 7, 8, 9; Ерден көшесі 35, 35а, 37, 39, 41, 41а, 42, 43, 44, 45, 45а, 46, 47, 48, 49, 49а, 50, 51, 51а, 53, 53б, 54, 55, 55а, 56, 57, 58, 60, 65, 66, 67, 70, 72; Илья Панин көшесі 3, 4, 5, 6, 8, 10, 11, 13, 15, 16, 18, 20, 24, 27, 30, 33, 34, 35, 37, 38, 42, 46, 62; Қожа Қалиев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9; Көктем көшесі 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 34/1, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 48, 50; Колбасов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; Кошубаев көшесі 20, 22, 24, 26, 27, 27а, 28, 29, 30, 31, 33; Құрманғазы көшесі 29, 31, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 58, 60, 62; Мүслім Нұрышев көшесі 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12; Мұхтар Әуезов көшесі 3, 5, 7, 9, 15, 17, 19, 21; Наурыз көшесі 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 72, 78; Садық Асатов көшесі 3, 3а, 3б, 3в, 4, 7, 9, 9а, 11, 13, 15, 17, 19, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 39, 40, 41, 42, 43, 44, 45, 48, 48а, 48б, 50, 51, 53, 54, 55, 57, 58, 59, 61, 64, 67, 69, 71, 71а, 73, 75а, 77; Сәкен Сейфуллин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; Тоқаш Бокин көшесі 35, 37, 39, 47, 49, 49/1, 51, 53, 55, 59, 61, 63, 65, 67; Тұрар Рысқұлов көшесі 27, 39, 41, 43, 45, 47, 49; Халима Артығалиева көшесі 1, 2, 3, 4, 5, 7, 9, 12, 14, 15, 17, 19, 26, 28, 28а, 30, 31, 33, 35; Хамит Жакенов көшесі 2, 3, 4, 5, 6, 7, 8, 9.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "№27 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Наурыз көшесі, 7 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 39 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: академик Қаныш Сәтбаев даңғылы 20, 22, 24, 26, 28, 28а, 30, 30а; Әбіш Исатаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9; Абикен Мамахов көшесі 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; Әбсамат Тәжбенов көшесі 45, 47, 49, 57, 60, 62, 64, 66, 68; Алаш көшесі 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 72а, 74, 74а, 76а, 78, 80, 80а, 82, 82а, 84; Аманжолов көшесі 33, 35, 36, 37, 38, 39, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 61, 73; Бірман Сүлейменов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9; Байсеитова көшесі 37, 39, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 68, 70, 72, 74, 76, 78; Баубек Бұлқышев көшесі 6, 8, 10, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 46, 47, 49, 51, 52, 53, 55, 56, 57, 59, 61, 63, 65, 67, 69, 73, 75, 77, 130, 132, 132а; Бауыржан Момышұлы көшесі 20, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42С, 43, 44, 45, 46, 47, 47/43, 48, 49, 49С, 50, 51, 52, 53, 54, 55, 56, 56С, 57, 58, 59, 59С, 61, 62, 63, 64, 66, 67, 68, 69, 70, 71; Ғани Мұратбаев көшесі 34а, 36а, 38, 40, 42; Егізек Сердалинов көшесі 3, 4, 5, 6, 7, 8, 9; Ерден көшесі 35, 35а, 37, 39, 41, 41а, 42, 43, 44, 45, 45а, 46, 47, 48, 49, 49а, 50, 51, 51а, 53, 53б, 54, 55, 55а, 56, 57, 58, 60, 65, 66, 67, 70, 72; Илья Панин көшесі 3, 4, 5, 6, 8, 10, 11, 13, 15, 16, 18, 20, 24, 27, 30, 33, 34, 35, 37, 38, 42, 46, 62; Қожа Қалиев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9; Көктем көшесі 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 34, 34/1, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 48, 50; Колбасов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; Кошубаев көшесі 20, 22, 24, 26, 27, 27а, 28, 29, 30, 31, 33; Құрманғазы көшесі 29, 31, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 58, 60, 62; Мүслім Нұрышев көшесі 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12; Мұхтар Әуезов көшесі 3, 5, 7, 9, 15, 17, 19, 21; Наурыз көшесі 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 72, 78; Садық Асатов көшесі 3, 3а, 3б, 3в, 4, 7, 9, 9а, 11, 13, 15, 17, 19, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 39, 40, 41, 42, 43, 44, 45, 48, 48а, 48б, 50, 51, 53, 54, 55, 57, 58, 59, 61, 64, 67, 69, 71, 71а, 73, 75а, 77; Сәкен Сейфуллин көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; Тоқаш Бокин көшесі 35, 37, 39, 47, 49, 49/1, 51, 53, 55, 59, 61, 63, 65, 67; Тұрар Рысқұлов көшесі 27, 39, 41, 43, 45, 47, 49; Халима Артығалиева көшесі 1, 2, 3, 4, 5, 7, 9, 12, 14, 15, 17, 19, 26, 28, 28а, 30, 31, 33, 35; Хамит Жакенов көшесі 2, 3, 4, 5, 6, 7, 8, 9.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "№3 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Жеңіс көшесі, 17Б құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 39 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: академик Қаныш Сәтбаев даңғылы 34; Алаш көшесі 1, 3, 5, 7, 9, 11, 13, 15, 15а, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 41, 43, 45, 47, 49, 51, 53, 55, 57, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 85а, 87, 89, 91, 93; Әлия Молдағұлова көшесі 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 60, 61, 62, 63, 63а, 64, 65, 66, 68, 69, 71, 73, 74, 75, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 94а; Байқоңыров көшесі 9, 11, 17, 19, 25, 27, 29, 31, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46а, 47, 48, 49, 51, 52, 53, 54/1, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 87, 88, 89, 92, 93, 96, 97, 98, 99, 100, 101, 102, 103, 104, 104а, 105, 106, 107, 108, 109, 110, 111, 112, 113, 115, 117; Баубек Бұлқышев көшесі 136, 138, 140, 142, 144, 146, 148, 150; Болман Қожабаев көшесі 71, 72, 73, 74, 75, 76, 76/1, 77, 78, 80, 83; Виктор Курьятов көшесі 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26; Ғани Мұратбаев көшесі 33, 35; Ерден көшесі 93, 95, 97, 99, 101; Жеңіс көшесі 10, 12, 14, 16, 18, 20, 20а; Горький көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 47, 48, 48а, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 62; Мұса Жәлел көшесі 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62; Наурыз көшесі 7а, 7б, 9, 11, 13, 15а, 19, 21, 23, 25, 27, 29, 31, 33, 35, 84, 90, 94, 96, 98, 102, 104, 108; Тоқаш Бокин көшесі 68, 69, 70, 70/1, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 90; Тұрар Рысқұлов көшесі 70, 72, 74, 74а, 76, 76а, 76б, 78, 79, 80, 81, 82, 83; Халифа Алтай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "№3 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Жеңіс көшесі, 17Б құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 40 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: академик Қаныш Сәтбаев даңғылы 34; Алаш көшесі 1, 3, 5, 7, 9, 11, 13, 15, 15а, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 41, 43, 45, 47, 49, 51, 53, 55, 57, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 85а, 87, 89, 91, 93; Әлия Молдағұлова көшесі 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 60, 61, 62, 63, 63а, 64, 65, 66, 68, 69, 71, 73, 74, 75, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 94а; Байқоңыров көшесі 9, 11, 17, 19, 25, 27, 29, 31, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46а, 47, 48, 49, 51, 52, 53, 54/1, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 87, 88, 89, 92, 93, 96, 97, 98, 99, 100, 101, 102, 103, 104, 104а, 105, 106, 107, 108, 109, 110, 111, 112, 113, 115, 117; Баубек Бұлқышев көшесі 136, 138, 140, 142, 144, 146, 148, 150; Болман Қожабаев көшесі 71, 72, 73, 74, 75, 76, 76/1, 77, 78, 80, 83; Виктор Курьятов көшесі 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26; Ғани Мұратбаев көшесі 33, 35; Ерден көшесі 93, 95, 97, 99, 101; Жеңіс көшесі 10, 12, 14, 16, 18, 20, 20а; М.Горький көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 47, 48, 48а, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 62; Мұса Жәлел көшесі 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62; Наурыз көшесі 7а, 7б, 9, 11, 13, 15а, 19, 21, 23, 25, 27, 29, 31, 33, 35, 84, 90, 94, 96, 98, 102, 104, 108; Тоқаш Бокин көшесі 68, 69, 70, 70/1, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 90; Тұрар Рысқұлов көшесі 70, 72, 74, 74а, 76, 76а, 76б, 78, 79, 80, 81, 82, 83; Халифа Алтай көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы дене шынықтыру және спорт басқармасының "Сатпаев қаласындағы мамандандырылған олимпиадалық резервтегі балалар - жасөспірімдер мектебі" коммуналдық мемлекеттік мекемесі, Тәуелсіздік даңғылы, 28 құрылыс. </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 40 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Амангелді Иманов көшесі 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 30/1, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 74, 76; Әубәкір Құсайынов көшесі 31, 33, 35, 38, 38/1, 38/2, 40/2, 42/2, 44, 44а, 48, 50, 52, 54, 56, 58, 60, 62, 64; Әшірбек Құнанбаев көшесі 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/2, 16, 16/2, 18, 20; Бейімбет Майлин көшесі 1, 1а, 1б, 2, 3, 3а, 4, 5, 5а, 5б, 6, 7, 8, 10, 12, 16, 18, 20; Ерден көшесі 108, 110, 112, 114, 116, 123, 125, 127, 129, 131, 133; Жеңіс көшесі 13/1, 15, 15а, 15/2, 17/1, 17а, 19, 19/1, 19/2, 21, 21/1, 21/2, 24, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 49, 50, 51, 51а, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 66, 68, 72, 74, 76, 78, 80; Жолдасбек Жақыпбеков көшесі 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/1, 17, 19; Наурыз көшесі 41, 43, 43а, 51, 53, 110, 112, 114, 120, 122, 124, 126, 128, 130, 132, 134, 136; Пацаев көшесі 1, 3, 4, 4б, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 20; Шоқан Уәлиханов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 61/1, 62, 65, 67, 68, 69, 70, 73, 74, 78, 79, 81.</w:t>
+      Орналасқан жері: Ұлытау облысы дене шынықтыру және спорт басқармасының "Сатпаев қаласындағы мамандандырылған олимпиадалық резервтегі балалар - жасөспірімдер мектебі" коммуналдық мемлекеттік мекемесі, Тәуелсіздік даңғылы, 28 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 41 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Амангелді Иманов көшесі 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 30/1, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 74, 76; Әубәкір Құсайынов көшесі 31, 33, 35, 38, 38/1, 38/2, 40/2, 42/2, 44, 44а, 48, 50, 52, 54, 56, 58, 60, 62, 64; Әшірбек Құнанбаев көшесі 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/2, 16, 16/2, 18, 20; Бейімбет Майлин көшесі 1, 1а, 1б, 2, 3, 3а, 4, 5, 5а, 5б, 6, 7, 8, 10, 12, 16, 18, 20; Ерден көшесі 108, 110, 112, 114, 116, 123, 125, 127, 129, 131, 133; Жеңіс көшесі 13/1, 15, 15а, 15/2, 17/1, 17а, 19, 19/1, 19/2, 21, 21/1, 21/2, 24, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 49, 50, 51, 51а, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 66, 68, 72, 74, 76, 78, 80; Жолдасбек Жақыпбеков көшесі 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/1, 17, 19; Наурыз көшесі 41, 43, 43а, 51, 53, 110, 112, 114, 120, 122, 124, 126, 128, 130, 132, 134, 136; Пацаев көшесі 1, 3, 4, 4б, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 20; Шоқан Уәлиханов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 61/1, 62, 65, 67, 68, 69, 70, 73, 74, 78, 79, 81.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысының білім басқармасының "Сәтбаев индустриалдық колледжі" коммуналдық мемлекеттік мекемесі, Әубәкір Құсайынов көшесі, №23А үйі.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 41 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: академик Қаныш Сәтбаев даңғылы 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 65, 67, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 83, 85, 87, 89, 91, 93, 95, 99, 101, 103; Тәуелсіздік даңғылы 16, 18, 22, 24; Әубәкір Құсайынов көшесі 12, 14, 14а, 16, 18, 21, 22, 23, 24, 25, 26, 28, 30, 32, 34, 36, 36/1, 36/2, 36/3; Байқоңыров көшесі 3, 4, 6, 8, 12, 14, 16, 18, 24; Виктор Гурба көшесі 66, 68, 72, 74, 76, 78, 80, 82, 84, 88, 90, 92, 94; Ғани Мұратбаев көшесі 13, 17, 21, 25, 31; Жеңіс көшесі 3, 3а, 3б, 3в, 3г, 4, 5, 6, 7, 9; Мәншүк Мәметова көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16; Мұхит Бөпежанов көшесі 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 18, 20.</w:t>
+      Орналасқан жері: Ұлытау облысының білім басқармасының "Сәтбаев индустриалдық колледжі" коммуналдық мемлекеттік мекемесі, Әубәкір Құсайынов көшесі, №23А үйі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 42 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: академик Қаныш Сәтбаев даңғылы 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 65, 67, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 83, 85, 87, 89, 91, 93, 95, 99, 101, 103; Тәуелсіздік даңғылы 16, 18, 22, 24; Әубәкір Құсайынов көшесі 12, 14, 14а, 16, 18, 21, 22, 23, 24, 25, 26, 28, 30, 32, 34, 36, 36/1, 36/2, 36/3; Байқоңыров көшесі 3, 4, 6, 8, 12, 14, 16, 18, 24; Виктор Гурба көшесі 66, 68, 72, 74, 76, 78, 80, 82, 84, 88, 90, 92, 94; Ғани Мұратбаев көшесі 13, 17, 21, 25, 31; Жеңіс көшесі 3, 3а, 3б, 3в, 3г, 4, 5, 6, 7, 9; Мәншүк Мәметова көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16; Мұхит Бөпежанов көшесі 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 18, 20.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: "Сәтбаев қаласының ішкі саясат бөлімі" мемлекеттік мекемесі "Қоғамдық келісім" коммуналдық мемлекеттік мекемесі, көшесі Әубәкір Құсайынов, үй 8.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 42 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Тәуелсіздік даңғылы 1, 1а, 3, 3а, 4, 5, 5а, 6, 8, 10, 12; Әубәкір Құсайынов көшесі 3, 3а, 4а, 5, 5а, 5б, 7а, 7б; Виктор Гурба көшесі 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 97, 99; Жандосов көшесі 7; Ұлытау көшесі 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 84а.</w:t>
+      Орналасқан жері: "Сәтбаев қаласының ішкі саясат бөлімі" мемлекеттік мекемесі "Қоғамдық келісім" коммуналдық мемлекеттік мекемесі, көшесі Әубәкір Құсайынов, үй 8.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 43 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Тәуелсіздік даңғылы 1, 1а, 3, 3а, 4, 5, 5а, 6, 8, 10, 12; Әубәкір Құсайынов көшесі 3, 3а, 4а, 5, 5а, 5б, 7а, 7б; Виктор Гурба көшесі 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 97, 99; Жандосов көшесі 7; Ұлытау көшесі 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 84а.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Бауыржан Момышұлы атындағы мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі, Наурыз көшесі, 144 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 43 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Ерден көшесі 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157; Наурыз көшесі 140, 142.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Бауыржан Момышұлы атындағы мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі, Наурыз көшесі, 144 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 44 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ерден көшесі 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157; Наурыз көшесі 140, 142.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Бауыржан Момышұлы атындағы мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі, Наурыз көшесі, 144 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 44 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Тәуелсіздік даңғылы 32, 34, 36, 38, 49, 51, 53, 55; Ерден көшесі 159, 161, 163, 165, 167, 169; Наурыз көшесі 146, 148, 150, 152.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Бауыржан Момышұлы атындағы мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі, Наурыз көшесі, 144 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 45 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Тәуелсіздік даңғылы 32, 34, 36, 38, 49, 51, 53, 55; Ерден көшесі 159, 161, 163, 165, 167, 169; Наурыз көшесі 146, 148, 150, 152.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Абай атындағы №4 мектеп-лицейі" коммуналдық мемлекеттік мекемесі, академик Каныш Сәтбаев даңғылы, 114А құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 45 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Тәуелсіздік даңғылы 43, 57; Ерден көшесі 173, 175, 177, 179, 181, 183, 185, 187, 189а, 191, 193, 195.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Абай атындағы №4 мектеп-лицейі" коммуналдық мемлекеттік мекемесі, академик Каныш Сәтбаев даңғылы, 114А құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 46 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Тәуелсіздік даңғылы 43, 57; Ерден көшесі 173, 175, 177, 179, 181, 183, 185, 187, 189а, 191, 193, 195.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Абай атындағы №4 мектеп-лицейі" коммуналдық мемлекеттік мекемесі, академик Каныш Сәтбаев даңғылы, 114А құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 46 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: академик Қаныш Сәтбаев даңғылы 112, 114, 116, 118; Абай Құнанбаев көшесі 42, 44, 46, 48, 50, 52, 60, 62.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Абай атындағы №4 мектеп-лицейі" коммуналдық мемлекеттік мекемесі, академик Каныш Сәтбаев даңғылы, 114А құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 47 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: академик Қаныш Сәтбаев даңғылы 112, 114, 116, 118; Абай Құнанбаев көшесі 42, 44, 46, 48, 50, 52, 60, 62.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: "Сәтбаев қаласының мәдениет және тілдерді дамыту бөлімі" мемлекеттік мекемесінің "Шынболат Ділдебаев атындағы кеншілер сарайы" коммуналдық мемлекеттік қазыналық кәсіпорыны, академик Қаныш Сәтбаев даңғылы, 106 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 47 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: академик Қаныш Сәтбаев даңғылы 102, 102а, 104, 104/1, 104/2, 104/3, 104/4, 104/5, 104/6; Тәуелсіздік даңғылы 31, 31/2, 33, 35, 35а, 37, 41, 45, 47.</w:t>
+      Орналасқан жері: "Сәтбаев қаласының мәдениет және тілдерді дамыту бөлімі" мемлекеттік мекемесінің "Шынболат Ділдебаев атындағы кеншілер сарайы" коммуналдық мемлекеттік қазыналық кәсіпорыны, академик Қаныш Сәтбаев даңғылы, 106 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 48 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: академик Қаныш Сәтбаев даңғылы 102, 102а, 104, 104/1, 104/2, 104/3, 104/4, 104/5, 104/6; Тәуелсіздік даңғылы 31, 31/2, 33, 35, 35а, 37, 41, 45, 47.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: "Сәтбаев қаласының мәдениет және тілдерді дамыту бөлімі" мемлекеттік мекемесінің "Шынболат Ділдебаев атындағы кеншілер сарайы" коммуналдық мемлекеттік қазыналық кәсіпорыны, академик Қаныш Сәтбаев даңғылы, 106 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 48 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: академик Қаныш Сәтбаев даңғылы 88, 90, 92, 94, 96, 98, 100, 105, 107, 115, 117; Тәуелсіздік даңғылы 23, 25, 27; Мәңгілік ел көшесі 22.</w:t>
+      Орналасқан жері: "Сәтбаев қаласының мәдениет және тілдерді дамыту бөлімі" мемлекеттік мекемесінің "Шынболат Ділдебаев атындағы кеншілер сарайы" коммуналдық мемлекеттік қазыналық кәсіпорыны, академик Қаныш Сәтбаев даңғылы, 106 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 49 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: академик Қаныш Сәтбаев даңғылы 88, 90, 92, 94, 96, 98, 100, 105, 107, 115, 117; Тәуелсіздік даңғылы 23, 25, 27; Мәңгілік ел көшесі 22.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "№25 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Мәңгілік ел көшесі, 12А құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 49 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Тәуелсіздік даңғылы 7, 9, 15, 15/1, 17, 17а, 19, 21; Виктор Гурба көшесі 96, 98, 100, 102, 104, 106; Мәңгілік ел көшесі 10, 14, 16, 18, 20.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "№25 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Мәңгілік ел көшесі, 12А құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 50 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Тәуелсіздік даңғылы 7, 9, 15, 15/1, 17, 17а, 19, 21; Виктор Гурба көшесі 96, 98, 100, 102, 104, 106; Мәңгілік ел көшесі 10, 14, 16, 18, 20.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Ыбырай Алтынсарин атындағы мектеп-лицейі" коммуналдық мемлекеттік мекемесі, Мәңгілік ел көшесі, 11 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 50 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Виктор Гурба көшесі 101; Мәңгілік ел көшесі 3, 4, 4а, 6, 7, 9, 9а, 9б; Ұлытау көшесі 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Ыбырай Алтынсарин атындағы мектеп-лицейі" коммуналдық мемлекеттік мекемесі, Мәңгілік ел көшесі, 11 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 51 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Виктор Гурба көшесі 101; Мәңгілік ел көшесі 3, 4, 4а, 6, 7, 9, 9а, 9б; Ұлытау көшесі 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Сәкен Сейфуллин атындағы гимназиясы" коммуналдық мемлекеттік мекемесі, Мәңгілік Ел көшесі, 11 құрылыс, 2 бөлігі.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 51 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: академик Қаныш Сәтбаев даңғылы 119, 121, 123; Мәңгілік ел көшесі 11/1, 13, 13а, 15, 17, 19, 21, 21а, 23, 25.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Сәкен Сейфуллин атындағы гимназиясы" коммуналдық мемлекеттік мекемесі, Мәңгілік Ел көшесі, 11 құрылыс, 2 бөлігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 52 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: академик Қаныш Сәтбаев даңғылы 119, 121, 123; Мәңгілік ел көшесі 11/1, 13, 13а, 15, 17, 19, 21, 21а, 23, 25.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Балалар өнер мектебі" коммуналдық мемлекеттік қазынашылық кәсіпорны, Абай Құнанбаев көшесі, 67А құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 52 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Абай Құнанбаев көшесі 54, 56, 58, 64, 66, 72, 74; Ерден көшесі 189, 197.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Балалар өнер мектебі" коммуналдық мемлекеттік қазынашылық кәсіпорны, Абай Құнанбаев көшесі, 67А құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 53 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Абай Құнанбаев көшесі 54, 56, 58, 64, 66, 72, 74; Ерден көшесі 189, 197.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: "Лекерова" жауапкершілігі шектеулі серіктестігі, Ерден көшесі, №199 үйі.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 53 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Тәуелсіздік даңғылы 75, 77, 79, 81, 83, 85, 87; Абай Құнанбаев көшесі 68, 76, 90, 92, 94, 96, 98, 100, 102, 115, 117, 119, 121, 123, 125, 127; Александр Затаевич көшесі 1, 2, 3, 4, 5, 6, 7, 8; Арғанат көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14; Едіге батыр көшесі 2, 4, 6, 8; Ерден көшесі 199; Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 14, 15; Жұмабек Тәшенов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13; Кейкі батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14; Кетбұға көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13; Төлек батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14.</w:t>
+      Орналасқан жері: "Лекерова" жауапкершілігі шектеулі серіктестігі, Ерден көшесі, №199 үйі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 54 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Тәуелсіздік даңғылы 75, 77, 79, 81, 83, 85, 87; Абай Құнанбаев көшесі 68, 76, 90, 92, 94, 96, 98, 100, 102, 115, 117, 119, 121, 123, 125, 127; Александр Затаевич көшесі 1, 2, 3, 4, 5, 6, 7, 8; Арғанат көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14; Едіге батыр көшесі 2, 4, 6, 8; Ерден көшесі 199; Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 14, 15; Жұмабек Тәшенов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13; Кейкі батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14; Кетбұға көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 13; Төлек батыр көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Әлкей Марғұлан атындағы жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ерден көшесі, 217 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 54 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Абай Құнанбаев көшесі 51, 55, 57, 59, 61, 63, 65, 67, 73, 77, 79, 81, 83, 85, 87, 89, 95, 99; Ерден көшесі 207, 209, 211.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Әлкей Марғұлан атындағы жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ерден көшесі, 217 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 55 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Абай Құнанбаев көшесі 51, 55, 57, 59, 61, 63, 65, 67, 73, 77, 79, 81, 83, 85, 87, 89, 95, 99; Ерден көшесі 207, 209, 211.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Әлкей Марғұлан атындағы жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ерден көшесі, 217 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 55 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Ерден көшесі 213, 215, 221, 223, 225, 227, 229, 231, 233; Павел Шаталюк көшесі 32, 34, 36, 38, 38а, 42, 44, 46, 46а, 46б, 48, 50, 52.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Әлкей Марғұлан атындағы жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, Ерден көшесі, 217 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 56 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ерден көшесі 213, 215, 221, 223, 225, 227, 229, 231, 233; Павел Шаталюк көшесі 32, 34, 36, 38, 38а, 42, 44, 46, 46а, 46б, 48, 50, 52.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "№16 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, академик Қаныш Сәтбаев даңғылы, 154 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 56 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: академик Қаныш Сәтбаев даңғылы 150, 156, 158, 162; Әлихан Бөкейханов көшесі 1, 2, 3, 4, 6, 7, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; Алма Оразбаева көшесі 4, 10, 12, 14, 16, 20, 24, 26, 28, 30; Ахмет Байтұрсынов көшесі 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25; Бөгенбай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 9, 10, 12, 12а, 14, 15/1, 15а, 16, 17, 18, 18/1, 20, 22, 23; Дүрментаев көшесі 25, 27, 29, 31, 33, 34, 34/1, 35, 36, 37, 37а, 38, 39, 40, 42, 42а, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56; Ерден көшесі 235, 237, 241; Жақсымбек Үншібаев көшесі 32, 34, 36, 38, 40, 42, 46, 48, 50, 52, 54, 55, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 69, 69а, 73, 75, 77, 79, 81, 83, 85, 87, 89; Жанпейісов көшесі 22а, 24, 26, 26б, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 63, 65, 67; Қазымхан Кентаев көшесі 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 59; Мұқағали Мақатаев көшесі 1, 2, 3, 4, 5, 8, 10, 11, 17; Нұркен Әбдіров көшесі 38, 40, 42, 44, 44а, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78; Павел Шаталюк көшесі 11, 13, 13/1, 13а, 15, 16, 17, 18, 18а, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 33, 35; Сарыарқа көшесі 41, 43, 45, 47, 49, 53, 57, 58, 59, 60, 62, 63, 64, 65, 66, 67, 67/1, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 82а, 84, 85, 86, 87, 88, 89, 90, 91, 92, 94, 96, 98, 100.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "№16 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, академик Қаныш Сәтбаев даңғылы, 154 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 57 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: академик Қаныш Сәтбаев даңғылы 150, 156, 158, 162; Әлихан Бөкейханов көшесі 1, 2, 3, 4, 6, 7, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; Алма Оразбаева көшесі 4, 10, 12, 14, 16, 20, 24, 26, 28, 30; Ахмет Байтұрсынов көшесі 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25; Бөгенбай батыр көшесі 1, 2, 3, 4, 5, 6, 7, 9, 10, 12, 12а, 14, 15/1, 15а, 16, 17, 18, 18/1, 20, 22, 23; Дүрментаев көшесі 25, 27, 29, 31, 33, 34, 34/1, 35, 36, 37, 37а, 38, 39, 40, 42, 42а, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56; Ерден көшесі 235, 237, 241; Жақсымбек Үншібаев көшесі 32, 34, 36, 38, 40, 42, 46, 48, 50, 52, 54, 55, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 69, 69а, 73, 75, 77, 79, 81, 83, 85, 87, 89; Жанпейісов көшесі 22а, 24, 26, 26б, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 63, 65, 67; Қазымхан Кентаев көшесі 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 59; Мұқағали Мақатаев көшесі 1, 2, 3, 4, 5, 8, 10, 11, 17; Нұркен Әбдіров көшесі 38, 40, 42, 44, 44а, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78; Павел Шаталюк көшесі 11, 13, 13/1, 13а, 15, 16, 17, 18, 18а, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 33, 35; Сарыарқа көшесі 41, 43, 45, 47, 49, 53, 57, 58, 59, 60, 62, 63, 64, 65, 66, 67, 67/1, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 82а, 84, 85, 86, 87, 88, 89, 90, 91, 92, 94, 96, 98, 100.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "№16 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, академик Қаныш Сәтбаев даңғылы, 154 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 57 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: академик Қаныш Сәтбаев даңғылы 144, 146, 148; Абай Құнанбаев көшесі 27, 29, 31, 35, 37, 39, 41, 43, 45, 47, 47а.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "№16 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, академик Қаныш Сәтбаев даңғылы, 154 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 58 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: академик Қаныш Сәтбаев даңғылы 144, 146, 148; Абай Құнанбаев көшесі 27, 29, 31, 35, 37, 39, 41, 43, 45, 47, 47а.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Қаныш Сәтбаев атындағы жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, академик Қаныш Сәтбаев даңғылы, 139 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 58 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: академик Қаныш Сәтбаев даңғылы 137, 137/1; Абай Құнанбаев көшесі 5а/1, 5а/2, 5а/3, 7/1, 7/2, 7/3, 9/1, 9/2, 9/3, 11/1, 11/2, 11/3, 13/1, 13/2, 13/3, 13/4, 15/1, 15/2, 15/3, 17/1, 17/2, 17/3; Сәтбаев ауылы.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Қаныш Сәтбаев атындағы жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, академик Қаныш Сәтбаев даңғылы, 139 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 59 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: академик Қаныш Сәтбаев даңғылы 137, 137/1; Абай Құнанбаев көшесі 5а/1, 5а/2, 5а/3, 5/4, 5/5, 7/1, 7/2, 7/3, 9/1, 9/2, 9/3, 11/1, 11/2, 11/3, 13/1, 13/2, 13/3, 13/4, 15/1, 15/2, 15/3, 17/1, 17/2, 17/3; Сәтбаев ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Қаныш Сәтбаев атындағы жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, академик Қаныш Сәтбаев даңғылы, 139 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 59 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: академик Қаныш Сәтбаев даңғылы 143/1, 143/2, 143/3, 143/4, 143/5, 145/1, 145/2, 145/3, 145/4, 145/5, 147/1, 147/2, 147/3, 147/4, 147/5, 149/1, 149/2, 149/3, 151/1, 151/2; Абай Құнанбаев көшесі 5/4, 5/5, 5/6; Горняцкая көшесі 1, 3, 5, 7, 9, 11, 13; Дүрментаев көшесі 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/1, 15, 17, 18, 19, 21, 22, 23, 23а, 23б, 24, 24/1, 25а, 25б, 26, 26а, 30, 30а, 30б; Жақсымбек Үншібаев көшесі 1, 3, 5, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51; Жанпейісов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 22б, 22в, 23, 24а, 24/1, 25, 27; Қызымхан Кентаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; Нұркен Әбдіров көшесі 2, 4, 6, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36; Павел Шаталюк көшесі 1, 2, 3, 4, 6, 6/3, 7, 7а, 8/3, 8а, 10, 10а, 12, 12/1, 12/2, 12/3, 14, 14а, 14/1, 14/2, 14/3; Сарыарқа көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44, 46, 48, 50, 52, 54, 56.</w:t>
+      Орналасқан жері: Ұлытау облысы білім басқармасының Сәтбаев қаласы білім бөлімінің "Қаныш Сәтбаев атындағы жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі, академик Қаныш Сәтбаев даңғылы, 139 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 60 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: академик Қаныш Сәтбаев даңғылы 143/1, 143/2, 143/3, 143/4, 143/5, 145/1, 145/2, 145/3, 145/4, 145/5, 147/1, 147/2, 147/3, 147/4, 147/5, 149/1, 149/2, 149/3, 151/1, 151/2; Абай Құнанбаев көшесі 5/6; Горняцкая көшесі 1, 3, 5, 7, 9, 11, 13; Дүрментаев көшесі 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/1, 15, 17, 18, 19, 21, 22, 23, 23а, 23б, 24, 24/1, 25а, 25б, 26, 26а, 30, 30а, 30б; Жақсымбек Үншібаев көшесі 1, 3, 5, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51; Жанпейісов көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 22б, 22в, 23, 24а, 24/1, 25, 27; Қазымхан Кентаев көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; Нұркен Әбдіров көшесі 2, 4, 6, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36; Павел Шаталюк көшесі 1, 2, 3, 4, 6, 6/3, 7, 7а, 8/3, 8а, 10, 10а, 12, 12/1, 12/2, 12/3, 14, 14а, 14/1, 14/2, 14/3; Сарыарқа көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44, 46, 48, 50, 52, 54, 56.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысының денсаулық сақтау басқармасының "Сәтбаев қаласының емханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорыны, Абай Құнанбаев көшесі, 5 құрылыс. </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 60 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: академик Қаныш Сәтбаев даңғылы 125; Абай Құнанбаев көшесі 2, 3/1, 3/2, 3/3, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26.</w:t>
+      Орналасқан жері: Ұлытау облысының денсаулық сақтау басқармасының "Сәтбаев қаласының емханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорыны, Абай Құнанбаев көшесі, 5 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 61 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: академик Қаныш Сәтбаев даңғылы 125; Абай Құнанбаев көшесі 2, 3/1, 3/2, 3/3, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысының денсаулық сақтау басқармасының "Сәтбаев қаласының ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорыны, Әубәкір Құсайынов көшесі, 9 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 61 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Әубәкір Құсайынов көшесі 9.</w:t>
+      Орналасқан жері: Ұлытау облысының денсаулық сақтау басқармасының "Сәтбаев қаласының ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорыны, Әубәкір Құсайынов көшесі, 9 құрылыс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> № 62 сайлау учаскесі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Әубәкір Құсайынов көшесі 9.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Орналасқан жері: Ұлытау облысының денсаулық сақтау басқармасының "Облыстық фтизиопульмонология орталығы" коммуналдық мемлекеттік қазыналық кәсіпорыны, Ұлытау көшесі, 112 құрылыс.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 62 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Орналасқан жері: Ұлытау облысының денсаулық сақтау басқармасының "Облыстық фтизиопульмонология орталығы" коммуналдық мемлекеттік қазыналық кәсіпорыны, Ұлытау көшесі, 112 құрылыс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Шекаралары: Ұлытау көшесі 112.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2648,31 +2695,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>