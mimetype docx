--- v0 (2026-04-19)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4f35f6b" w14:textId="4f35f6b">
+    <w:p w14:paraId="3883c47" w14:textId="3883c47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,148 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ұлытау облысының дін істері басқармасының "Діндерді зерттеу орталығы" коммуналдық мемлекеттік мекемесі қызметкерлерінің лауазымдық жалақыларына ынталандырушы үстемеақылар белгілеудің тәртібі мен шарттарын айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ұлытау облысының әкімдігінің 2026 жылғы 8 сәуірдегі № 32/01 қаулысы. Күші жойылды - Ұлытау облысының әкімдігінің 2026 жылғы 21 мамырдағы № 48/01 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z35" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Ұлытау облысының әкімдігінің 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -195,151 +275,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Азаматтық қызметшілерге, мемлекеттік бюджет қаражаты есебінен ұсталатын ұйымдардың қызметкерлеріне, қазыналық кәсіпорындардың қызметкерлеріне еңбекақы төлеу жүйесі туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 31 желтоқсандағы №1193 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Ұлытау облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Ұлытау облысының дін істері басқармасының "Діндерді зерттеу орталығы" коммуналдық мемлекеттік мекемесінің қызметкерлерінің лауазымдық жалақыларына ынталандырушы үстемеақылар белгілеудің тәртібі мен шарттары осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Ұлытау облысы экономика басқармасы" мемлекеттік мекемесі осы қаулыдан туындайтын қажетті шараларды қабылдасын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау облыс әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі және 2026 жылғы 1 қаңтардан бастап туындаған қатынастарға қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -543,245 +623,245 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2026 жылғы " 08 " сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№32/01 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлытау облысының дін істері басқармасының "Діндерді зерттеу орталығы" коммуналдық мемлекеттік мекемесі қызметкерлерінің лауазымдық жалақыларына ынталандырушы үстемеақылар белгілеу тәртібі мен шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ұлытау облысының дін істері басқармасының "Діндерді зерттеу орталығы" коммуналдық мемлекеттік мекемесі қызметкерлерінің лауазымдық жалақыларына ынталандырушы үстемеақылар белгілеудің тәртібі мен шарттары "Азаматтық қызметшілерге, мемлекеттік бюджет қаражаты есебінен ұсталатын ұйымдар қызметкерлеріне, қазыналық кәсіпорындар қызметкерлеріне еңбекақы төлеу жүйесі туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 31 желтоқсандағы № 1193 қаулысының 5-тармағы, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде әзірленді және Ұлытау облысының дін істері басқармасының "Діндерді зерттеу орталығы" коммуналдық мемлекеттік мекемесі қызметкерлерінің лауазымдық жалақыларына ынталандырушы үстемеақылар белгілеу тәртібі мен шарттарын айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Еңбек кодексінің 1-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жалақы-қызметкердің біліктілігіне, орындалатын жұмыстың күрделілігіне, санына, сапасы мен жағдайларына, сондай-ақ өтемақы және ынталандыру сипатындағы төлемдерге байланысты еңбегі үшін сыйақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік басқару органы – жарғыға сәйкес коммуналдық мемлекеттік мекеменің уәкілетті органы болып табылатын тиісті саладағы мемлекеттік мекеме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бюджеттік ұйым қызметкерлерінің лауазымдық жалақыларына ынталандырушы үстемеақылар төлеуге арналған бюджет қаражаты мемлекеттік ұйымды қаржыландыру жоспарында әрбір қаржы жылында көзделуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Қызметкерлердің лауазымдық жалақыларына ынталандырушы үстемеақылар белгілеу шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ынталандырушы үстемеақылар персоналды ынталандыру және білікті кадрлар құрамын сақтау мақсатында белгіленетін төлемдер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Осы қаулыда көрсетілген бюджеттік ұйым қызметкерлерінің лауазымдық жалақыларына ынталандырушы үстемеақылар Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -796,343 +876,365 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Азаматтық қызметшілерге, мемлекеттік бюджет қаражаты есебінен ұсталатын ұйымдар қызметкерлеріне, қазыналық кәсіпорындар қызметкерлеріне еңбекақы төлеу жүйесі туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 31 желтоқсандағы № 1193 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген материалдық көмектің және ынталандырушы төлемдердің бұрыннан бар түрлеріне қосымша төлемдер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бюджеттік ұйым қызметкерлерінің лауазымдық жалақыларына ынталандырушы үстемеақылар төлеу қызметкерлердің еңбегін ынталандырудың өзге түрлерін (лауазымдарды қоса атқарғаны үшін сыйлықақылар, қосымша ақылар, үстеме ақылар, қамту аймағын кеңейткені үшін, үстеме ақылар және т. б.) төлеуді тоқтату үшін негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Бюджеттік ұйым қызметкерлерінің лауазымдық жалақыларына ынталандырушы үстемеақылар төлеу күнтізбелік жыл ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ынталандырушы үстемеақылар еңбекақының негізгі көрсеткіштерін, бюджет мүмкіндіктерін талдауға негізделе отырып және Қазақстан Республикасының заңнамасы өзгерген жағдайда жыл сайынғы негізде қайта қаралуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жергілікті бюджет бюджеттік ұйым қызметкерлерінің лауазымдық жалақыларына ынталандырушы үстемеақылар төлемдерін қаржыландыру көзі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік басқару органы ведомстволық бағынысты ұйымның бірінші басшысының ұсынысы негізінде ведомстволық бағынысты ұйым қызметкерлерінің лауазымдық жалақыларына ынталандырушы үстемеақылардың мөлшерін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қызметкерлердің лауазымдық жалақыларына ынталандырушы үстемеақылар белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік басқару органы ынталандырушы үстемеақылардың белгіленген мөлшерінің негізінде қосымша бюджет қаражатына қажеттілікті қалыптастырады және бюджеттік өтінімді мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган Қазақстан Республикасы бюджет заңнамасының талаптарына сәйкес жергілікті бюджеттен ынталандыру үстемелерін төлеуді жүзеге асыру үшін қажетті бюджет қаражатын көздейді және бюджет жобасын Ұлытау облысының мәслихатына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Уәкілетті орган ынталандырушы үстемеақылардың мөлшерін белгілегеннен кейін коммуналдық мемлекеттік мекеменің басшысы қызметкерлерге ынталандырушы үстемеақылар төлеу туралы бұйрық шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Коммуналдық мемлекеттік мекеменің басшысы тәртіптік жазаның қолданылу кезеңінде өз қызметкерлеріне еңбек және/немесе атқарушылық тәртіпті бұзған жағдайда ынталандырушы үстемеақы төлеуді тоқтату туралы бұйрық шығарады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Ынталандырушы үстемеақылар Ұлытау облысының дін істері басқармасының "Діндерді зерттеу орталығы" коммуналдық мемлекеттік мекемесі қызметкерлеріне 100% көлемінде төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Ынталандырушы үстемеақылар қызметкер сынақ мерзімінде болған кезеңде төленбейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1454,35 +1556,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>